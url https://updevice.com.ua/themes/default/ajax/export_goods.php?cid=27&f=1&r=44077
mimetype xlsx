--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27bc42b5bd930f058229ebdc8000921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ecfcc1fc978071f28584c4eb0ec5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc684d674e62c6692a7dbebdb628b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f3226707ab3d6e8f12ebe50d9b3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b044c0defdf306ba2903a48893ec95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d26fe55ef749564d4d602896467686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b2942ff8c1b756f142c3eafa4d257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f3966c33a71e187959a15bf1dfa3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee6904a6c0e9107cce5aa7faacfba49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608be50e8ea68f5bdfdd74feb0aef3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddf781af51512716f9d43126b9890d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a330be4a4c8c9f25bd76488441cf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb932ae4829e46412c383eb516eef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2bf2c83d110720fe9fbc0f3cbd1d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a095349629dc6f4b578f8ea8f582ade15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bdb45632791a50c7bf742ea46c71816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0533387ffdcbb461774afc6802a5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d640c9209a9c5650ca107ea08820af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2310fe97a682bd2a39b30c2f7cb19419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1704239b887793fb789c2f1d56c35c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1de7e70d850c4643a03decdca7251621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bd44192b03b2d5b455541565e588b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8c9dbdc9a583d8ce36e2fcadcf35123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a2061ce34d5400e91de16c483a35624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce091ceab46f0419f038c8fb30cd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62322134195d5797db6bffcaa7c20726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230b4d5f6b1dd84222b4c3979a151d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445c59381ba14cfa556255c279c76a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083f8f86fc79ccb0bd3074e72c61fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528f6f68c7878c6adbaa49aac1a828f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844b09c7c8dd82b8387457b604178a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4f9cda1e2cad2d93307c5aaacd64332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69dcf77e1a57f337e614ee3774511533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f0b316b69f9ef22ef9317f8dfbdcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe173844ebcf73b8700adb4765126e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b80480e0594dddd248479e237dd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82606a4858ab5d294d3d8b3ce854d00437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e00e1aba9c47b1597eedada9dec138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00afdfc389a4b231966b12ba87cea8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bc567b897930b6f1fdd3d96166fa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74191de31e99834d29806e0d7ff0fac441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ad4e9146861ac3becfcb1c335957942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a1d95f446cf2c05e23b775f81e5ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f4a640e87d1ef9175a4a8b78590ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856df42e7aaa1da931f1d6f8e2435b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891165a26de1da04d3426c84394995146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d134f78a4a086d83b023d7707f9204647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c556a2b9a37b9e449bbf77fb55a66848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfa70963ab85d7cdde6857309e325749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb0b6ba0ad9ee80dc4526ba175d98f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb353ecad10f17e17c96b9437dd2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171669dcf9887189d4e1e854563962552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb4e9d05277f1ade726de97bc56a7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe9244bb2734466671034aeddac2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e975828190a0e68c638e08810435b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99263a9afca2aec6b782e408c8a5cb3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4b7a31880d31a7534edfe81f4495857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d2b2a0755e43d539de92c632a7a6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008bdc43aa2208fd8367e0b8e47ac2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99e57d8ab3d0a930d6dea6b239285660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d104aaffb39cc6d5c8c9bcbaf95b3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d717ae89b8e3923c82bb1ae2751ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae00b3bb9e34ba0c2e2530208990a1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa63fdc2199badb61e163067dbef7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bd62506b3b779aa974b536f59986565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec767ec2aea18a982f15b63c1f6e55866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d919488092af4867dd28b4cd8009bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c613e25b5b85a2e879f58c81c99ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f98d15f666c132d767c95334b80b2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea555f390a7644432ea2ff363f1f9ddb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bf9139162a14a5a70338f61258c4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8b1c9705fda57725cfad117a8d7cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ae48a6ab2c1fb9ef8823cd49fc14573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259062439c7fc754cd5b14a49fc9f7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725c346ffd688efe187d54978301b0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a978fe2e8615b35c05f24a90b0485376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2516f20e1bc05be6b16726f80c3b9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677862f7a956a45005d7a1247d6761f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b662599826e1856c1481bc4e48278a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa27ffdfe9ddf7979810fdad4f3ba580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac60e9bb8846d1992eda529d565a3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b0e53e40ddd6ce65ad6bdb7a46f1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4af3dcbe522d4d27951dc75fa95cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83c0aa63e32bd1fdeeffdcc9a6039584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c464fa0aba39f207fc66f54e4a40a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196459c3c74c31664fe8f08eefc335f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa96888008dd9494f4aed69268a1aee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b81fc2b25ed5a31a96f13458d251788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bee43ec8299be9fc1a8f345d6d0ff289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78830bdb2a297fba7efc7ca56fbbf2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba046440e0aac6877e9eba6a4c357f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450c7f625542655ef031f4dcc34c82692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5d25b49fbe7493b5ba9032ead0f2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8960677971ee863c4f9285f66376794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72b47138915e77a68652ec59726b9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b5bea2e56225b976e988953bf8b2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243889abed78aebcc6baa820efdeb1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f1cb2a180d0654cd36433850b08d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881308f88d0a0313262c0687fa1a161599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2848901b11592a26fb25e09b63d94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557fd769b07683454f139a0c48483c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86581c9b5fe2a4e79ebfd163f0dfac0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa467839d7ea7929d6cee9a9cdfa11b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10ed1770a9f501bcaf39b5e518f298104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d735d667be6cd303820c0b5a7cab4a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305617cabfd4fecd0e9d86b79d45160106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0fb1476aa6838cb14dcccf37f13e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a66a23741b4644ee383402b49c3c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6b838d81f14904e06b420b91215a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563d91309b3fc1e4a6da6646b0caa64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a6fd7ec44fb91147e2844113f26a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c0df28ee491d4e1af0eb1e8f0691112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c368bab168d1ae76c105bb0533af6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ace33a96e6d9d1d285142ddb92890114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbd7852b60dea8fc46dacf80a058eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc82b230ef4b665c94247916eebd66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa2149bd80a6c1c194d0215125d69b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168057ed2ad1784d76e7aa2ad7b36e2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8930aaaef2d12da957a179d61234119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ecf9b0213fe4bf3beee76f4ca9b1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2145df2b200cebe31c28c761ea1bd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c695d0b6ab799caf0e6dc4d7e05479122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e87a924987f558f0138244a9f639b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b66f33a3b981fdc546ff522149ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114a2ba6ca36f437b4cb2e54f43b533125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ee35d986e0cdf83ac4eb3240893b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322571a5ebe2fa06da5d75622a79e248127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef653c125dd222fb6410e1cd8faed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbeb10589db594a83b54e4b31ac144129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b60c9dce8cab84080b551a9d88337130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111462c316ad17d4e4161411f929e03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3bbb0a309b8b5f5a3dd82ccb74059132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aec1a8b0754c30010022904c64f205133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523afb24352118ed250d27a5a9744e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8792900121564fb04170d77cf3d8b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7039ebb0e7f4ba436fbd2c9f49223e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fff89a4203075b27d5809f5a6a732f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e918bf170a49cc3b6e7505f07d7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ef320748243bf5d891a5cc24b90f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfa86e0d969f469f62a3029ab76cea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ab31bd418e1f8b2f12e105ef24ef9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123dfd339c158ef67d4c1cfe1e6812d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061207d92cdcfd6b9aaf350e4424493a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ba25d5a20a7072275af2f754ba38d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b62a001563cbb9d54905f26933c3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747841f2870b561ac737a075f40fa672146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f41ddf638a9f218320532670b45215147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a610b3ba2171168754edc358df25f76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a12f1f91b61057b55e732a7749e6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3384ddf2caa6cba8dbdf38925df3dc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6b333601bcb18c6f1f73e0cdcf66b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd53d73ffa4691c99e8d7c224c6e95a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b85afccc22170ef13af1c9d13aa9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8105436625dc7e3939c890d8ef9b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d0ad235ea56ca6a1075b4ab2b9aec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217374588384297530287ab8e664dafc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc543316a3dfa7a3932c2bbbb4a780157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a706d66201d90204c548ff5e7abfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2102ca424c290ebc87d3ceb4dc0261159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aecebe98a2adfa7191b65c1a1f8ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e47e8c0a5b4f07484638e775cb73d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f952fef7b187e683b5e29a5310d82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d724e2c47b171a4eea9dce9b624139c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7fa1dc0581441dde5e6e5c4ef4ad1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd4d847b67b0bbc50f35cdc86b55e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd38236dbf28e4c6e647d908c1d5d3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96fbdd37dcbad71aa5e1244aa368fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba62ac2dd65ae1bcef20c77f2755bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf0c4b2ad24d51157dd00c4d3c78c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb2903a9ad92bff75a61d040244fb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d1cdda0494bb7e8ef15a73586b0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388711be624148eff10402a53670acda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a449be45b6bb628b5529357fe88e077173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7912e25b470be142e5d75c9e149fd98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36501664e1d9462482136566c7a71fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da772e00090e6b62b8dd7992c1dd75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ed75dfcda3e9c76a501ce212181e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc5265f18c25f256d1bf3832797566178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842bc770f05807ee55c510fd785ae2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c135cf4605e46eb31da5c082f44190180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5733fed80a54f45f8bae1be58436f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cec7790860dcb95f6faa03470f4590182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907659dd8f33e0a53ee115d32a93cfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e1aad8669d83da75ee93a46c60581184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29f965ed7be62fcdcbaf88503829b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926bbfa500c66eaa57ccc3b2b2acaf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b7481d43bcd39da5498895eb2019187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21d65127459ab062f1e384d37e47e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ccc7f1fd70132acf3840c1662d21d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e521cbd69fc76cff9617fa3ca21580190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a28d0fdf804789e553674d2eac78d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662d2056caf473c15fcbf646debc637192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486ae0cb36a5a932b012c9e061d8d56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da05a39bc7aa59abb41e79789730a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9177ef6a5cc4cde23cfe19763d072195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abb5a5aeebeab677d88a20934a845a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01488546422274f7bc6a0c07ea63fa19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1508c4db8d4aa5c5634bce31e69335198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990753e9cc7e252341d2362ed8fa1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a0152060528f60090bc2bbfe373f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b962f4b62abc179cf63a4f8e738ece6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd8079e6fa00990024be88bfbee900202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515382418ea903ca4f15fe1b41648e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc930963bda7a02c76a7c68eb6a21d59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461464978245b25f27966159b7093593205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88506efd627e680cde61551bda338d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ded03065c383a6b0ed642bc32a46bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48890838c2fe3629d9b7562f1c98152e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb7965684efe87f3e17a9d7d88aab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742250decb271d950aabc4bc59e62a05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b82109136401d304369cdb3b24557a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468e3baa9677f8478c84589188a2cd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dba5adfd30aeb4f46e8708489e42d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b3e9a5b266275dce702aad07e4b63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144b81602c292b90fff4fc9f78e00ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b71bfa487fe99dcd6b7910d5ad4d06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc38db7f61912935d08b581a10ce6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295ad7c2e2bee0f8164f5c70155116a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8c838c038371ba43d2df5d3cded19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a378c72ca5de6215adb1a132d5be0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab257cf4ff27dbfd814afdfa1496555e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730179b3b45f26e37070d6f964efe0ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab226136828ea866fe9b9165eeaadfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279044800dcb0f4e216e290422eb185224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b26dc3777e659c6f81382a2a50275225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce432c8d628d3b4545ee573f37a541226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2484776882cad9b7d8d0b28fac511227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998d6ac4bd381c336c87822243d2131228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf073134d30ab2e544cc42a5c5084ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe6ad4b947d1314dae13c8254af432230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bbf1e52244146cb62d434a1fe6aa4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cc45496cd812118bf91bbcb294104232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b3928fbe37179cc7b5c5c3d07c602233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872894360cb430651631b41ef9e9dece234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596859092b5d44608c99d75a7683f63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44f2ee4eabab65aaaa8b6574f3ea86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efb4a14b9e55d09665ff4e0e0ce758237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c222b783a93e1415a7b63597f65f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5acd7f6555a59675f7a7c4221e27e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741bde699ddb342bda7130939646e68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4036609a5fc7c66cd35752c498f86e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7f2892227cf51b7e90216ac4e1ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad646ad11e40c3910e3b038d8670e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f4b91af1d14f86901c3377cdf8b3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf163026639b20d633869f02364378245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d73d1ff0045ca9dc9bce7133cab04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcf771b63ecbb26def1d4222795140247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b45a63e122f3c8aafac1cda6b53800248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e585396578962e3b9062838631c330f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75788f74746b106d6a525f4b5b428054250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105c59ce4b51ff1b809b6b12893fea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690a3e068dfe27b847a92a942609218252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192280454a301dd100b0cdc15dbfab3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7751f70061e1ba3a5618ddd3da8a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173e61f2e02eb9db5b632e6ea3a53c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a60bcedbd543066f0ef3280cfa57e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b05423e5ce199c59b12042d95b8d77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b889717a378cc89c1f2161a10d8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881cec8edaaa9a493ff01dfac643289259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c9ae665291bab87f39911b0ae49d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f83f677e0d4e4e6638402e9503c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e30f449cf3a145038c8a53cd0d6fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311fc47f75c5064f53f16b8b12c3790263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf755a88cb8feecffaeb5a02c6e0e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaabc3c604d3fbbb816b1a11648b37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67890ad2d22b815ffa112fc2ffc5ae8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6579d67b77cc58d367dd00783428fd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0706223dd829c403f82989fea9aaa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd657277dd83710a8eebbfaf6d796890269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb6718e9f7f3f6ad89cf6266ad858270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0217640868490e850db94b801d6e262271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d772aaf166a7cb64032416d020024272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc325fa4d56d3b1c074f39121231a7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a592ed7f50a031436291c4cadb554274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b099efef89baf1270bed268ee7dc09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3eb421ba320b3556eba30898a430d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c2c475d6f26e6e5d9523cbe7c4d0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994be02e3ab036fd47a2200b56521d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e5c45d66d23c9ae5b6da1f7c68cad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674cb9e3befef439c0be362306b36aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee421e47242c380e30db246b2f51a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbbeddd5341c0ee48d34f8a2dd6884282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72610715a29f8e29b3b9bf9c478df1fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c407565d6c3973bb648b8387c17d93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa863a8f02bf42d0570baeff2aa38e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24b17ce2abe730cd43c5ba92331287286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab3ad6a05c10f1806309f824d1d80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9231a150b38e9a71855349eee002a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5827cba42ab69dd0dd11906c3f4ef4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6db4479f414e9b2ebd229dd907855290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad60965e09386a38f64cdd1dc1bcf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a1f81ac60bf3bd39d9eff2269b5fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3714737a889adb115314b928dafae0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b602167a97a750c61bc68839f2635c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c612db4527a0401998a1c05923d69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8157c8590457f6202d2f8af76f65f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a8ab751a53e351706ba0a0c6eb09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe77530382990c8c634a9aff64eee6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef09b1dc23873a0160ace644f91bb3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676d774d22b34e6ed05cc96404b0a87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66714c48cefa6ee193b6d13d413b5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff3e1359996798f6befe908b1c79c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601f4370b548799aacc3b6fcd2c6829303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72adcee7d866267b5225ea15b80eac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda483965e69464ee92926054a11fe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4924457e9dfddf0cc65c12de27457f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cf6a1a69b7f45f7f036f220871a9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85dae637b26acf9dab9d0d177aebff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe6f7e353dfe0bb05e1bc5ab1f0a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28360ee97306e13c3b1882e4b96bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95eeef9447715f58a90a09b1149c5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27820e524c4d80983b50e2e514652312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c592cd43bf4758f20fdc2adafa4e4d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240c29c701ca3e93c7578aec65d5eee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b566cbe3e32e06f8869c044994f60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f2c0dfc8a15bc1e2a87af3e7d6a72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae0f84999487aad85ec6d3ec48357c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaa91de6fe4f2979c0d13ed49d8b2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b976e3a88c3f51edf74d3333fb0bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89624b85fccbf9231ae0200f6e24d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cfe2bd1d6fecbf2873e8e4c16e913321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb72c2cd9ba27f5597259cf19f2345322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d31d0a04801a41da3946e9aa66db98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b914bc7bbb3c3674ec5b79e9fa9253324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30e7eaa05caad7e37b548caaeddefc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfab5fc3c66f06c4becc6a4a242da3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0eb5cf933351903fe3c4959d8aa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d8b434b37ec052bf61bf5a7f8b9e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af31a9ec8378a60d7cb1600c6132a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39f6cc2efb89aefd3946b4079d189a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02240389f333d61ab0e01712cefd9daf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e6db8f015fa4fa5db92e6603e2fc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253f44ca588574533b9d23294fabdff333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59e140f3c86362c21329e4aa4ae5f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972503e666c569fcc68dc59613c0df72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb709b72849499308e5d23ceca26a8c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f1b6eec35b21fad3f854d0828f9dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb160766817e345398f5ea6071aa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe768e39eb52390275cf383450a9bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5816e28a575fb7673fa1d657dd078c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59611df4429cc8eed2c9ce7476fb78f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee1391e60b46fda66509b003c2ef149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261518619b0a96562772f30e066f66110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ab0bfd7dd05a9042f0b591c594ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeb244ce0465f8742813b81e5887f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb215267292a1ebd5b68a9f605763b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3acadb8995ebad758d42aab3c02b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf269e2f17010a8b8d67913ced2f0b7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d60085846ac67890b890f33b2bb19e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d74dbed59838420bdadbd6b060b8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd9e52e41b0a5fc303a012b51fd2e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985973eaa3130be2435408f55b12cd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ccac8916881eb0a0bb06011594aef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0a1d7934a8720a9bc8be4bc8f2f9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c34d75822fc5531eaa75c99fdebb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c0238d72e089965c438e89a135cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87e20814466a3a8988e66989a47e0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca8eb589cde3535a699c4d845cb3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e343687acdea170bd3f3c4461369426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f9a6945ca842d82f0262a88d000f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fd39a5ccfbb9d5c15fc00be8d745e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0406786c630d337df7d4ce58d880929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e3c1e3424513832a5f0b79948c9d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef245aee4d96a0a0de70b9dbca63dd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5667737058bafebbe9b5e47e32e183732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76dc529854a1c5a38e57903a6ee6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcc6b681c71a25433fe9fd10e61bb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6372628460cb39b3ed785a512177a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b937ceb29fcd7a1281893f9a0e10936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b91a631455665d8fa461134801ffc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f2ab75038b090ec4a8d0a57547b4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858878c48e8a8e4cd7c483f125837d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b36232464a39600ba0d4a7a8d75240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb05f8cbdeb18eeebfcf0588b5458d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f5a2b8f0e801e6c846845bb8bfdae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ecaa064081e3583c854f4b0f39e6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223ecec942977ac5a76a9984240052744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc6180da3efe4d1e6a87444aa1dde745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c8c1c8e5811bcd6316b8bfc0076846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e6f6c5263d712462eb66e6a5fcac547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fa5afda17ef18a5f0f16c3f8a3f8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046e3bd378a4ef5871b89cd95af09c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56316b3b5bd8a456ab67a490496a7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa96cd1feb6e66470bcc68e2194aa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17666ad01179674fcee8757db7977b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08b44f94510d49f2c588b39191dca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea076ac688a9ef461601588a2c3a99f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5498079d8d0331296bf1df62034fe6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1839d565cba6954038861f943d1df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a37aa6a94ecb54e5e12031080dac3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90f4b6101e716cbfdb6d7685f1dc5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52727f2681db0ae33d6f7430f02d8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f76ea5e9501f3988d36e50db583ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ca1974aa74ddf62af6fe485c5539961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72201fda4ae1b6fac243dd48b02cb9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e063dd3ac0cfe2d3fda168e30e32363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c63c8200fecb4e6a5cdc1cd2d65fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26163e629e52f2eb17c884a5e20432a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10376d2e09fa3be2d28790d5ff8fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950c643fe7af97ae0e0a3576458f81467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aba2471ae96269458f926a46dfb9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022df372fe10db877c967458e48984c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179255de41cb7c5d5178d9745282d84c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe0f727f2995058700fcb1425a2bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2aaef815025aa96cd2d996fae096b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d2e2555073f71834637b6721aa4f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ac7c55361926e47d8438d566314ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559f6826fdff40c920452473887ae6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e01424cc0a770b1327faacd2056bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159b825cbbf705751e0f6b7fc04a00f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215b1e1eb8c9825375aeb7241400a2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b51fe6a3d243071130f856058d93af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7aba091a2d6ef3c9de67b050a4ef980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40575ea84da89ab4e135f47e67b9154881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387ae0fe0061e7fe6d0604bfa55b5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591481433506ed334acf0232feb5312c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9ae70ed64e9c06bf61dabb95874de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39417231212d47937693b9289ef42e1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623ec9d13c6016bdbadaed5486f1f8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fafd91b9edb271b6f52cb4cde68b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890c34ab61c5929800073fce031a04788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc08ae629b63c066702430a979dcc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d46c8f761d3e84579006113fc6a8f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72bc2b4db28ec1eb24ba9b7bc94f7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f389c2c34b59eea1957cb4da7f3d52092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f537dd7dd8a36461198b376ea7a105293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754777382e3c6751cc78f2387f318b5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0833fedb2f18c3d22d4f8e961cabf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a1ab0185927b7c064fa2ea58cd98496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e945c608a6671d43ea69507abe9a7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b2e201707dc0d839c0ae231658bcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dd4ae92737bd8820b49c67306b5c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943bf3120f0795ee6dc9cb2eaf71472100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f29ffea5bf1c33994adc44e000c817101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b0d3b96ff5e9a672ae9537d3c35b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269d11f1d548fa899df435051b9485a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d8b3c9ef9d2ebb68f80097edd7983104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04311bd78cf9cf1edaf85d660a1e21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed59db1febc7de3e452e62dfd5eaae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fd1d7f29056bbe7fef096241168b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a431b12c7b6fec6c6d78734051288c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3093752fd27f2c722319a75b5f0ddd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3722fea54d9f5cd513d7f04bc60c1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7eeeb3ea636eb5198325e0fe2b0ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d67a6ddc7eaa18da9d8e192cc0debb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed97366732ca1f0799aeb2e17f3e8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d989601b5b15ea308701eab2baaf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dcdc5c5c29b6818bc04b3cbda2554115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf8f01dc05d887a5c95b7dc81273a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d4e080b62b0082d25e87fe311266e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f06845a9cc24d2fb3eff99a65e9151118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40309dd725a15ad1cfc42cd1d90fb25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5029acf756ae150437e018694298c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4d9de5aa25b34686dd03d8e9f7c96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc16c624f2a8d0162fbd9bfaa0db0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751f9bcfb86e40d69b1051d0dcaa15c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7d9050dae7fcc7c678a21d80dad5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154dfd552c3ade215df15c3095c373125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3c41842b5b12e9e68c8acb7e0b921126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b5f77fbcaa3c9ab1e8f9d12394932127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095fd78c6f32b1103f511fa77e4c470128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d816268bdf00c38e577b47bd56671129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d671aa06ec32c0de9a7ffd1042f92b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df10deabf203d2ac79b4c4f7af8335f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a8378cdbf83301ea0767128def84a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90900dda4a99f5aaa840e672ddb23a2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece4b111531172812913e76a794edbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b86def5caeba341cfeacad15812401135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee8ac0c71f6b898cb0847aecc756e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc390be6f4e2311e2a7b3c32752cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce27153af383e4711e0ffa4aabb673b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a17a4d625bb4d68f6f081e06b117a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bf28230e7699722a898cca950d4de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da0699eab885133d7ef63ceccc37e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cb88faedb7d4ee44ace0bf1d6b3eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eaa26b60a261e2c71a74f7def49e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a9e36802731eb8828fd15d1d66545144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b3fa39a6c9e3ea0dec374af90d8d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3a88c928a458ecef2ca0e212b0fe4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ae2b54d6b3896ee626b6aa96cec34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512931a2250a2eca29b3370dff93c741148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d33431f534882439151927634021c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82259a905d7633aff5f8c964d23614150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd5d199944a303517eea5df017504c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de35537ff45f410a97273042e56d69c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1573aa6514b778721d0a5c8d74836ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ab972315c6dc5ae21a2ef0e4bbed0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81e2b91ce846a386bb0cf5f0ee5ee6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671a193c522ef412e30149af6ceb677156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78190bcb845d5ffd3a14b11471057f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db957a9c7b66d7577abc32a40bcd1a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573f5d05dd151e93c8fa11e17f1eb97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28d4ae8f733535130f17d6875519e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a4b3edd5e8aedde9e4c19cf423928161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55707e7acfd5150496027189a7d785b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a62ce9cd0678d30eda0e9c42a41a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6fec5dd690de3dbefb5fe67ec7548164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1b387e0fc8897dcc729f198b284ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad359cbe46f37efba6cf4a1b756a929166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5022471bdb04059cac71560446138167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacb7c9b4ae4eed3de92917f6b9763e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8354044a1f89f8e92b89f7795da6eaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533382cee812bd72e803e6af64a333a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b275582f34fb0ac61436d0f969e14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc402d36bd8f4e72c124101fec7f40a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8038f439f950194192c3a730ae075cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96824f99d21984bb6ad9254e8945702d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c019a02222ba02b0bbc7d917cfc2ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269b45f6cc7598bdf686d37e8d004be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f90b32aab2344128746cd71e602c66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f17552f35a0da89fd0e15d3c42d7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0fcec9ea4a06d286ffeb5a6cb6cdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebba920c7a5bc52371425975e67ca1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd48265b444626c8f821cd71852effb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab7a7104a6b9b06916a23d586a5d96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7226baa9b134871580e32d0f3f7f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ff6dc23a59ea476903a47068ac96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b05f0bb3117c25d0929705e9beddd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b4e8b52fd9b6d4496cf9f9ca9ce11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54955c1c183eb7b475f9e31519dd9129187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb2b5c0fa86e1d346f9395db0345fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58670d7da3a8fbccdd906e8e8fd718189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63b820c7a0f7cc0848f4f939be82e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911e2bc7965cea262630ff1fdf00bb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e55a01cc91a57d276b7c445bfc0ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae745e75e0037c0fe99be76902c8b2df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49bb27281fab24c21f9b4651d24061194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd75f60ac1a25ce174557a9d46c1fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9163925d5e0e0fee438eb033973354196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dec55186d18975e57784aa302f352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0709c554041a0ed9fcb535f644f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feb5b024c1cd77d1653120216d6c69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3a69f39f4eae11f1470b5f78f798a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34357347219a716b752c083dcb14b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400579dd5cede05ab22de2172c6edb97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248772836717025744cd3b8496b5abb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0340cccbb2b483464a6497aad492f26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e962427457cf0edb42b76edf5a17f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde3007520003cc32ec1ea54bdb5b1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1673f4aea33bb540bf92c444dfe86b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e307c9e2f7ec28623db46e4fa7eaa48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22272f871dc517cffb18648a614f60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271a4e50f5f9f93d796ae98a16ae236210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88124e5f0660fdae22c878c1e39d55a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442c50f45b205dbadd9ec62e33e8346212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d06d69565f942eb1a2895ccad15ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d042a330c3b02e55bf935330e87a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0eaebaa141a5588df1572915ff85a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f346b7a1a76acb68b08fd7694a771216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345cfacf8440583ace63b4f8910d2e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b202e4edc11f55296c55f1a302f19f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dc25a1dc356e4c0d033ca5781928d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e10ec93ab706c58e77e69a8a60ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab8cd52baea226efb0632b08930413221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fc602391a4828505eadcf2860ee76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b8e417a3351ed7ee675823c63f70f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b657c6e84482b17b3e3f34fc970c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e67b6713c97f0e76df0188f60e212225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7769cd399b87ade57cf9e2603379b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf194deeb6a144f04be181989921e706227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4a143b4da16abe44f1a64d02aa38d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d5a47ef2d1d72a380edafb8c509b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925efa0e550b20cbd524f9383887586b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef4a769bb02f23a180089d459a5866231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6195057644919e0ad2b3691bbd19b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df358e9959f9b41b9d4e06986e428b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096a39ed42fd81e3b805281c3501080234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f094d08f7669000e83d73174758e9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9af894ac31d7c3fd8ffb5b7ae0ae5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eee6d03b0005da77842dc6ee91f43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4d3325fe1e7b103ad6e92024b9451238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4b5b2bb70ffb88218166617c39121239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf624d6f2cb106e407a182506703bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe7ba309b150b320642a14bcc8aa1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b05847cb82a67a5f7ed1a27014216d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d7fea1f1f6eeda9fe5adfa73f4bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d864f080183e5da3731873f11feeb68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456e31926c4c4309fd00ed21c311d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f73a8cdd0ca9ac6e2080cb4dc548246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4a29aada370e549b41bb134b5f629247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43409387c461b1ac712fed88f2d92ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c25ac83e4cca893a43b5cf751866af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfb5cb56afe6701a449a7a11a20740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecbbba3a4181f5a633a7f8b213da5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335d322511fdfb6b77b67cbf2218e52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5e816a0bccc52a6c138739865c14f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908697451a399b3fc5bb70fa1725634254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de4788d1e18ab6e3f007ee235fc10e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71627dacc32f6bd8c369afd5d51b28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319eb766754aee43cc8c7b0f571cf24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42963681774211802661737ae14cba2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2602e409810305f42e54f8102534cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029443140e33a6d0ed0fdbb28b86b40c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e49138864e302a7f5735118cecf63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dffc9695d02b7894c57839f378cb6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670143610b088186553d775501ba5cac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bae2b62d14a18f9845539e7b1742c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30ff824f0d32663e746416dfa5c9b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c4cb22aeb8898406a1771e31c3211266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8172bcd81c61043bb7887044e74b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab50399ad5c9583517d38054b4613fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019222ccee2951c3ae86330fdd4edb2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c1d823f18dc1cf805e57da26c3c4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cde9fdb7b196d215895490552c361271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140c6782551ee1fdb81a87babe57a81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36206c04b54dabec2000fd39820b6be7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf4903cebeaa16c933c0fcc4250285274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90c4c189b6c7e97a97968ea2f5d559275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aa79c6eef10897edde5b4af98bc19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1c98a2518cb9831232a34cf00c38a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccae8a77da522c8a26f95d7fd22a754278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b975632ec5f75ac4e0eef28b09f3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e32391de640408082d7ddd61469792280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68d32d3806da51671ac4869a12503f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551914764a50bd69b7bc1c169ec1eac5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b9695449ee2c1184a0ba4a0defb83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf4dc8dea4843bcb73855e27eba124284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd87e465d175deb830ff5a96cab122e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345f67b1494162b19e1900238eed50b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32af02cabf59d77a19a2a269a213b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e1e228e37cd0befeef912387587a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530a1c09b86273fe6cd3a5714d3811a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9935cd48dc4bce0665dbebe3c8a52ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761b99901eb6cf0ab38bc2b9605636c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797acbfd8e0db6c819dd20bb8652a94c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de84f7bf5a161342f692aa23f9a5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447e0f280ded3335732b96ead3d81e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fca265464e823ba0633faedae53979295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d049e077882486640b9379fb46cf415296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926c8f12cd72a74405a43afd59eee30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443b0cb8112a0148b91aa91235c4cdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd25a03b434860478799aab1e9519da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221ac7d1063c59a1cfa8f7a10918e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fcf02f088c3e34235fc9cb1577791301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3e9f7d0c1b73b73fef278adf75a29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc2bee337333b592acad3653831309303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c46fade788d6b06e6a8e7f5d23491a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47d0c4d8b1ee23d5971e65c529f231305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eedcfce908af141ccdaae2bbcaf6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8860784f33677b0a5faadfd581f42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270e8a6632c32b90098b60cefa5abe9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6097db2ac39ff992b239e60a9061c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a9b63e6e9fd0df5f396d0554c81e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10e2f75fd1b88b47c005ee230b5e08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81341de3f9e4a13318f9584e7de16ecf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deb6fa7b850a5dedfd06f7a17f3c2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d2f35c3f6ea1a1074d45ceb3671c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa339207f4ad7a3918648dc13a02b9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cbce71fba1eba0e015512b7052846316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545fc465831e12b7a7e59068b2b68f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715030c9a4049e93f7a3def24c2747de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60634178b7128218d639fd2c62a52891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ee5b9e09f982865b531b37b5c8cbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5e053680b32b1d9479ab6ef0ef624321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040a30daeb757442382d061cc83b32b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044dfd48fe93fef1de8baea74221b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507c007150b9ca14f2a93d4c49e4c6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95414e058411f776f7728a3b9e37f128325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>