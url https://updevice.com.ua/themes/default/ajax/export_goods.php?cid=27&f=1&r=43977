--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9e08c1d4e5c449b806e7bc4a28f781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e44e2b3037d4c9fda7e8c1d9cd8022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46572f6883498dfbfa8577d29f5cc3153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de639e01963dfe7bce8aed078e5122454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5137ac0fce469307982c02945294b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92597118d2183e9f8b87629d43326c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074bf19768533b14d3a39dcef8b2ebe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af073d96b23c7050386cff793fc4138f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658952fed91aeeec6cde76c8d7976dba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae82193bdcdb639d36818bd5aa07f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec19e8740e4168bd76a74d9365ca6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5fa25d211f1463242bc92ab7cae4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40a5580df2fab2ed1e61b9718ef42413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da35f0ec1498e9023cca36c107ba514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725e68934305e4ea9a4332448c6ccc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7003a4ac5f27afc27b61508b127b4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912db401bee71b9a811c551379c7ed1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12adf0a8c2785aea08ff83d80350a1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c3a29aa0873d9b3f5cfd9c8bfb2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77e11bc469ed86ab9798c5a1c67f7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0438f4167a96c7779c025f888abf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc02881fdf1caefe52a98aabdb9a41622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393b7753dd5818bf1c89c5b80bd8d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbad097976c1d9a925f567e714ebfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16600860d7a2f7e5fd69a95a7193ca3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb53ff756c209f5f08a19f2d8fc60b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c696ec7480f8ba7c030f9a47896d82a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc476d2f756ce2bb15a34f4ad343228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d157ec089b98fd9633b01a6edf49f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924186cfd3f1dfdc5c7103a1d272d2c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f22ba181bb11f48afe12c288b5e38631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc16c5ee0621dce967a509f41df97d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6de99930277b63b6a60ce50a0068e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a067f185c59b3aa07b86a84479104634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cc8814e7b8560e051d56847b3739635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769fee803019e2ec8443bc753c396dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2e5eac2dd758d75bbf270535ae4a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787297eff1fd6090c609cf7580839e9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338edfab10edc82c129a10d8f4d6a4b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825493324eb2d447711271c6276cdbaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ecc9741398396352975ec4c46d6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313f46744ba16b081dc6359b93ecda842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2d681e5e5dac19b2fe9db90815cbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b0e5b2f451ac122366496cbbebbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122f6b831d8a075815139733a2aacf345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea1f9477b2e005ba77d7a06361da9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0366b5620a308b03d2883e525de7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccbfdc5483fea7da0b1b3c3148683548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120497d6effa4988a4007aa7eb3592749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae9831dd7ccfa9bc6fa647492b6d2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d48e1bd530e41e195427ddf4f11d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac622a3054100425b64bc9674160ca452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f474a4eca09748debcf922e6021f9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b542fde9f249c55e522989d2a24c5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16070bdca7561f95e1ec0d436489c5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca2a4323585e9c863cd71226f2f83556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cb7b53372f50aa1d9b33abcbbe22157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b127edc2d2d290845969e2d53ae660058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72347e8ba1ae9d0c6ad6e6c7c3f6a8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb3dc3816792d30235accc3869cd2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594870191103d3980f73263908a2a9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad19fea5fad1580421d0c7d3b0579f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fa89ab00b5907bf56e653791cf11d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77731bce46f1db55596f6d0ca176b2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16bb58fd095d7af91d0da7d04e2cd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65568328ce4be0485079b225daf5ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef5ffa1582554082c6b32bb101651867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d46151b7008d454ccab94fae1bf7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f108a296feca386d5a459d05fdb88d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7dceee6cd562fff3ed660a0fca1e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4bc99ffa238c0c03be5eab1f527f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115b5c06d42075471eec27390fb3f4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd497e0a2924721b2dd0cf8a43a23f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5095473be16fb7c458e70816074d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a78ffb758c7f1ad8e241521aa60175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ead3a9a78356b31fa44f9e64dd7f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93462d615bc08e210087ee00b8c5edc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0184d7678bc16152907e4aaeb8ada78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75877c2727a48882e33078fa45a2297479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3868c38314aac9f36c63c0c12552ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8212def2b46531d7e3f13d29bcaae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a4ed9930b8e55eaec8dd9242139282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976cedc774916fc0388ca49b8bf3a9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0462a5ce51a442eb5bd77ecb241477684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda506f099bd72c63cde41dde4fb228e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8339112deecf2ff821e80038c2714186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484045834177f800f1d88769996878287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d7d076be68f7dc14957eda5840e5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f677cb96b1fea8b39aa617d118b1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42de885d5e7fdb730912d8f7794d7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19436719a14a490677a7bc2f40fc8c9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9730eef4a3273abdcfccc4a93c74d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5be24523053c601831bd0d1ea29ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bf17f445e81b2b68d7dc03c840eca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1efd0e3324d0fdea9f2f64e067417a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec480c89e33030674272cb727726d2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53a8d90e8380e673b05fb691fc3fe997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27929e87be1311c570be8d8c5d688cb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bf1e10eaa1a57dbd901d57b70fe1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bb7e6c0b39294a710c34e4362f2b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99045e394898e01f79657fa41968b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e690502d417b69a143ca741a2f98a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bc22576627f5562759b58f7573377103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6234f17ffd68e8a2cb178823270ca9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a5d7e3ea0f9becfe2880f8c952519105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411614fdd37b6d8dc5f5166728d577bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94843a449c7e4a2c1744b57562388a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0710f7e48077351e7bf658944a56bd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332d4c896b18ac1471f12f005a1647a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14449da185e573aa8d2c91c92b6474db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb536215817b48d6798e40ff6e39996a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8ce3122294e857bb8f20d91ce990e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf45b216c05893b57768a837a469d9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5920297138f194759a12ae4a9c2f091114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ef8ea76fd1daec7eb9a4660cca77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46dd850a90f38dfc900ff50497bd3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131821c4961ed0cd25b8a04144d81df6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae390ea1418438da78138f59da495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c1c6630716eef1687adc2602961ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5a341b52216e99d2ff00c12a6c231120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bc9020e088092e0a1c172557e278a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd1b381f498342db4a59f45117b72a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53e6584348bfeb311d3b292395839123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bee427192a21c85154ccfd7ba7a76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475aaed848b8b68bd6dbb6458a56079125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f21aaad669797888f05d43b078464126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a4deabddf74d2e25ee1b86d00eec0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fa7a523153561eb11ac4672a4a73e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0a828c1d23c93aec7164a8a69f71a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b17477f275c4ca3946c147cfe84680130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef6c35f4a3555974f0a041a46c728b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320e1b333900b9c83c9acd47ada7ff1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd968796bf6f6ea20558c58b430fed9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4df4526d989b97b819b52be7cd51c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2dc15d5a8e9fda10fceb81a46275b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa671f53b7e012df4a52dd8c6b1b5d13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e09e51ee7ce22f0c4e16e98a1786a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350ae1952b1313304a8caa112843cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa5c7a8795129faeda29b148f7d5b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d60b2aac733f32546ace0a9b4190140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f09d4d4ab7e5302e6b153280f7ec51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2d8247c8af930757ae0f6e0d88139142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b53ce88cb50e52a12d15b895015de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e072428db3bf15415e8e290b035ba2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685a5dde66bd681dc8ec53549d29456145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e527a49e59f032b7aa8678e44f764146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40e1504e77ff761a481379527c6f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847f88a03a6cfc39935f2b2c10c9ba6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe594c7d894b1d9ea447efb180cb48e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f830306d4645029d86bc7deeaa30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a01a7cd9c9a000a42126639343583f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab48690520f6b719d943fa12a1708e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03affaaa9bcf232ba484f4852b733167153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d400556c019d5bb11f65645cb6c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aecbe85285a7f055a6d4d4ba8e135155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1774876ecfc9825283b1f5105b86fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01b31242856e886095782bfe690b48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2cc0680b61a1e068a476233d7060c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14716d1cd11d5de1ea9c4da8eaa322f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37d6732c1ff69ea809ad9ea31e138160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae3523f794fa7a323d336d54593872161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d9ec9bcb27a879b7e5a9dcc7317f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc0e368fec05fbc9e4c74e6e04967b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44d1742f7eeb31be80fa9d0aeb2cd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b383c19c2fc607a089698b8ea8fc52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6085ca77334917449ecfb2de83032e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e54d92bc6eefc3c75990c40273d7f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1956d2573cab6661c9e5f983d6de310168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808579b8735573bbe9febaccda700402169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53581d751e89ad8e3f65bde1d3e396a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca36e0da059ed587c96c24f942a7c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de383f34c9169b7f7230c9cbad6dcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85d75e5299972ae53c76760d44eb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda482e334f922083275066008289d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3a66a34e309d6c988897ed4600fe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bacc665698a5b4ab461dfdccca7fc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a5f3d0d1decb933800b3e594325ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d028893ecf174c861c2d8d87a2802178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6e154de64086610b1b99c874f6930179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74da7b14aea27f366ac4883eb320be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28995bef41b1ed7263834b450c66bdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550247ef35d5a8e706625f9fb40da2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa98f03eb5049720bb90c0598288e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09532034d126ee30890eb5f8d7da24b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254207f525ebd5570c71f56db676c86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d7d44f0e1403aba87ede3afc89326186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c5e4e3ef176db9e2a74841134faf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41572ca89d6409ed4c4b9c9f1988d83d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080322493c3386509876da052e500e35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab3c7fe6f01452bf4b146cff991b04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dfb48ad1d9b8c996f06e592d2cce4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67725cc8919ba7223750082e6fe6f0d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed7350949473367f37bfbf20082f92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dcf33d6311e1214e4312dc8e60ebb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84af24b573032675001656887356ae1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ed6e41fe25adfd5a350b41501f143196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de72caaf51d721bd78b6d4e7c44e66d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf80295261abb409b73d81da670f1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e0c14b709fb8a739a5332e9bf0267199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31df234911bf97acbf5bef39068490200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a648324b81ddb36416a95adbf72a716201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f5871737fb8c7148aa97d102d25b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cee3234f92291857540c2e8d35a3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee1c26015c8ce8926772fea9bf1212204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd5a3cc646819e07c0aaaef131e318205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639965a6dc0aa0d202cec4d3e9d4167206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a538ef1e1eb350b423bba2916edfb44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d096af0c9617bde80d3d676b56061208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed8f6f233ec30ff14b43755f0be667209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c346a5990fe1a906f9d2e7c15012a57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8246d28488cbc5cbd7eaa99cdbd149f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c55fc910c11740058ef2aa25e4cd30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925fbab426ff7ad4f7d6460e8014f27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570570dde159f42f4a1999c95b33e6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd52eea33b9690553cb4063fed86f80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75c0a3af0473f4b59cfdd4001ebe19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09483c5e9e9c14ca361dbd2ad2691c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5792576dc3fb8f00649abaeb02d965218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e9626349fefaae9e21cc5dbe41489219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae116b18511df756597de54322f4e95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1503f82ee413e4cc7c969634893b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b5ad12a8ac5f4fc538ee32988ef36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f369c6b4a6a6a62b940d029bc9f6c4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c64c704edf90bbd7e099a25c4bca15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ba036b969a67ccb741d1c8602af3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07653b5042f7ae34295158093bfef7e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0d03b3e75a20af4579e3f0db1ea6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaa33e91fdbbeef29ca70265da7927228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe300fd7ce83f03b1bb8f9d22bed4a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d3f168212ab5c9b621776647f74ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cdb0e08304c1a27a2a1c230e14673231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701149e07d9b827e3b4bfd30bfa6d82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc89936fb482561fe8bd8a98b527b97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ed55f43c0248988e52555032f42b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5fdbaf4700ff8c3ed3ec75151103c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17c70be8b863128c80f52f6f9f78d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff746c945b8e3df32e6d1f8cc31ddd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98d7da329c389565d9ed6ce6244745238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbabd3e9f4e2178c0a45e08232c559c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4306fd07b8762cff572601dcd798a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a09ecb712acdab4e550412a959b565241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f12164d38266a046e742bd7cf5b2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af932f09eff449fefa7fedd03e9354d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38150b3ec7890dc98355b12d032b5eca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac780171427b25bee9fabce95a03a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b076c2db4b97b039a448331bcb922e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fa88d3d179dff4f4daadcc3bd4d12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b1b09428ff208db1ea18848610dd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1347a36561fd7a615bb2084f42742b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4695cb89c1a0f84aa64f3063652c33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b3f46d185606bc137a53787c03ee7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51aed486cb0d2557bc1f8048b303559252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc6a490e6ec89f31ac807252ca7be3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f417f90cc51213ffb3d6d2814911a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda091d53ca0ec0581842b60ff256577255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d09e7ff4c2b9783739a985075df07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900030e5ffd59bef17b960cc8bb60d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b1ea9c00a3ae8b7613d8a5e8b7f3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0320f06ab1cf1ebd5e5381b13ae8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f5e19f8d3388f7ae9d9192275daef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d75800fc844ef9c9477b6424b43bff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f51d366512953abb92f619949e7273262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ea3f467cf6a56ff72604038c82ca4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b11725bdc93ac547ee1301ccdf12ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02fd2947416fa4f4760024ee36e3c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75f14051cb5971eab616ef14d38600266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5487487c9f0ae394a5204ca8bfb947267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5215ea5b6d0c67d38e462e16904c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196728cb310c881643db44b95d63ca6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb2ece4c86e05b3f716e6e408f650c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8dc969055ebcb9848e31a8a25d9e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbec8b793328f93999d533f887b947272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3959023611c9ebe1f947eecb58007f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e851ba374c8a8fbc5f4721e18653d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ced6e4ed4295bb1af42ca13f6170275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ddeb28e3f457004bdec1cac652ce1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742907029e250b48064aac699c7ace1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d66a5bef47b0fa0680f7b03806929278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229be6666e197d0fad24f9c79f1c645279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2b83c3fdec89486ac72d60e7e7bca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858bee8975b473a1f64142272007116281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573706386bab67aa313105b94afa515282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971628c2d23649996adc8dac8059d54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef3f1a45393e7e784d149acf0572b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75e1b943b975bd788193766f07c12e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53dc879ef9eea7c4a6c6232831b7ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe93696289eed76e30b4104bb2dcb6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7210bd7d02dccaf3c71024ead3096288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d65b02a7a7f415ef81495f92ce1d9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d31aadd0f9f57804866cb4aa11168290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d11978fbbf9a514ce4a3f977a890291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e75a749eb73681b78732a000e2e58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019816b5557112f2eac248fa8b0c31f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c595e31cca9576af6350d32add22a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de2110c52e87eb0a38e701e860c3aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a79a985d071c3f57b3ed71573e3c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bfd27a8f89133dc307526a1220c7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9736c1ac3b8d0c75399ec62acc5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78907ec02838dc12b75ae631c0ee0d7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d0c85e2116d4d65bef0af1ed94adb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc70ed6dba642bf736cc30d433314301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e627f00915b64734afbca1672473e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182417b225cf1d70e78410050fc72b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b062347c37e2322ac0a5db9a988416d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac606c0d9659e83a3e91a3bf85e53f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be30dc412134dfd9ce843d4d9e9cb03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b9285f12eff7c378f0f4d5ca8830307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407847cf46e2457a38c8fa1e4721df6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e13b93c4e0e90d6fb56e1d57037749309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e113def91d0c5ca78f08c67c53742310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aaa46fb1fce112c4fd25210324195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f05c545352d5b6b011b32ad1fc4cce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73ed3ad0b16b5607ebe0fb8f3e4a3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fc8068c0e33a1a17f891763628532314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eda003af49a321d87e302e62ece77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b76d3e3ffc275517cb40fbfb322c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85adda1327289e14a3d6ad31023034a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289fec4ed1eecedced3d1c92043cb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcd76d8882048b10b8a50411cd2ae4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c3d57b4b4af7c9489094068c3ca02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b0efe766400cd159deffc0ab4636a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974f3fbc4ca276fb413f4c2d0caf062322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0e546fa91e2c6cd4bd6a9ddb7d479323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ee248ca8eae90c9189bb5f2d02b80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e615b9b50a3992e11488e416c5a173f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268cbf495bc855ab864f97a4eaad3d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c9e4168048797f6116781ad9a89f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b175721460a5e39edba4a7597fe36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05dd71f5079639ef2f4891ee2b0ae3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d91d9148d3645df6d62414e8d2efbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacabdc9541048952cf5ecc63975a9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7834adf2e2e2d6fb36effdde5e3024332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bc9ea7cc3ed936b75ce3be874ca4e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804c7fb989d22c0423ab84e48cdf3091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f67800450b3f991d9dcbe680eacff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d15188dcd2fed4924d0de5597869a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25531f125072cf2478264c7d1b9622034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1110c6ec7fb3c9f64688aa9cad6315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e11e80a465ffd870eeaec9dc0686766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b8f36a1e01035f22926daa6bcba37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d72f3251bf02d4d6528875b4efe8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ba820356f8dc9d13f538cef038c2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed6d8aa324e9edf1280fa384dff8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19181b888f07c5524d3b74d28c435811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bd6b298ba197e4ab654fc4fb9e87f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945061cd00fddc2f8879c4f2cacb87dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a431550fbe5cc31ea24ddaa65166c0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e07e6f196033b52f8f6accf77f526815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198673e79d1a301d9b703157b4a7b4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e266d9497d70283aeff80aca8f9c8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb4c370b3b1b22e021b4c54e037b3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f8a73da298193aa946c1567559a9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1780641a2a7f6d7285fbfdb103998820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe6e9e148f182a9f0edad69b0e963221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475307ef05de6ca8dd02cd41dfaca9ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bc40e3f5808e7ee0ad3c0fae4f70023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049548f5542b72542fe8048e7b8332f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ec5850a099603800c8a0580c623625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074efb8e2e661f07398c36b938fc0d6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9216462dc0b7a188ddfc68a58caaf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a8b33e6aae8432eb5194a88dfc54128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407619c60ac5fd9f0d33ed5969a4dc0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c75ecbbd9144da57495ea469026f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f4cd4fb395f06667b47f3701f7ab631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a099a6e5782ce1a14a53506e3a44c6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0ef66b8d91dfb921eba77400c60dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259706c16fe80100f4f374929c95ca4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffa12a066b122e76f70fec0663f63f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87dc655219870d6409f0b4855385836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e32928d91ef913f9ffe519e22ab36c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18c6403e2990964b551096ab1529538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657463e5c41a5e287e8c77a25b0f705539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b338c1fbd2c657763768e66d8a4016940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1026352718d31930912d3984d41a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff0042263ca327f4aa56eeb747efd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623f41985d152d73d3fd8d5be95f4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c300392ea139758d37bd0134d008344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea45c4d6a0e74ee980698dd34c18c5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc95493ef3c8415877cf545e9eee73546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e237f1716a21a2019b105b8276278947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb281d40aa11334a450a89ef3c5c13748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08d278b934a97a86836c17310c81849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242310fecfceb4252242f2a8141403450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7a0359437f1173b7f767f6e0b705251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6376506374d49ff23faf1c94546bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c84990e59fe2768e28e9f46d0830853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ff13c97aec01dcb990a5fb9bbbc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6dba19c2b9bf1b2900be3d24bb64955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f75a2363bf771b1b8cad2cdffb85b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82fe4ad26b6283891a3cceb3f9932b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc46da712f1931b91632e79819c53e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e381e7465b33ed852257a9fcbbbaa3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6461d084eb229ac2644191838dd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b1a5d8c30f5d10d6aa31df8499eda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b36d59e1ab973b671b2b59befac10262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69103c77c45f7833994e02fc9768bb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6ae6beb0c3927eda446eabd0c8bc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85406a1d33731d9e76fd3174f9b5b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fadfa4f54f4793b6ddbf75fe6f41c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc95d9e135d7a5048fa33e494ab5ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4d429ee701bf2ee5da256ce77437568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b02b42a435f9c4656f5851a85689869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388d0de0c44539dc05fd183a2e6d22d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b858fbff982ea53a948af22d27c3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80a8cf51facc313334c187f5b06ee872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422df79e9ee115cee25f335462a5d6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4c86658b7817bdca93a37a68bbb7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e02f6d8c2438a87038117eb171a9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd07b940bcbdf25ad1eff9e816520b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8453133e1eb73f5f90361abaa07ec377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7a8d9e875bdfc77f7ca454cef58e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b3cf9be5a4da582c24a1d3ed725e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b0d75744717f6686d800f5c1a27680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2b69c81529d418310c0d602afe13d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef14c4c4f62f0fa8b6afcb97655d50782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4407d4c2f56b8340b8998197cfa21783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cb38e25928b3a0179de141e81c20484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7578528f012cbfbf8cbef66e4191485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323e1f3bf17cc8b75b0e66a577cfee286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3798b261a7705ba9261e5e47ba63787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3135a6892827f310e026febb9a9491d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923147053fb29ddd2efee7fad47a66e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64feb8ef7ce76d661688a1ba515b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fb0ca87ee3af04d0d1e5de21d475b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472aee11aad110b040f4635eb713b7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04017c7c6455520489dcb81de08f650f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a741db0cefc1de50b60371846312794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce89ff8fb7a28e17ea67c8375580a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087b99db4ed09415a213debdd0cda5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b9286d79a6dfa0102fcd7a1ac6aad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e141c3c80645b8c9759a4869d97d51c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbb89ee53f709a6c31e93accc9580199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d898fc9fbc24fa288618844226371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccebbaf4495423850504429ff2c07e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e09321ca2c43c533c606d9e9a1a5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f034f0050efb7c5e895142abea11d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40443c74d40d44d90bae019e673fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7e31b8d548510243426afe4bf6dc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f9a5d35bd301375751124815176ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a292f9b81de634f226076f13fa1288a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9a5230435eeff40119ed8baf5a944108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262eb2f25896fedf7298450e5c74c53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62acd7d991c86a0091d7d3e86b6677c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3ceb2ba2e3726aac28531b4ac956c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f382bf472b4801d1a3613f4b3424f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf14b4590c70fac4164ea273120a937113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90453aa48fc930697bca3acc22281d2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5829f6c4690e5743003bd2a4c12c9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d6307e596ba049d209e5bbb1120fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7b7c200dcf34529f8a1a87c216a6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629427826891c359e8737459bde6fd22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b63c42950ad2011cb8b98a8df5e811119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2c830aad0ca9c191c77829ba243a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05bd0219705bb249a3a89710ca6824121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e9cc06d1750c4df750d6caa7dad2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2486c5fcad8c86cbcbe8385be4eefd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a0b3ec5343370a37e120c2fd5d70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d387a48b9c11ec5711f131866118551125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c541488df633c8c2a6135da2601a214126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274732752fc9ae0a870e73a9868c6d36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b391d12bd2b37284abb43680fa234128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f667aa564c36ece2471012c9895b328129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e8400bf870674328660e5cf67804b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43c94884e09a8453009b5a66bec575131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d916729ce2d475979482b9e555e94c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dc7886b7a1db9f584267843e6b386133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1d20c32ea2da0eabccd395496404a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28f05f6b44d2051fe935f99eb487e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8376d3a97a15a360cbb77b12038105136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25be90d40d9c04e8f666ba030c1f41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c070e663525e2638a18f34ede95f0fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985ffb4abf7724aceec8451f8968ebc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4c49795bf3c1e210f0dfb0e134017140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06bb58e35c49d2ed0e68984bccad45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab842487049cc9d570ba42705c2385142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5703f31a1d8bcd5070016ed10b680143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123481f4822e11f248648ded65136ac0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f5f7460f3ed7225931a026ad1cdd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4d1e198a776e873c3ef780b776d9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d2172debbc6ea26688aa75ce0c487147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910205f552d9abd4112f92ec1e7df272148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77ae53354bbe342a7eaff04149b203149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b0ac0efaa71aceb6d493b7da11ed6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fad4eea2bbc7ccc368940c6832b6f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586d199e5a0e832293a00f4f8d4307e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86f1d1b6e6f40a2170543fbe12e41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf18a13cb3df869ca1249361a53ca3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82402059db9f7907899c8bb33ce4263a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5688151cb2dcf339137a2cdb2c1f1ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16037f1124a665bc57baa9e48bc4c4af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c180178ef7f8aa5b4d3004e298f820158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6d9743e588846e4c4cb5e28e42b8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852af0163e562f87a27be8d9c49fefd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc79db87105796b132152706f35f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7efcf2caf8ff2d05cf5bdaad02d29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eacf601c48aac4d4bd115e25afafd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a204c588d27f2351b3b0b25f686841c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa363db07242e37fae004c1623cca1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f1d24fc4d49d93e6be9b63a7622c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465442191b89f1d2a138f06b94d52fec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e68e9f7f5104a88986eeb7110fca21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e149b02be5baa5ca46820289ab74839169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dbcaae6617c6eadcc3202c639bc8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f0c4a92f5150ad33bc968df6e8d2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71354b2ff84eb9fd1910cf127c070fcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3ecc1a8fc74ba41c19e489e17e6ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eba9db746d2d708c4fb19e368df859174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b8de3b04a09404a46b6fdac6ee77d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf597caaa997f66a31c1825d659f49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eecd23d1e365bff4c18647f53e85f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0ee7a2600dbb5ab6a0585d9eb1bb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f55755379e4c64e45e27c59ed37fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30419849f955164fb01a9d2cfcadae54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9f8e8e23f5c12701cc76bb59e0e6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aae66b737f6e119cf765ccfd41e21f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353105d4d973be4430acc591082e9515183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cffd7e21dfb5b8265c524f8a11ad5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8234ca37f6d4ff97cf9ba9199f82077185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae938e77d630825ebca3502c2ea49f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371767fdbf7cb192a3b53804ab01b98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee72a75ae3e1478f615955df7711cfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba399c10b4021060d0d3cfdf3e5ed8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bc779f2800a6cb9dcb6e605921099190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ce81b5ed04633d8a019af3da4ba9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ff3669e4f62e165ba9117f15053c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682111119423eaa15325a7bee999013193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53eeb932fae2725856ae0107317ead194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb2c00ed0b7d8e961b3e83d510eb28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dec8813a3e4bc430982e0c39d7268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236584fa17abedac7194210eefd6f04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116ad2a1666be937cec624fdfbcac10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808258705894a8094e3e7841e9b001e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af36ce7daa87298ae1d9d03a7ec2e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7ac212fad555126a58dcd6b3fca5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1692c76b46f28be77fc0ef815d99e2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143a60af1588dec767292fc6776bd6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55659de5d2ef243919c7d18f4dc3bbe5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10bc1ee804db51636187e47b309e50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba96ef65ab299c7279e867be403c53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90394379b3ea39798c3bc18a861a2c9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d5f215b90c9c39fde835bbc908bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf514e5ac7d62b522505b8f68db14b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c874c142677b2dad0abf032c53ecd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38724c65661306fd9ed061dc47a07ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aefdb08e0d5e4e0db196558b385b5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1e4247b830a9c743d9fc1a3eda3b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f659c81130d094a5120def14578ab95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeb3687c6233666671b622e6271275215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd3a74d88ef93fbb70b6cb6da4d690216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef1396bb7691a90d8514e3887d581217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50421450a3f9afbb685b57cc682134218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8f78f30076fae7874e423f753e243219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab8b0cb3f5c3b45323d1925bb94323220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f06ab861d6d328ca598a591f6434f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad82587ff9fc56f6e644f039762119222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bbf8995b269f684fa5cdc45ccc6e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a924e6d6ed4d90d028d8e3dbc5ffc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc4ab09cad792c6a0403540415e66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba11dc67b6d75e0b1103a365d48a871226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cd1dc8f6e0bb1b002f889e7b1fd41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f530a153cca7db7f706a8cb44704d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685d5c1170a9b33870b2f976ba8e7f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97028b8616a987f64a6a67479b1a9425230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1229de6b9eea62deeaf95585145843231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf240123345c07b962ee3888540286e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b8c655f9303d5b1451d16fb42587a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c991df31539206cfa4bb32d9ab2f8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13415db33bd99f2966c782cea153530235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952aa9e5b9412a31344db4b415788b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c8da6409990bae7d55f21d1b3e46e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94d047d572b744adc8c669980a5498238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1686a7cad610b05207a1c181559275c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865fd8b19a6016a0e1fddf415d0ea71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf190cfbd9eb28bd70b3f43694c84a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b41e1050f644b51e97d3637d6202f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22957f00bfd01d2e6b6bf3c20d8542f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60412db0df32ab85928fe32d8adb78ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b08a08c4266bd0c11cc19badb8b59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde8dcb0600a0da80fafa3d86a0b17d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a82330ceade20392e9e190b176ec5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e77b2194caf9156378f871cd85bfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6915463561c1d30724e81da1d3ffe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48ffca5029df0aad9038d8bc2b44a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043b249f121b83d229e5686cdcd09e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a07b468c50247c9e58d8e7cc0fd8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93350700c81b030882058781db5c7555253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c2f5f9b6e9b4c641d45a28557f7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba490147817e2bd3a87417f3d5556c8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d13a74734c44e4565ac47e0d22e40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92b7382470d24c204410f4fa70640257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a4a320e028c612a0be6855c8e1a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832faf365f705ba9b9b27f091a139bf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6a0ed93e32395e8ccbe71148b0ff8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892f63f0d1fa35d1aec404f615344e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa64a1b488e3f80ef729974c5f6ff5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e546803969cc67e2eaf65803a0301b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d16f791b08f7731e0b7133d247a07e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3eff4a97d64ce99ecba2b9b1df340265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770cd40e6e5b87fb30a13de63a0439266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753ef2f0d3c30fc0f900d7ab58284d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5dcdf58fe0e9058a21548f08b8850268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c6311269a9bff9481107a2ae00503269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813938c3a721584ab72ae94dfadacce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d5cbd86263ceaa8d07738ec2d9c06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbafaefbfa9a4da602a92abb322961272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8347934ab526bb6a9fac3cb59f3f515273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c8b047d4d74cd0e28b53df6d57156274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a36d9c0b2d988bb3e2ce636a317dc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5ae2c452c70c65c24818de9d79e40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b837fbb5508fac70fae88853d9515e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931a94ea3ec3c4547a1b80fe91a0e23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96acaa80989efe605b3d5722a6667b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b48723b7249dd564e5f613c6ebf848280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3731519fdb5c57f76ade4ff4e0868281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d2ae2f573ee578505fe949994be1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98addfdeb32795487a718ed170c18d3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831827e4e6a985be9242edb1a4e43a44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b19f39ec3a4af328f1b0a4699426285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1824bd259e8489e5ac3224a5608e8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4988ea7aace1c4935863e73972ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664e34f8d12822ff58e2ac8c671348288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca0fede07b565aa637c6358bf591b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd12c2b4c45a940b486c5397b624f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845fd3bfafa5f6f3e512708423f9354291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740c1cc6dd8a99195d3601152c83cfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7444b036fd2728628ff8ad04d4a7b02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f47ead7abfe793507ca9ec64d0cc51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826aa7ba9f611e4f90be3bba7bfd0f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa70e9f7a1c405635030262b1514b86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2a26d6334ce95afb0d89fb5be7aee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381dba3871c1a57a0d031e6c743e931298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2bf099d7bea222825ee9e56d87233299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb9965a79d71cdb9e5dfddd78255e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23118809cd119518e0dd9db0279ab4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51df2fb8ab12dfa64a8f3c34df6e52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67132e0a2c5a41f68ef0dbecc6391d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542eb335b6d5a479a27006d9ff09ade304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451adc74e03b37319a833e2bce7760ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e197a923e214766b34a68cb290215b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02479cbbfa71091d41cadf4420373830307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f92e9f917928c764806d04321dcf8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715b04cd622caccce5f2d98c0f4489309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0385915c72a7c913517c705d48a3c2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f77b0c236fdef6cc0e610d7b794b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61b8298216266db6b35301ecd95ba0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7194817f279945ced18d6c9c4f240313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2838ec35f3d8434a068a05b85e1a585314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9072df9c56b1464c89c03961168ef6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded356f0126f46567a93c933e6d7f9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817cce0e1c70c05ded46f99bda5b5ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2129512b726410ef245f713621db5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38743e64335f35071e6eb8235d39967319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8ec28ca5c31172d4e8c045a7e798b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0d472c5a109078796141186b96a85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bdff7a4818ed44bc4df1b96349288322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2210385755d3b1981cf21036e2255323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98d373f9923b8fa1da5811b27fe417324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e6a960d5b7ffe703c4827d2de727d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>