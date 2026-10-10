--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7efbcd4d0fc84c1a6c0ac959b095c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f76f7bc6937077f8c62421468b65ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86219202262e3831f5c63ce335c053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27282e2a95103aeff8eedabc99bbad44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f706be37c29633b1af2f1d695c0a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27360aa015a6317b9c91e4d7b28d63856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48c08331663b4a7b68c596231c668e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eeacb129d4b93a829db62594d590f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d73b35b5ef1674c3644a2653e048be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc25fa6245f9e05bf6d03d1e33920210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14446895243307458018781401f358c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f190c458b82de2391d7023f9a98b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b764226ab256a23f06fe2f65ed1e53a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64823cc6760ca8c7938ce175d878e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058fa487ef276067e8e03b065ec5e2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8380dddfce45f99a6bf4256c09b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979120c2b82e0c23bcaf5f4e9eded8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc72b39d00d29d393aec9c3697a4ae718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71270d7d6dc25801f264c6e110f63a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2004e5bc109eebaa5f3465ac09ec4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a008518e3f5ddda215787ddfb6d24921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e660c80093593b3fccf730cf860293c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d277dbd8beef925aa3800cb2ee2a0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66161820e62149768e4ba49e2dbcd79b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da40156e2bedd852b262cc18de4ddf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f718ca5e5481112f2a592abfda7ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2f954e2dcd7afeaafb9724a0cb03227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f4177f6101021c45c60d4d0b41e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d9b88658ae023c46b9495498c870a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6cf585a4f3ddc73d5969f2854fcde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b166eef4e6ddc58a8e691ee005a70a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a4256f7050edacd5c7804a5ffd85232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd94ea9083d324ec17b0f76aec4d3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb84ba49bf15acc37d59790a7ee5dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92bcfa11eff15518b4379d1ffdb83235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162cbebef2be10f177436d034104f5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706876470966b43f35443e7dc0475e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bca1921f88395c7fd64d846facce438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c522dcd36cc59425e1c556d180e563f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d5a7afd20c80d10c7f436b2cf1c9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff771533eb128cbfbcc34162fc97fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851866668589981ba478d1b1357e540042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e61add8ed2c9de3fdddf289e4dedf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c828446a1fa90690d37bdec21d59d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6ffda53c8993c0a008fd371ebbfa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f9c417e8eb1c606940411672241a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fdbd55cea4152466594f9f639879d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb74680f4c69450fb3850d8f03d44848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eabd15b954d5b64a3f05913e0193f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f17cadfcb18205e7e23002e5f8e9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd484a56ceea88fbedb0464e72c9798a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cac92c3a470bdd2b452470e185a5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21027abeb858c004ac1ffc54c613ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ab44666cf3503a2290809a0ff333754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43d54e389abcfa35623fcbb42e383055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3d6820d3212653d100cc9b1dc0b9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f542e83b2819d9187341fa7d18f6f4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a59c5102d422609e33a899fea9d8be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81503611adb6350e0b3e3febae7cd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b3a6db565d0c988241ad69b48ea0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c096265d4528a23a866da4a844aa64a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac8db604c25e27d8647cdb869e472762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520e8a2a3360ed2ebbf0a665a414e9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f711f1649747d35f1066310c10c3d2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d2ac1b60e58ce49511806cf51a90565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66302fefac6bb177928ebb86da2926566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba345bd905ca653119be82bf076758167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bcc8a2f637da3644aad8901667c1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23d75930a179d536f0d2ac6655bcab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8cf3c72fd8d641a7af1ac48779d7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1801b6e79e5d5a08b0bd21efade8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c7cb8e56a0900760c8a4e00ed0d5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eafe619e0988ac313a68f482fb7fd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98129ab39032b9aaa763cb5fc481573d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57448385635f5b6d2e04c0151e3b525175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fa9eedf432e382b664a4bcd03783176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839927ac2e0ab2e7a6bade862e9774fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0e8173b638723a193bb129dd040dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d32b671f59ddf0cb9d0f195b5830d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c055fac0aea3f9a42f7628b12d9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225fdc70da409be52e2d6e9a5c94e1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e2c94d7e591d98585c18c51edf71282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd5c54318112d4711be9fe0b0e47e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67017f67e279c71f122b92d1b64d5df284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff460851f4ec6f129dc9e723dcfd6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62346d7112040d4f94452dfa35fe98db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e98fd6112d86001d4f18f4f0bc28787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281fc84b39db1a2653d388b0720673988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eb16ad5664d9ce3a12cc19d54d4d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13918662a7cc4c776e7ab618b49f7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b0dc7232355fe8e3943dd13b8c8d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b28b09f9e4a2238401a8b3d76b1ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523d62728092ee4226332352e8c78d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc377ab0dae8426a048352ef20d9fdf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afdbece0d4167eb63e456ef494edf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe63f74fa394df4ae804d4c8394dee396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ba07fc2b52eab005699853c544da397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaccdfd019922bdfaaa2996c466320398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920830046c8652fa1cee035fbccbf7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4db89f916c73c4759f700e52e821c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d6efcb30e1e9505144253468ec99a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f85418deef38e023ae47deacc112de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967ceb0e01c0e2b5cd6ee252e48e7a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e1aad05acc85f0e22f9b6f9188ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6046739fb8005684a032b35d2f0dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa7fbd551468798bcebaa20fe457d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e7a177d6e7c595a750b2d612d98dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fde152c20b62c7a2a31cea9d777f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0764f7173d238ef6f7e76f9cb3020109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e35df89f67808a39af553747f92cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a297f96d2cc4a82b7bd4fb51848575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abf8005269d8dfdc12199a3fdc261d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d76ab525ae04faab6584c6c4685f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb264e204d7db1a6459fc5e80d19d10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0b223dc4b53da34205b7ced4d1ece115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ae8d6b487f033ecd55c18e418054116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dc208c21a6a8dbc140d2cdf9602d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837c526596c5ec0d46aebc07b6f3c7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd56ccd0d786da28e4b22f7ac2c78a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793855f6c376b40dde18c7433426889120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f6ed4fd4bcaf9c9c8bc0f9b52d58a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9928dc5b63ae850793eccc2a896b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8bdb34a510a02f17928ed7fd61930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045ca05e37e493ab93c5a3c90547f83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98e88177894fc5931a68d83eff154d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25276d03301ec19239df706b7c0483a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ec4d6bc380cc5a3690ae4efef569d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf88ff31bcc2056d4b83c4e37168191128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ac976e3bae5ded9a5534584cba70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18ea44ef6f48ff4f25d365c1a623af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df1f70deaf8c9e21d1a9cdf4bbb914131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6f39d508d87b678c0e85e583e72ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf7b5a82949bbfa71a40d806f077c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae25d191f249953920d339d72e9ed5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d61df87d3204255ea93a72ae9b862135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420f7dc5f5374fab0e7c785149e0147136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84c0176189dd567ae998c96bb3113137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193fbf6d15069b47cfb2152568bd768138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978cbc24088a98791a246db31ed6514139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbb80073c68f32c0485bf88b4e7de1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7611d8fcec9bec94659b3e375565783141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901bfdd2d43316a35a672824ab05a15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65deb75d7b74b50f94050ee34576f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c98644751c6b78a1fb07da7a70bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e57480f043127ee767bacae75b0a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd692702c5a86d7718706792de2e05b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6bdb594a9050bfbce5b9574431d91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84e7ce22be73bbe686cfe61c2fa2ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d5cf4e6d6ef5523d89654bebd95e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496865c664b57308c86151f7af6fc80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc4a079568d646671028421a8ed52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7b66e8d23928535b7e90bd034fa69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd46d2e3e8fccef101cd6d0e48b5b98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25cc53c139735c1a77983407e15d4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c30b58c6a7dbe7a293ba3fd9c67f18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28774c68ec186921f8a52fd464c9b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f001476f18cab7d99da7df700da54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c9d8da04c2f2ef75cb27ea4f6bdb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c7f03ddc8abe9bf5bb7bf3dc03147159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb57436159c7bdbb3e4f8fde9f3d486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5808ba393f901c90a57764d751e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93b6b75f81f63788e3489e09a19b5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fd6d088a0486b6fcfd938e0e7c6d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79dff1821d5423b6bff348c7655d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91248cfed3b385814706d3fef1a68568165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c1738594a77904a7968850d5aa8de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eca8295549f8cedfb020ad0f32ad34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a94a6687a1d0f19b71ff449cd48e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be95b0c5d7d0bdfcb71103cfd307ad1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe99546be0c601e8a56c601f979a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb43c64032155736e695792150dd64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f35c70003a9998a9251c7d2bb1853a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1886412d68b1d26ffd8451ad8b8fa91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5586d9e8b085a3734c3b5cbdd2727e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5581c12d1092b87e5b2ec217605cf37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469d06dd27318fecdd38ab418c83dd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9740eb5bb4cd5daffc9df26ca7d38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acfb5c2c9bce1d707ec7194a8b927d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa8d7aaa32bba2658d8a2d84149adb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c17dff3d9e1d10b66b07f8c24f5aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb5ea9eceb57d0eb0fd9472311f293181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc4cb841d2160335b2a27e371e0035182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5e15d26ffeead0d1a885372229204183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708094f37ae16b8c430135ced91fbc1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e79a922313c4e030bc7a935e413ab5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4b989bc93389154d80b243361bf20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960efbe809384b2e5e6fafa798af248187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2229d3ea013c1a4d0e111218f96a592188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e64eaa9e601d461377500af39cdc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a2cb76bb88c3f14bfb19455ec1d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2e4ae86a62fd10a096dc7a3fe3663191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf125d93dd24dfd978ca4468cff03d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e1ee6ae4f889c1fa782e811d9d49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361195d51ccea41d19d6cd56df9f098194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ce41d5002d9edb8762ab7df79ed8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3497f7633c742346ad642ccc003702196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ca18ac1c8b8814d80ba44d2c3af0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e1bd681c6963c2ce6a01b2093a308198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f342f13b79e1379b5ad6a073154b124199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd8fc22d8884411be1f4f5921ae0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad85fdd36b69fb054a245acf6396f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e47159cf9fdff380ead1b36dad3614202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c820391d757928250556967cc2657d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e612954a2c10c8c1d68588ae4265c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426c52db853d5dc71154d8c6f95e7c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d698f5b718c1201a395bdfa43366ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9610ad0608ccf4d3711e52e02665c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1631cc9cbc471ce5c6a53854e3f63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c47d1bf4c5e9b809f95cff38b4e0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a766daec2bcd29f1a8871f6c1c2f953210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c308e6dc239a28de322cc1f6d142211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4551195844a903e77316d304b3c03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad374e96dbf41e72b6645048fd21e16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde4e8ddb3dd525b95fb2c56c067723214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416d388057c8c2ea6fd44240b6a445d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a85a26e3617dca557155551a73ea97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849efd8c9ce5a6672b8d309598bc56e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f09e2b04e7017166a8efe4cdb0efd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc49add8e76ea61c9662fa9c70a16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e165f31e2261982fb5657c61f25c0fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1469d524c06b41758fd09f7d0f409e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46d4b3256791c2c003f90a30790757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9eaf1014340884433a1e55f45f5d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81557b7f4add648a9b7fa7e1ca9683224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e454e37a9b5a22699159fa28a8f14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f13ae19daba29c1110343f5031defc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657cae4fba2596d57b5952315d808ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4636f4733340fc9ab25c031b4279c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1c7baeadb47febc89ff453be2d228229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef7fa9b0ac727c7595f8cdfb1f03a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698464a72039c273ec6d248017b0c11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577f85a2951199d19d609f5763c614e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ca9b01a7930e8080cd96a0bf3c862233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3035bf115cdc2eadfb24387507e002234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd38e77f21f0a8f9feee75f2685bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8172c3e68097106f5a4f55eb63146236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d635c0264d27d00d7208a35c6b8feb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502841d35c5b756f220198d4e485acd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc62ca191188eb294edf61728b75bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a9a9f3cbe0b159a141cbab546f333240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a203284839fe66dc95830a93e75059d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a795607f0a65691daaf72071de8998f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7957989bd517391c00b022dedbd42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead6611f6a8467c916496034fc75032244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5873f660180f11d2ce73b02acabe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e5b2f3cc31f3dd0adec265e49befb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab722b8b04ddd32c1148d6987fd36f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d3f494bfcce89706c842d09e763e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d477d084e650824c3b6009f78f1e56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd638cdd9a38b238a14e8271436841250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebe779e4d3041a0be05e9d60f9e4ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140504c917627a89528bd9b8519f5af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a50a11fe93de33eb7816f7d2cfb37d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45149d3f0fdfa9a1ab5022972563525254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfc5b961343d997fdffa1407b0b762255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe51e6c8aef534bc2eb94352ae958d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf7a9be2c6a1c3d498ef53e9ef5bef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923ec4b8f282a61b254750b792444c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b236c0acea68f7e1da664e702f142259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c966c93bddfdb881d682dd0b8b93c32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134a1a85f5844a1b681ac45a3946ae0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6205a01a90a4fcb4d942f8e4b1ba921262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f94daca827ab705e705dd1289ecc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7a3c10014d78d955d5d5333b82038264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80568b79d2895ccc88c3a12f12905be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f2a6655bc1324796078895680189b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4a548e5552324f86c637a94455b43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda307399b8cdb736f1e2a04f2f187b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6dee0fcab861312c544b0ebbfa50e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8a959a01519aebf990f1f69ca3ab9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656372290450738ed5e6392493e9832e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256aef4b861e3609731cc2b7cfeb2ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15696c3fc46a14a3a004499c4e59f553273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0057dda4e2cb811ae06b7efd1b1166274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdee2dc412f0e4193a0152140945ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0b71a4237fed75c19f1d6e5125efc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de393eff06afc3c0face94cdfe281277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd512d50f4853f4572adea4b696b541278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6710f4a703ebee80620c3b2970a10b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3d78699258a3fd32c34d74c1e84df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e601150fae2e23d7de398a24ac3a8ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80139f43176898c44a2a46995d80ca91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc5815a935359f01339dc0064d6d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc090a488ebdfe19c361e9ba868b216284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725716b07650d386723c196a6da19e98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae49d0ec92d134cfc28e0acd76614c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b35ae1c088ca4c4deb1c3efad0a78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45547878844b4de31f86061c3659369288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb7d4814cc7206fa5f9f57d3ac77a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f28299cf032884d1858d1a3aefc40b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aa9dc4dbf578bfeb23078a358d01d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae31b5cb5a4c7b026766d09ae97e223292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a823a1f66db9b697a8af0bda79e272293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab985ce6fb6fb10ac396b119d8e87e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f5bb02e98f049742ecff1aa4e7ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e5fff9d52efe1c39e4a5040b81afd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a57eb192dd9c4bdb9a238a1977ce5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768c22c6bba8e1cb7fe8d6b522e9158298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964392ec89cb12b78298ef7b9d92310a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413f896dd89ea50d77945bb90eb4474300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af1a43caf2f04a02cc33b998568fcf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae375d9172255820996faaf639e6584302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09e885cf9a8667d8b6171b4cfd7c99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7c56ee772026130e4561d0a6ddb28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692c69014226c3e3185e4531bd0b03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f2978d70efdcbd7983bf71ad245e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf569696599c46b94f75ee5ad00dd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de626f6e54faa8d73eb62b63424ba318308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22401508acc88b6131461691a1c37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f7014821c9b2f73d72902e0739996310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e270aea26901e4aa847be8f33bb4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7f808d4dd36ec82700d4cf72ff0b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9f400dc2462aa2b442124292e0be7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00ba72c5113105dc0b9e62d9025202314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d95690698c8b43c2c36dc284d4743315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f81e62fe0fad0385fa37633c70d88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f64336041e8dc66101fc64adf39eda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f5b699efa13efaa22052e16cbc566318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86adfa68bd7dfb1faedde9c730c6be2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb206528a6c5a55de3d081e86ad27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0020ed2f04538bb0f1a76abbcfc503321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f81506dd7423a1813b81e7dd8801f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54f131df3cd2e209bd5ff8127ff1fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc168da964f27abda549bbe5875fa61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41970b288437e316822ba6bd66b3675325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1307cf6184488f64583e9a618689a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd89996d4bac9727fd15127a0a02e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade42ec6f24412990e33595315c588ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc4531011f8efa0d9d641cb9e32007329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188d67f665190b2836b9cbcf70de984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818b6c032aec6e460b9e2cd60929f3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf086331e8ef84dc09d2a56737e84f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d94844e2a37f50e2976b302190de333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61664e48c1a4f620941a7dafe1fd97a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc245487ce902832254b1be1217042e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4acc03f6296b825060bb4e02d6fa63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088b65d9c5ef8db5b7e8518b5a6ccfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46323adbc0020095ec06b2c47b069f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d4e367655f42f6eb8c550623f88526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df894c3624666e13b7d8ed578c3beff87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d315291d7f0b417cf59d84d5d45a548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aba3c5c4d290a0232dded1bd696949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f74f1f832e030fc861e254bf3672cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f096266cef3337c8ff3dba0e708c9c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d7f985205b10db91e38cde7513a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c917ae44f25b730e2a14fbea1a641ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d042d631783ba44548dc6296c79dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e43b7a6ef8906387afc2e03d9170915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf5c3e28dfa984e80e583977f9acd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366014950821a6710f6dd7c2718af117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afc8a2f3362f4a90631cd8ac5907bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9db0da9465208faa00dea04694be619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f333d2be1f311eee110f3e34d083d3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073a350ceddab4169f29da31f5427b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5ba3d543089043b63920d85ab2d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dc090860811f78b4fb49a121da31c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fa86f3f73f4231f875676ef4c36b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8099e0fde64c054f9c1c0213d9bc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd3d96e0b52119faa86abbd4de99326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff1e3543334d53c6a7eba92cbe26ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca1ad0d10e9334d1718d644dc0d14828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb944fc4ffd2fb1feb1ec96ef4445e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc456a269a6d000ac1033914328e5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850182e8665094fd126ed99aa8bf522b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa6daf0d0692ee7df38ca79e684f9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6dd21eca7500da65796620d5cd74e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95929b029a5003c5b1905c8fc219068c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bca2856544bc9348151ed90926ed035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eebf3b05c4a3f9a66fd844f0e749c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c483234de2d0b34a65606b4f570c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafc427d0496d1122f73362e6b9dc0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70365dcac2e4a75c703ce7e20f2dd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78758e2fe8db5d17570afc9edcc108240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7318b30d7456db5197d98c79c42664141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bebd79ce32a51c9dbe4fa8044a2e2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcd59690da67fddac3c8b0399c72af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84f6cfc6226922bd0d7b82a2c7ad7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c252a418ef9699fe809b9684e97d42745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f00faa5b28f894edf9258d4e373346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdc59f68104a7bc89a7b219e17c6eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d62657e2dbec6fd397327a95ece7bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718d2ce89363aa8c9dfdb84287dd41a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5e72d265bfcabe1ddbc93856c9baa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c3994365164753eafc1fac6b5d75351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9fa27665fa9c4f54c4d542d8b4a3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abafe4d27ece111bc61295aa6b6d7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c49af9d7d14bc858cefe9ab807454254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a46e6db4d8d90e4b09e816c0e5267455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db8d2ba4dc92df72ebf346c1cdde8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6ca4d1e4fa8ea666bb2ed38227a5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a203fa768237a2d3a05d61b723a1de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee69d68840e4cfa35411b4ee958b45b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955077d88d17db43b72b1dbe6be06f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9323b986a94f7fd917650bbb18c93d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f19a082bda0bdc6e4689c16a859fe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e1f32f60ae01c084991b3bea696c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959884c93aca29fddeb7b317cb035ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5737ae5bfa214d7ca91e7e921aae65865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1b3eb5b779311bce7293ea2e0525b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d4444c34b01882198df63c950745867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed921c0dc3e194504b5bd283aa6801e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eca35ea05221eb1b5a698f4bfd19a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d81c545663d31b88120def5a4b232570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcfb877f037d55ca92a88a8b1140ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f560e01bc353804cda50b746d491cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988d2d572abb3e3e00ae7f721726ff073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14eca1dd3e8c8687e18d576ccf5a2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fe98d145124c6c9fe6a27fc1675ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcce8c4a80a8dd75158409585bc7bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ddacc7f629e8500e5f0c5851a2b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5667530108c09a13525b2c595440da278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebfdc1327428e17a3d32bd3f86954d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed5ccd866872fa26c6e91cced734cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc766d3d37c8bf46dcf157d30c2b285381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dbc7971524788a1688a68b9815d7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c220a4c8a351fceb2dbdaee577113b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d311b3d48cb7eea409f6411d62bc8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8868602990369c8bafa45a2e9572a1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bef7a58736d5a9e9a7c5bf642b28e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e563728a31469878744d5e47d13db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e933b9df4a826f179b25fbfe849a8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39963828a3167b0ae1f3f98d6d70ea0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff5e3d6be5c8cb1a8ed7778a18515290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa78e4cb4c1c0b9ae0f0f822c92927491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5203efc794eb2308253d3daee222392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab63d32e2691f8c8c263555bfeb4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7677ade830b7c1ca990851fffc786b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d1f4060f3e4477d80666e79f9612895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df124bd44cf0c08151694b4cb3cc1cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d841a3f66149ef9526444a1f20279a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e21e97905491a07a6742273fa03f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ee279f4c0ca3b14b6adea98fec9f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d23c85ff87010c973955f203607f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d571b94ad2baf08a5c55cd3ca52661101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40631bf60bf408b690b37add69032e93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9805f2843d6ad4b219a9272676cd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5174632c23011bd2cc726beb568494104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffaf1c9f403d62d3ac15087587eadd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bac65f094b826615a5785d3daad2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6432f388616f6570bc1ef5bb247ef5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a6348e32d4ae8cdb740d5bfeb81cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3163bf8150f38d3740a908cb3176109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7221794f6f9b91ddec9320b693ce28a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d63434841403242537a7c70a61478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9f4cc083e3bbc4c4afb763d33bef9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4beb265c5f122cc21c018e07b206d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387119b9912513f24957d0e5dc1b08d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0850a3bb8bc2dde9c6cea070c75770a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcccd3018497935644f5e2ba1f26ed5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b285c1c747aa51b409ff0f4b9c66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df2787ee788e31b87aca0f41b3ba19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef6d3dd40a88f38ebc94e6dd34da6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778160814ea49c4792b2da80c07839120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594de9ea56016f9f7da14db389c6177121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a79efb02fde3294d46873e8d8f17d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f4f7c5bdf97edf4d51922f3c69498123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead5e57bf97608254cf6753e6645a6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de241c5259bdc4a7bb152870e1d1faef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea30366cb89b051eedaba55bd6db91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad515788f369caba33ec04e7b8d139c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7dba7e17828734530aa2a752dbbc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb350aec2d0de79449fd5819732caf97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d6812c184f72ac1d3308505432158130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9e097d41bbd0a54315b42e27202a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91fa2d6711fe0954a2964439f4befe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35034566e69f9028c1d5cf60744dea28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cbb25661813329e4250865002ed98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145e1072f757423034c139ac2a18271135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2780b0e67270e53dee058621942229136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec49daf2ffd5a9850f7b14c2df4efd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d72335493bfa8ef7c37f9e488199e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de385a1e478e0efe959b37677eaeaa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608abc1218ea012091269f789b11959140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c61ec45d47f6a7288af24bb126c29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2011faa7f8eb03b95dd9844ef99e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e9b9232bfb9cd3414e3a8d38a760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14364271db1b1959839c26d458df0ea3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc430e06a74bdbb5a202bf1acf7be7b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ec5f98df52192fbef2921c76e1aef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70bcfa4351f0f1e9123f8211b1ac6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6c3db9b38fe5199f25637ac220a13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2578c949c138948628bb0986bd309149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1656a9e69918dd99ea2e0b06b233e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5fb8995fd3c28b86ea5d9e2907c76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c129317e6d81c5a5b932ebcf820dad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4e68cfc4e783691917c302adb9d1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af96cb6622cb33420824eebb8b6835154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13414bdb15380549bcc2dc2a75f8ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84531768ad4b57afb8602ea1550ce6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835b3f4193c0aa5649821399fe66383157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455f5fb26a12d077cc010fafa51e9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5ca594a06e6365ba2aea32b71c3f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd981579055b3993b6c7e58ccd8f3e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6219316d25764e8affb34fb2441012a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5067027b784b4a438497f6225ea2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639db312fdb5978ae4ed21558aa198f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2978f9138a91939b09fdc3b2697b3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997460fd17fad4a18df08561bb1ef39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7a6b8bf82b642a5679c6402d45177166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162308f68ed76e10601a6e6216d59e89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf16cac106e0e54c61a97dc2d080332168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476ff6ab13be5fbcaf3dfd80905a1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c617279ef297dfa49ff817e79810e67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241505e41a359b4fd6711200d077cdfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd3a6537824cbe186d5853829c446172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e906ca3e0cbe2ed97f740e83bdc461e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e689708faf1f513610b77fb67649174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a66b28a184560e60b8638e9bc3ef8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cdd47d2428c68c8beba725db5cf90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55147b79383ecad471e7480b042bd05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020274e74050a6e1f357a7c93d1d025a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42503cb8b7516e8c2f8928f9565f7010179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ebcaa3b29f879c457dee5f72fd416180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68def36aef40216fbbe84ada97c330181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd41c20645f898e99de6d47ff32e022182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae06a8a7d27869077521106957b90a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c764b140e3f56fc379a631ed5e7eb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc246a180e6f4546e1c861d9f6c7715185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c329071dde3b4e23b1137e94004d6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b69301a0ba331dd6bff5d3feb122f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde08556b8c0db808daf69a8bb961cd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a6ec4c88aae704232ea3164ec59f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f94184beabfed1c091889c95161013190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac4aea0dc34910ad11bcc099f97cc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849a7e686368f096c5151a6563aab30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c254c28b2c9bfd833fc87ab0a0228193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e5dbc78363e822af4dead6fc3cba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8adc4fe5395df8dc5b2788bd72ed72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7e81bc9b9882bde2cf326f4e7002196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9be96a3ba8bd9b35971699699778e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a567f024db063c6997e0f87f8325198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb02b671dc1746fa86c722fc13f60b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2503d1c65f482c67fb1365102acbab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b8507b4e9c43a3ba3115a1fc0bc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848dec338e9654f77434acaecea086f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35101a26eb5526020d02c6de9f20a8b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4ed2e76f420fa5f9bf7546957759a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979bb373994b2d7f3f933cd47f02088205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22a7e12eb470e02b21d681b6c2f72b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dfcd7ecb1ded95ad4fdd065cbf28d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d6c0bb1dc92ad9c3000bfc6c3a2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104311297f5a2c399a630e74a87e8d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39f95bda20eab181279fc92618ea29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2d7bef741ecbefb2750ba664e5283211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d435d04ea31d35da29042e781b333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e493eb7583c75f2a7d3a6f64d6ba0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69c7fcea8810fa2fe5c2e802fff8f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792846f4a23e8e9f2f0d9d6d93c1fa0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8881bed55bae32d22262b061860ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a096a08a93a9cee64743f53ce3289b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60011a30bac9a1808cc3c3496e6dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6b2a7e0b8af94e793db677c4ed6f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51053a88bc37359a9880f186209d43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b365abbf4dea9dc1e80d3e0e94153221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8308c1faf2b3996b18f250f48fa80e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cca9af81b4a707644008cfd36869a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec833818bd770095f96bdca72571a70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b5692df962b484cb807589b43080f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d24572c626cc1e379942351a00d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10ac566ded95c33bf14cf9409ce22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313938a84caec63731e4499b11e6725c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614c588af9dd2c4a430a3de99aad70f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba709ac40930bb1667d1290eb3038230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cdd298b6fe4e345ab227dc67df862231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb44849625b17cd814220c444d65ff5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef6209ab5a174c206419c8501b79d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9beb17cbe7ed130eb4cd34bfba004234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6da5ec277bf9aa1b02bc0fd6794995235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f61c93b974893d3f81d84d5ccf5fcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b7eb83c5d475f0d37a46ff5824c78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898214e8dd9f908e23ea2f511c1c8bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d4c5d296f7fc7db78143bc03ad0f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2ad7f3dee5b1c6d6d0aa6a0bc752f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba7544b05926ea554343dc7b3f1e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ce9dfa3792501805a1d60137ee33e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11f3428e75598a2ec24a3b2fe35275243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e48db3ceeb2d8f2cfcd64b3808493244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99838d9cad45abbe51aa509c8540e71d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6478f3c97eae4657bedcf2cae64dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df105436e22306f1fd55e7f1657f8317247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6fd545560e20592d8778939c7d096248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0876400c25bda17adc62e2382a2cea7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047cf063cb7f62e2a76f255c8df56ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff95d7dfc0cc771842f4d7ceec193d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c161939adf5395090f22fc56b9bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687575446df58e35fdfafacca775cd02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc37fb07df9d2a07b2c8d119662491254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33863304ee679e153dd177e22dea12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5232a4a0bfd18726fcdc8e8279d176f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d3145e5082222867f35900fcf5823257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562d5181f0403689392059e0979425258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55991578c8111c1390e10bf57990b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d1fedd9dbf852fc998026c8226459260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270d74f4ad4c18f5823b0bccbb1ded6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63673e26262b0841601c1019589af77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e47db76214999633278a582246922263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556b461df93aa7b9761403e0e7fa6e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561c7f1b858c8f3db22e3bd9adcb2d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c45834c901ad5da96e7607becfca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750915449b538a6e9ee22241bc2b115267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be0b0f5c229f4b02de97814117c552268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9890938e91d3977d28788f85ed996269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7fc85d7d007b4da13a6de0afd7156270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e0e6d4289f9f3a8783715e79512cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440ab376387ca9c4761681019f35918272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fb36e0c74072bbdffdbd73c089f30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c54eb05e648a9f92193c41dbf995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2421c556a94996e83390d101ce00b1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866f3130969a8cb62742093934c08d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c6a46747ffbc6511b5079abdb5efe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af2eeff80b1d68a3024c4f5b97d96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c8bb01cd383a1d8aa627302744813279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052b20e5ee01c61dea0f7d777948100280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac2835953e2d30adbc39c3e94a044281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27899379cbc765a9067c2984e36d51ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ff384de3e7e8fbb153f8c424ae30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994649941c858ca6d605c23a27415a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098738d02e93d9e01ed30add29ff8d2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edc48a1f497b221a6f26b404b681e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4bd05ea33b3fc47c94a3367f73f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c7ad7273ca7e9ce1227dbc74917eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7059889b70716b812a4b67a1681ca4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cccc54f366b1d0d40c802683e5b15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3df2b11e0dc833ccd711978837ed11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d72f921a0a36d57a9424397259dc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c4ca7d6e526427edaff27863f149a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12427b351ae2d99202a24fd3567f4ea9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba589f36fed6e85b7f89a693018295c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b109da7ba789daa12d8c4cd1557dd92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284bf153dddf8f95daeabb728e9d7d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb2e5e2a04c0f23072d3329ce500a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b46cf937c56e12573d041c683e18c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c2492f9e4f37e272bcabb6b52a6f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c43554b8c0619329d3481c7c624329301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c06c9cc664aa7a88d0acf6c41fd34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79770e93b4352344f09d7f8dfb482b6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456e47d820f8728a54a5e15b64afd9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58452223fa76e39a6326810477513857305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74369131fb5f01fb1b5bdd8851692d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7942dd62179c6261309c57f2ec23bd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0419e84c291506e1ba4578d01367c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a798b213a981be6cc0543bcd3a8453d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69280360ceab4b1a168e252f98cb992f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57f26201aad52bd8a210b9b9e0e1d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab463ab9c5fd9f89113dffc217e8aef4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7370ced976a8bad8fef95b77179ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b7b2e02a2b104297305c3e12afb10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca562f8e66292b82deeb51d8a0b809e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40aa1b7baa9cccedc372519a5f9e3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815e8b8faa57c23dfbb8010e3d32322317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f18df52c8bc1f625b1d5b986060437318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c328c359cc561a258e2bf939b3f2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efba9260ffc720b02c9945cd48904d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beb4be235ac847f0c84249406408f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55f4e03866d94c172912cbdf04cf16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b3a81fef6a0602740a35c4ff3f0cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c93637b14dcba99bff0a7b5581c36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a986acd2717d867553b68f241ad2c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>