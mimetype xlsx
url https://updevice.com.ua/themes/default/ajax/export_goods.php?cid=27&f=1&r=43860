--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5a42242e2c380e28c97f591cbd2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5abac51d1de045a8aaa87b928066212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cd48f40e8095b9e916e78658f3abe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9eca7155beedbbcdd691e23eaecdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95e7a5490055832eee68f5b3ff0325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365400ef271bb54d5884570c0a47aa6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d8f03b650eb73e58f62b256ab0ca37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93087b1d364e215acc92adef000a6f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f86e95aa30487abe327d85977acb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adef828795cd86c49e3240bfa0dfad210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d230429ee3b3ecdd33800957c418e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffc40c1db57e3c89e3b3d20ba5309012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cb1e6bc58027dbedbd8994b5947c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728479c66a3530b0ec741f7c37c6f8ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79f25b1437be9395b48db010a369db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba2a4eaebb2990d2b80923fd1acdac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f9bdb0554cdc474a72b2e758b2dff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3b1826e23d704810361cc814855818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc90c725e94a0bb2c10d4277c8e46b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d54ba09cc5bda4cfc21f181a569c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b05881be185beb8874005436ada36121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00d5a7c899e88e95e4095ee59835922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb69b250ec0bc4e15e926391858cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb5edb5fe58ac7f0f03fa931106cbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9fe114b72541e3b278bdfc681ab4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634494e90daf8054d11b401654bd4adc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144c41f753fc031dcce81008d06993127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d9526a21044f5b62d96ea8159d12028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b12ca6ff42b1ae5741468b2d31c95129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c4e76232068dd541701f1656cf48130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b0aeeabe095275f109412adb2a27831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33f1ee7d76f541ead818478a797ac332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e87aa90d73321e25d27554dbd2b44733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0380c98d41b5e2db21f6233689ee7ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061bc40f3af179a5900f45bfc51fbe135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719a0f25f71889871c7edc7c2dd849936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2984144457ea3368b76472c165cb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b8cd618889d68553a335bc466b4c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cac6dc89f09b3389c533ac5ba221e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972e5369d31157aa265946fdc7648cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aaafd2d24e177890d6c49361c8f1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd953bcdcd5f6da5c7cacff421eac4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057084099d085ac0a4bb15d961b666343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e12597f336a6bd03f63b0bb5f345a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee4fdb8149328925468d3c4348203145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e35ce3e26682d2a27789d8c8109f6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4078197202448a4ab3c72fe0eb5045a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229819200ba618c4a07aa5f82eb8078548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3ff08de8c8e172ac15c80678aae6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a963ff71b4502c8a6d5797f8e78a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce6dab0d427f35f58125e22add16151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b619fdcf5cc8e32bee693f5e314d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e788b47d977fdeefd18c052c810453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaa64a8697dc6681b715194d80cb1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe9f66f918ccbb9ab4d1901279f8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b3bb420eada6e56dcb9788e71e0ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec15a1dcd3cba2a96758f323951dca157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a756b767bf6fd9db71d01bf572570058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f544a91d52df5750b424792a599259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b790da753eb66c44d062e2f3ca23f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820acf701fd1173d9ab50ae6e7a8ca4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3802e325a34630196ceb1a4d23a51e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac88facfd72ec3e3923d0d75457d6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acd1328f50820d96fcb94154fb6bd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3f9590ecc981abae3d6ad6cfeef1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f995a2bac553a8458f4e2e77bd1a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117feb7d444bb9a5410fbd1f42836a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e231cc75f5f9811ebb037159a4f5ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271202da5bf77d33bbd26aeb473b86569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec25850cef8a8de87ae4ad257afbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a23632edda892c6744c23155dd4aa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc7bfeaa059be201d145cf9095e46872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d5f0cce0b59591ef8ac7ea274f06373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a38a758ebb3645e2c39db5eb2aba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78a8b6bf3f0cc2572ac0ee3e51fe9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1742a1e793438b8deee5bd4beb40276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81d4663c1f9927e81eb89174f68ec077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5f3c7d9b5b97c410ab33eaeb00edc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f790a2a43f530ffa53448c45801f7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b930ffada244d3a400689ad8c80a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de5d476d9fefde6eb5b376423ae4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9abe99c6a9fcc44a1100ca4d72964f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434804bb797d2a809a34e04c8ada7c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21fe372b70d637f2cb72a3c2838f6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b984bc9c4c0e41fa6b241b67061ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9013a8f12aa224685597c97e6c5651186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60f47c741991dd0cb623c3bc9d52a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cbdd60c61d785709dc5e00827c44088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb7fd165baa4949581e2fdcabdd5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112e3df5fc8980d14c54c55f6e19c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e46d9e2b009ab46e3688c339ab6f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453d928f09a17c11506ea155578237992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e57e0801c9804655561067ff4d93693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e01cb21a61e05c08a0da54de04680894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa378efecd27280758f6240a0bca6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f031bd4122d2c0f61196833691322296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c227771eada88a1a6ef99c6452d614797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64805a14d6813393ad50509deee1d64e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687ed4d108392eb9f3cb1f84c87dd9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3698d1826eb7fdded4726bda4e63a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a729e149dab70ba0a38fcb07fc35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a901cb489f316f03ebbf22e4125fd33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc2abd6b85e91cab3dbfd5a211a0e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af2b805e1f2f6a980fa69d50050ee4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f35aa3df93957cdeaa9ff3bff99045105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0e95d533a2fb284cc1265dac3822f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e038c4f2eaca0479b48bc40bab8d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cac5f7a84041a41fbb380e54ac772108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7b5beaf38ab32f61d3f3f6d8f88b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4eb2b7fbdfe8c0ab4239ec423e403110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7863f787e647ada3ce58a9d776f27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696fe354a269106c35c476cb2dce0d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530445365255ec76b8d21f1276ed339113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b8286e8e2289610439b0f85dda985114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80817ed7653edd941c3acdd48c2bb597115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38506b0d00d1388074237ad4ac891ce7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc958b6032819c8b35c414df8f4569117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b794f9bd68e98f62a360fae309fedda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e89825ba901d7a118d881e1b03d6c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5720cf307fdfb467462df8145affc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaeee60f0bf7b53dc3613770e40ae8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d9d748b9e2ec9859772bb0439929122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659851631b530be177a4c26fb9bb37b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aea87839881005358a7c0c2db7c20a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd623c8f528774687233104c3d5985125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058397b7756bd8e0a291eb549de562f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aced15d36d0fd9b7fb69ef66cdb2c58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e7e3aef6e9d393b1852e80f7675fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036432e1bb63de1b39d74a39341af24f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da1a04763aa04081b879668c55cafe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe967f408794556f7204bf78ac0791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b2ede027f079f5892973233f85e50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf16a8f8e21897218b982f45e5832a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb548010b21f6e7c6d844ba041f8a36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c31592c2e0aa3959743f6a98350d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1f57757839cf65ab7f6272a47ffc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee49762f5c72af69ddfd0ce2ece84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84008361784be6cd7a033b3b1f61b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad605de5363e15a582ed2f9707d9e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42b4ec06daa481e6d37cf6ebe73409140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961981bcd2fbc5cacafad6e8e712e83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4cddf243096574b5f0037d12aa883142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db8c172736ca4ffdc748ac6dbcd2d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca192ea959dfa2aa95bf4b3d5b7189144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff2575753d744c18b22827277dc0e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a61cc1ddfcbbb7b0e97be0dc720ce5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd58f048c895ec34e67d025d863af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c0a4cc75ac218dd0b5298c886b85e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8e549a774a9ceb464353ffd582e22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc53973467fe71313741da863ba11ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17b5ccb33dc6a818287577250e7b6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e501e8d21f2a0fe6da48caf64568fda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114a0ad8302e46dfe87f086d47500af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda7704978cbdaed8517e492966a00e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aac6d86cee9ae0f4ef329c56260bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384432f782be401354417b9b9851074156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afac21305c3b0a7048f70bb6864b00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf7131ea02170089e73b62fe6fbd61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3d09af963790385e96db2c294067f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5608ee619845048bc5fa379278e11e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5de0392f914705aacf8d867cab18e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675316a8b12b0110f841d6d8bfaf08a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e209d283eb306d0f38605ae86ada8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4e1981f0acbe69005e0965fd66541164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db78999abc7e1e9c076bd66953cacae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6cb13f76d6328ca285f4008ce6afc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887a73067874ca8e007a202ec862efb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d1117b1e12c21668e1326a1666fd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458ee6c9a307a30f76afe1e0ed0a637169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46deacb1e5380cdc0b7129bb3b5dcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532e176a8cd577d962b6b7e35881eaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e08a04e6fb0679ad856ac2da86a01e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ae96d89532eee8996002d63c93cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac5a723aa681aeb76b417d209cea72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48892313e4c28813728ea1b39027f903175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357708c925366b14203f0fe974698fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a809fe7164c5baafc263843bf209e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb630e3ed26281d51f2874ed8170bce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ae1bc0b1c0e260e528ed7107a85b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5459f04d59564320ab414694ff117d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d271e32d61b8d8173dc4985e355e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8342a6e43f62dd12269cdf2aff2edf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae64cad547abd8f9c9f19ef8397ff73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ff7c14864b7a71d40b863410b77c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462ead588b5ba53cba4597aa9aa226b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19215ebe324b46ab5511f6335743496186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182bd36a7686902ee5236bd586f4232187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8748c4bdadbad9fc1dd2b2d142b0161188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c3c2e48676c665fe15add4da6d6f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d975c07f91cd6cdfbd4d306db0e7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e3d73442fb9a248313056a23aa9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01644ed85827b309549471581795382192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f6983fb0d3f73a2c6b179c9b2bf40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6678619ccbf8c52c0fe7098697aa70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5780256c1a858cbbad253c42367e5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169b05ca5bff0fbd5a6cf42829f5edb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53401e46ca1213407c3187003555d7f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692da873db6c76219f2cf20478b8f888198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ecdbd2fb9df7ee9ed3cf82693b3ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7edf10896c4d75c3ad1909047b9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bee02bd98fb0a392c07f33d1033e22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4da277fc4ff0f3ee09db66b777a4a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049df419bdaf114043e1d54b59fc7ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532c29334024effcb51a92e54b98d70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74ba6221759eb794d2bead649a600205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80452689030fc1e47ba2e777ddf2e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c02cabcf9f6981081443cedcfcdbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f7310dad219ad6b9fd674e3623a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7cd44761b2722b9842b46e9f953a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e3e209f8e49f4b549cbaebedca255210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e6a4f06ab4489a75c49de9379d1c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30fa14e503e30c8d4771d8d2039afa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a12a664001c867142bec0f5cee62c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1311e95c76e11fecd4b00927260f095214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1f1d4f1913290effff9da90cab25d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e198cd72cf53ebee3c8dd441d44f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a615ca5190e7982610ad4331477b98d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f530232c7cc6e2eab397723553e7555218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da5260c7b29bbdbbc6dc34466b9826219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e201415945dd91810dce028ca901c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c14a6124e99049011589caf2cb128221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b057b2f4a2b3161a0416cbb3c4b5018222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fa57bd645f2ff845056de1ca49c39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8255392ce60bac6632379cc384391d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7dfe5d8173bd64a4f8318146e53b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe08f9db28739df16d0b1ea248d05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859b22fe4704fa2e96bfdb41aceeb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcd70e913051432ddc7e9f6732afb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015e6928abe17f3f9d9e0f095c7d2ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eeb47581e738ae331f2e832ae6d8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74335f16bb312eb60d3b63190a8cca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471360745bb8993253e19a2e398d7d70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141af2306971ccda015c4f257e43e976233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b67be866ab2c782cd802fcd604441234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70d3a012301e76eb04b8752f07097b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69247e5a5ffc62a7dabab4fc285848e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa5fefc9b9d03c651b1dfd8c19ba32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c1cd4e24d1f6f902c6f9abb46ebd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057c91668e04b59883b76b26496963d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2969a0365e6400309707d655f93002240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d9bd0fbe04700261b634e5ca3f077241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe97172e20615227dee7585434f51d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df862bb1a91b51d0fdabc39597ae7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ead531fe0ced4ee4c0e2c8e6f4f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62e44899e604a550d037a177c8b92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb6c40eef52ac7a7b3b9653993b280246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b060625aa62cf63364f476bad704292247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146a2cab155c9d701aa871bfc921bc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775dba3a06f12a3245e1658f3b77854249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0047f75814589b46c208e82e95310e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3075cadad72e85a726f3396bb84e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b687fdcb3b4a26c1ecf917f817f94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a577c90ecc767457a4e8a6d2be55fe1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd6466085604e55a0246d3ba4274d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15d094c517b9a899e0695d68e6748255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc0534c75afecf365f65fecf6815a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c4f9318cd7329093cf3c67f9d2827257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bedba629c8eec246ec9b2ed46711b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f20a528969a0e19b7e12acda6116bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501e0b8bac2811a6a4d03a617f4f70a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f92a99ddfa9507bce7df4e4490af44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b626352beaa888793e32d5e6f15de1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5131578f645390957d3ff83872725263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8efb47d84940cfa056924f9104237264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0a78c2d6cf485b7c4c30f0aff5830265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dcdb4822b798d1e696f7130dd0416266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6aa0558ab1288ac6fece024870ae1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90d467833c6fc2e67a2174b43e683c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e64362fdf25d9562fe3399f59b878269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cffcdce5b28f834e9f1d5c89b0248270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645b59c6d19665ecf4c18166f7c9b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ef0312fa588a8e3fe6e01f63ca695272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace726d94ce29a02926cb03393a73337273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036288535466d677cc0c7640f378402274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aba568e80433f2a71fd1cd8804779d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68748e09bcdf7c1170856553302bd109276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e687613ffb023e243c6b3bcc8bddbfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdb9f6d73e2a1bed9720f4c28b30ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd6ab8b14e3971ff77fd109fb05b72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cf9291d91677528d1b56da50e58df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cdd1b73d60bfba94f544a34525def281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b442859653f0a63e13da410e0c551282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948ebd63e38bfe24a47a26e3ffed322283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9611409b7d750452e094eb4a1f346b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038721b317b7045bafe07217b69d245c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4af06bbe1f7b02add98d9bdab02bc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d41cd47f3013851a1f2d9989048c55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636371c927247f854aadec4ca24c431288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8711bbbf0db3e1db00879af3a4d8a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ab8f9d6179a9e4ae00bcaf1cc4870290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bca3e8a3c0d6685951ba4938647ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c252768102ec10f234798bd0fa3b80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693bc8b3a6b99b95089ba04cf86afda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eb04b115d6016b6a8dc36a79dbb8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f944482ba2e82117e38b99c7c4315f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea39bef92fa29950c7b602455c694a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e67d36555c0abf27f2e575d3bde474297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c06129ea79f9f720cd441b148b9e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f2271af5ec16c91ebe864c838cf66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d1b1f0c84aed4df053ae77e960592300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab7b95d23d1caaf2615e197f286e1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c4b5f2e0a005ca27226971ecdcb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74631f0243b085196b3bb076ffa492c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01780d1d9cc8b8a38f0627fc84a4ed99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78ec78f4fd79437246a5e56aff0652305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4d2e48250a1425359d17d0a027eb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a404197fe219fd3ce4b4e17a12ad0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7a24c9a557aede19a2df7b039b1d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3e42efdd4e35f00a2435978b6aae4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c612d18a6df13b2f4c91fc08bb5386310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d61f809a3e225be041a1de6f8cd0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b02251e41a88f6d3affef696d3bb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e9a4b54ce81877f5de503c1d91d59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f0b6f2c1c7f467925193dfd95b3b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e5b053226b8f79b08ddc05883f10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5492759034863a85b3b652e0e3e914316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c7964f8ae7c7b80547a7c3d32bc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5f892251588e1fde2bf40785721e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0ad48b8b36a94d53efedbc21d5747319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1349d3a1f33df458440aef5c355aec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a04df0aacee080d329b0f9daf0b4db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2bcb6e64b8f31e188e6b58c6033d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7c61afa67fe146b04fd375cb38d1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1c4fc6067f6f2b4e6b770c38cdee6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76e65861f1d7922bca2358eaa9787a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0f08cbbf42d010e5e688ecf1d0718326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3a563eb3bd4a272710e612cc2d94d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca1c06a455a7308e56fd2c821b451d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2ca98318180da0590ccf78f521b04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e5c62c4ffd1a07cb407b2d44c7557330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830b1c41e8b6c453adc221bbaf9a06b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3920e658acba5883189e1ddc909f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d258ad47a95ce1be81189c3435900333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f052159f605cd2b8025bca1e97397d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a28c75f0ea01f0ab9c277f33467851335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360aa12aaf6d23dabedd5b561590886336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c474d5edfe621296be7efeb0c8fe21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a753c9cfe4d8ff32efd5bfb5a04bd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8be4184504fc82e7ce6bcd501f7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7dbdcf5e6ae0092a0fb6daad7f0a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e8c16b71de49026c3abfd854f700341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92064be944e2a95fa2a632043c09e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e3c38e74f8965074d8ebb75bcd5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dbdd3f0d561ddae50d70e5e17f587344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a3e7a11771f4edceb47afb31f35a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a60a8a0854bd646cfacffb53be7ae0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39637e6f05bb2938d0bae7ac581405347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931573c6b0350cad0c2910dadac08211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847925aa2ae4044cdaaaf8bdc29905142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b21f8454bfc9995d6c365fa47877e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bba6857f554ba3d38c263ce15d5dbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f145ff1668cfa0bc53ca1b445af0635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ace5463246870b77cc0a69ef57235a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daef644f957b6e661be766c7427e3ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8514abfb7c8b3c100a3828433358538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa8bc86baaf1cda2505249f2668e159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048eff0cb7c2751d38dd2bb9196db3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d51cbfefc79e5a2e22c788c9679eca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598cced986cd2cbe163e9b0a5a8396212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66057c9bcfb430bdbf05a56b66973b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca17fd4d85c6d0973cd7d33353744ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20d9328c16130ff651127a4cb588e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5a73d450582c11e7a056f3e4102e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9e79409eba3d4387b418501fdbe8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93588287144f54bd005ab5f82c13b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789740594e767b6a0886407af50dfa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b69e0ddfe63293f23674dbc8925a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61064c8715bf309532f4bccb5e0b71c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6dee985f8f0fc24aa1c7bdd93139c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60349779003fffc77446a11f9f9abba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cdae4e9c1b68abec2cdcbf9f752cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a0c80491d04f30e56ee32c12194f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616de174cabcdc98c7c74cda4dc286b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140c250b47e24deb8d659e7bcdc205c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56a14824ab34a2a1f854df551baeea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb8219ff1312255ed6d4f92e8c27f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dc202129765d21cba3240a8c69a6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4fd4ca96c82d26b49c450406dd9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9996ef1628305d785d1bf7ee19b117d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9efe235f92bf15e9236169a787bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb774829d37e431238bd2e99e6b8ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b41a5ae7e3332167ca13a05054ff535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5394dd53ae2f3259918707f41918ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3e111b6420d09c24b55669dc8ec637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52ede48d4fd18ec9dee9192936b4ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c782b8984229a45bc61d5c9be819eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdbe682384802af1ea2fd3531eeecf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379dd08b840893df9facf37e740412041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae23e60e00fccc3336af447f567ba0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846111856fa3500cc8bcef1ef4e2ef443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a1560665596d5eedcb5b6a3249f2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33961d644c2bfd6a836126cc45a14145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d2a1b1d12bc8cfbe084f14c0f7b6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64d682a263f43df285311b7114b70547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26874b93cb39a4781c6885bf94b6155b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e5e0ba3948a4168754269a2249e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb07b5e8df60ecddc7cf860dca4bcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d43d5aa64dfbfe2244012afe2f2dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d29c420781da75f11e9ded44eb57352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08275ec39651198212f890626433a68653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35def802273dc96c45907878405bd13854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9be3211fb3832fe81fbe8fe79a46055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d796f5782d6f232b6d48f74dcaa0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2415615fe4b41bc210e32aa57e430957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52be4bdcd41fac7652c02529770c5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4aef406c3720066477cb59854d9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71991c2e69ddfbfeb0c20f9eefbcb5c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5eb096ccc62a15e2a96662325378161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237ebccd26a6c118fc93230aeffbbc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135eb35b25fabb659f52d50c562657263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188242216cdb879d47818e32f93e1de664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113aaa687e25cafd96f7e4ce7397edb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c972ab54aacccfc9de0eb8200817b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69804de02900e07a71c7f00d6580df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9649d450ae5e29a1b0ff2164091e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a3362cebcfaaa03f5d72ec667277c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b2c5a6547b12284ae8e01603b70fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61b2c381c23d26e01e32a3c885fa0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e588fdb10c3b1b94f6c580ad0ade8bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58cfbe0955f01dd93d7beeb16843a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e324311734f3cd49dcb3798a32c70a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389e44817d998914cc38723cfc4549f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d7d5a73a48330dd0c74a8b1815a1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2d6057ce4c36256f291b6015aa95477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3a5791796d88a712b9d8ddfbce9a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd8ec2998e1c36778aff47eb076ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edfc43fe0f2e36a9a756ad8d75adaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd234b5ff0e2095878732087909d1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8522475e68af516b7a4be087cec89782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e0e7f236345a8c378a5989c6680c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee3950098d10aade112a0f08944fdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe48541892ec101b446a713fee59e0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a1a5b090b9b34f714cbc44575d94486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8812f561615334fc24dc946d6f01a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df11dcbf5526a0376ad329db4ad24f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ebf85c74771b16749ff513866ffa389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a7d9866a0dfbd44fdee92d8046c7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc8536bb8a74b597f872053f96566991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc40b0283fb4c61b33f5b7f0d811d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90681f207ea8f46c425dd2dafb03be0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d388ec0d2d84f22320328c820e1e8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669372b5794060e9b64623c329bd87d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f30d860a3bf2c3f5aeed3e48e073f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d46162fce2edba046b64ba0f4a5e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda0db498a8049dfcd67c42b4ea91698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aaab0411f514ceb6fd642bca68d4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a772698fb890f2756bde78a74f5cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed5ccb629c0f41b774ca0e79540d42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca18ff64c5a0404f2c36f0632bce1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4d2e447ac44e05992432e7aef6302103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71161e0faaf5febbe416328436033b0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87709726773940e23ff97c4e2b04ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400892e08a9fe07d6298e871cdc2462e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1089cfd887c4fb0dfa2c054d5606c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e6e79fa7e38144f490cfe6b08573a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029af49d6974d37aabb1447475ad6550109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0206845abcf6dd3aba13811930f832f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a294ea77aa06d830f78a653f27da372111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f0c9fd0ed7878d0a95b7f324c0d6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85abac122332ac6fae347848b5c9fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373766802e97f9975cd87f72725fab1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed96fa6ee5cb2aabda8817b2b8c43e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a2a0ea5ebf64c8f88f9b2577ea46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2414166ba70bfa2ec5790306a528fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ba0826dac6c9aa22a3d26c6aa1186118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc615f68ae00dd7e592c1bbe066982b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b8d3c30ff0aef0711c69a137cb60a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99007d17dded305a4057219a685cfab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4d90ebf3b7e800516fc6fee35470d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff84e4185a09182f34898a51629a512123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85d789cb85d3ff182a9fe8f5bd7801124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83758962538ee6bcb1c783756ca336125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f84525b9cd978daed16e89579a151126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00534f138832fbdcf65fb62b77d43eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ad376461c26ec0d000b93309735a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069fac54b08d62b6d14d6da7beb885129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365d2c4f72adcc7a5918646ecf61e44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7671a91b4b168884d9c35c1fed78c2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a954b4f315fd7a3ccafda7ea8b0d26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c87ccffa0e6e40608a1da65be6309133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3183a236d9d19cd4d14a1b7502930a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d56f8868f0c52e43e30cf548505b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e203c8d8e1edcd1861ddfd43502ad2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21cd7b5fc7579bc9e2ccdcba9fb08a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c326b86484edb1dfc0c4d6c6eb83568138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b7f40f5e3ca6921fb7639ea3e8554139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732c25720ec1d38c2cf734f90d683fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32315151d33c382eea525b6539cba70c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5492db46971761addc1327c0715e99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85211486f83406f8c916e6988b241145143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef17ff36ed9899b56029202da31b2fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5af3ffd5730d493c9e6bf11a7f521145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ad46f47489f84c181a425d7f5370146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a8bd7a8630da1dc509c2fe7325edb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd70efd0a16387523c78748b851dcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e326ba4ab7368b74e321086d8c3ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb3e333c8fae821a2e97fb2257cd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3ff04aae09ecc810393a27d89934e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2c0331043605a53cf719330e0a666152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab2865e82a0ca93de41f7728e907f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718afa676bcd49b80f711590b57d2a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd09a37a4a277a7147023f7153e17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d24cc0244e5756b6a5aed9bafcdf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2729fef8cb4896f74bd0274de9356c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8257e0960b86af3740602c580303c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66ec437b5f22bc2a3ecf125a39efb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35d360c4f9af07599fe6e0dd13bf64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28a14a7a72266a50c9aa7d7caef13e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b722fc8061f90f86c14e925765c8e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09831049d2acdd1c7cbc2cf1f62b1dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190edfa6547265d2801f9be88ee3275f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51769a860ae7c09078061693e0b57f46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb5b0672d281e49bc258ca3a082c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1c3f94bb5588c625c0d53032c20fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948fefa6749135e75baa4b1430d8f8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe4fe2f4f34049c697d5f539e698f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bb2ffee5ae7707907052efd97bb9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6820db1a569ed4fda1b0ba65d2ed155171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7ef63e54a942af61e328401a95af5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac32f26b6b979677139012745cbdd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3349fe1f437175a63ded96ed3af25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b90ab1241f4d6850cda81c94aa35ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e4c1925e7c03bc7b338fe67038d5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96162a52d80f7545447f1bd7600006177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998d50974b356b44ff4d0c1e6ba1102178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e937b996d1e7ee6c3b89b1644921a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ae50a2859cd49b66e78773ff0347b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fae22b49db468647f32b1cf0d2e872181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb01d4bd80411c9b9961692bf6bcd18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc1669f0cb49be0df4c6fa9b562274183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff660010fb4f2cb5840921bd01a9bab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083b2422c6553d29b45fe9863126112185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6a1d8ad372f2b78e2852e9a897156186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e2ef803b70c27b1aa8424b182568b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cc1277c4eeb95dd75a8c2ecbadc36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17051f7a3ee13a350930f22a769c57b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d9891113b8d7472558a51594372f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a78b27b1f46e5511c63ee07577791b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b51bffa58cd81cdc853c8c4edd4f34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afa4b21e23f91d8ec4414469b09ead193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a32b302b7ff25edb81967a07c7a461194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a2eea344fc9808d9c41228df0037195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff3f6541a60405290d67f9ed0b666e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b8251a9612c0950bd99fde9804a0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf6c1b004073d7873289163d216691198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae87519719b15368b0fb0d22772b54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c80a8a4d66543694f434c1cfbdbc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a4dd71cf21d32d16bc4a99da0bbda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f85af36fa8b63e3581bba2c4c32b2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f31b97f8d7120b677f3b4003d2fff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e479b253ba7af052831aa9e969bedf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febabc9d1cabe20aa6e13a016cbb0866205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292555a23dee7f387e18453dee59b01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fe4a7548a097dc163019b716b2fbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b589dd52ac1a4ae4224e926ca988208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013ea37ed0b0ceb2456b4ceaf739034209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812e23c09be8fee4cc9b1a5e7b1331e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622edcc37cce4eb4baf3dab9f940447211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab49b488ae69e4d353ceb9603dfd3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6f81bf63be1d7a560395a97e0b3bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165bb820d40bec66aab356198913ab1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d46ec22725c6ca47661aed2d6107c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18849f3f2262ad0cf8dbf39601ffb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810ef8d6fdad00d4b4db1cede1f2236217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b14a50f8d6e834d777659469a0bc39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f48860454cdd35eb5493de005f1d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f0e916247790e5c07d1c337d78f61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948450fbd6fc355c2c47934f322f9b61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad240402747635b3e15eaf72896bebe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8697b08fe06c9589a077cf321e3dd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c58dec4d5ad41916f4096681900bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe5f5dc0620004309c282369eee56c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fa26babea24b1e356f1265660b5b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2d9787a1ca82e8ffc5dabade71e08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af966611278313bf1174f8bd4fa3a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ca66a8d897889054eab48989e713229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa4abcf54fd92d12f89e3bfe5906bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4393331e3c31edbd48961eb2da3db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786f9fabd6b3948b3b08a7cfb04d354232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563963187f37ce1c0ca2e3e5006aba47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99accb551847ec7c153971d22df2a66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0818699c66aba05a7881fc974dd016235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5b5c52924caba2fd0cb7a98401a65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8bae704a43d935388c5708706af0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a82b4717f9fbae33e64c418af6cdc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977e4136217a85888f0edcf383a5687239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e89031cbfdf415e7ceb856f582ed53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac3eebfcd9e7276b1fe1f25caf4849241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12019725ae739d8c5111c1f1a15db0d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733bc76e0b8b2ecb580497d6fc34b63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389280f6067a191f94972e3a17c6770b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfefe6a9d7f288757e094bb7b5b1bf3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22227b23663aaf9a5167e03167e84c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f3d42dab4d6dfd39ba296fd26c72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190602075696bbb690147ca788bf8c06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96f49b4ce46d55687346bb519cefef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc05756f3701463025f2992d6334a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd64a6b3a87a2a68dc0e0b218e215d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8d0d56c93b198111669a45af2bfe5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0e5fe17fb07bc4b147506687f58e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f163497631ea9736ccd1ad0433335b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd824bf35f14dc92a315d0b48c89dc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309648477dda05896e9c552dc5f046d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f990fe418750dbc7ad31ef79932b719257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f162e801db820df6caea6d401d3205258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38492f1af27f75d491e37a597429b91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce9de9e74beba41473236af4667026260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abc63504175b53b4e97ae4bdeb674c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c64031f2eda8f6b5f27a4686f46218262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041aaaa1034f9d65c64a7184c283adb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eca0c2f89d6a84d2aef0fa19bbfd6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79598a6d00b6eaf650b2fe338dbb1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992f9c579e7308b187d1c2e34c6b334266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a37bafeabae8153a516338dcae1f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4bb01e8f3aefa199ef4b99e882b6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e585ece3c639a11d0a9467261114ab5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb7d7465114cb7029e8b5d598cc2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc5253f28a28f5e776b1a9356b979271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8f52e1ca2f6cc6bccd4ff4dd76598272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ade1ed01e98415da251d0c4344c76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849ee04bff4e4a634daea48d611576b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f42e8085c0adda209cca31b14deb6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ce565a4eb678b25ebb51d099992c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020416e54db1b04db2e485c85eb6704277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82d937b2aa1b07e243482e8287acd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e19e53412a2d218a22da98579631c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9530d3ca0595c770e14039c400c3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230af03bcb6f7d71b2d773c68cba276281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b23943160cb7becca420d2816dccfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b496179a72b02c9240c81529ba956c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e602148827d86887c509880db56967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31472f484f1bd394accce0c005fbd4b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf6844932f3ba16e307625ec00ee9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b458a5270f632ddd0c1fc98901fcdfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b5051839dba95630932ce5f3cffb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c460eb9bf8abca9605fcddbfc9144d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bab7199ee724219e34b05afc23eeb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b077ec8aa6ac36bb6eaf374e3a8aa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6c7ef9f34de048b422a0b0434449c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5db8ac17f381a1fb3694abe7835b33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6fe1e259920ae1039a63e5ce71941294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f8c8993a5db5985b345e35ffc7155295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a6dbad08b39532cda95e2e4b4d2b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9d03303407cd8cc2ceabab2676ff5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01863b3d2ce1cd4b91c132d7d2ac31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6878f9a5f7cc2d3a2d18b4124e2dd6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9316478e670c4621c8664a6d4199cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c5c7a4b5ebb02df8f07f4b6decddc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be674e7d1bddedd359a348bb741ca93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f02be5df0504e2f3ac11593b256c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c0d7e1ba663e2798e9c4b9423fe2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc9d83676af8c8a468782e236eaf84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f79c4fc43c37b6b3c2525089c9046306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268678e89b871f02e1e8cf72b1b0f077307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff77a056d39a99dfd160e51f7b6faa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88127a3e4f06a41e1d19f0fd857256a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a597becdcd61de18ef600bcc68f4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332f22115b92afe1895cf7ae15edbea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7461490a80d9b039716f0b8be25c8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4569a7cf863251ef19e8849844832313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab20aa94931d662c12e1c27cd3ffb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab95f93ae26aae7ced0d319afcf937315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb430dffc94cc169061681c1134334316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880e5cf9155d6cdfa648b10d6e84c9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf45d221a208cd503611a020c72162c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289164894515f6fe932e62bd4c79b05f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf3b12ca88871c38658ea128599f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db7fa5a79fe90b3e06ffbbb2f7d90b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba842b69ce80a228597dd147aa94a77d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3bcdb132df60dd7968ef22368244e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe8b98fa6e701c16f0b62fb4e74c2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851d31f9c7a53838123d4cbcafd2252325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>