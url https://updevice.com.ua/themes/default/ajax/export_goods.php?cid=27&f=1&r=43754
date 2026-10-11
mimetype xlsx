--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace4cffd3ce3fc8b339f76a36b8387b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94f16b7b134f941133ae5e3fcc49a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7a179928e4f84655f96fd4f6ebeb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267067885a08f936d4fb7a94ea6d67c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68c116a558ce42f28efd4dc5b91ffd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903cee3e5a6e4f128ff7b41eb3a89f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f479a49a853cca1ff79c34903d3ab17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36282b1d4d73d634a654f5aec8155798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a9065c45e49195f5597f395cbaba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cb8a3663f12134153e58a01b2212710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31becb358f8680b22710b8bf411cfd1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4c5c4d5fa632267561d588054dbd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdc8300acb40389ee1486bb5b5479913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f223b99e082c84c8fbb915ef80a6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf8cfd168c47fbc140639e841698e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef06ac0478024aabbed0d867d0e12ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54d48a0a67a3c7bd6c63f89b049a3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500e478cf209337f8cbe2639768271d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb285a703b83a5097a08df679b1be0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ece00e739a521c88f0ea920cd45b8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108bd9b354be0ab8c2424539c4bad1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bb81aad0a3b1ee03e7fe789ec414322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538e0a0b535cbb26b6f411a6037965623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25050de591176ccfe2b9c8accba5246424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78631e3cf86b2d346f08f75822d306dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb25b044b4d5291beec4d52be41d2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b6509a20f37af54224c367326f54027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fe42d39ee3db81fd5b0ce30a2dd7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb894b8333f7c9f1e5a10bd768802c0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134465eccc5d24642727ddc3d819030330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e142ba6fa4d7c19d9d8e5b53744731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f22b6a063c721099fe88bfe0bf7a5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1084c12ee0fa33dff3b1422a495905333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578413bc775d61c00793381dd1ddab634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0e3287bb600f21c675a467e48f1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d12abbe3ad5f2f80427e21c251e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a45972fa46699918680cc99a8a72537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb60d9e7af611238eef9386c079cd2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2398dea036682358fd7aff9654cde139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d69e460090c906e61a12685dbf8bf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e02ed4e58c497bb7f0dd503c3659241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774240347497c387c277bf0bc5055d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94c0945ba0a19e7910b4336e0f532a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672b21e7bcf3d0fb268c6ddfa4523544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3ac4f3b09c2d7d4e724338be5452a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa69a537f7dcb0652098bf55cda71546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e20193424f4d4230e25b3234975ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9125ff1c9b5c6ab602f5e97236c1b7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf57e32fec1f24b118c40f54568f7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beb14772a1f684bc0f1a0f43aa6d1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f6d91fff1263d7fb0fd7f3214e6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0a7d59bfff720f3c655cc3f80e9f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3fbea34fd4d1b46b41a76d7c2603453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375af9e8763ed51c39b3fd16249bfb9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92258d648eb22b8a410f18759f6a2af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ff0d15a8cf6c71db0f539e68281b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faaf77fead96fdbf5d282cfa171fd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a5f19ae877406ab02f22abf39ab7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691b77cfae35ca87913ce8bf1c5d4cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094351ba45134b5858127b5255e7f79260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b25b485a88a08c36f4d5cd7cb8d44961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2bf05081c69af0c30c1a1a237241962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cdccfa9a8f43936efbba1cda8b7e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc5c4af0fbb4ebbc3108d419de291b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161c0c2dc3ae3c3cbafa26e5319761165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba893c6c432b0b895523b35d7a5526466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef6587a91905cd8492f051b31a4c4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dbaf649453d6fe3c1f014bc4862a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fe7d5d2bc9b65387157c4bd589a9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8edb47f2181bab6a16e29cb833fa5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2da2c95df830ca0785d1639be599171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b24201afa8a5beddd45f837d52ef8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133169cb3a6ab0518efbae18b74871e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eac15f57c5a22714e38691fe0527774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50823fa73448f3297413923a35b6b3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c0588ff41be829d436f45570d1d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc767d15e27cd695a83d5489010fa877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385010f05d67fc6dcc3242043b9838ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b408a0cec1e5e3437b97c1b144889be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f86f2cc5264859e406f8a46618c70780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164768a5636cae9b3e270a2d3a7bef8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca586d97ee004ec35a207480921529b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf817f16dad4ad565ade96cfaa32b0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba51aee497fb71bdb2ea7265095b99c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85c9a932fa93dbf0effe39bfec3f1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5124a3b1fd09b3e358c78b52d7f24286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69560020b6d7067384b19dbb5b94aef187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677a507254a16509823e6c45cfd486888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98e776af9ae32b0f3ca9b56586168e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cafc16743274e130864455c4211a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59387448c2fe4d8bff7e44794d20fc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ca752c3ff8d8b08efc3cc086bdc0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73351a003272f2e107e85a88f5221093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6481e9e529f861ed646f960434461994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13921854ca8b8f2615868cc73238d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c668757d8bcc75af930a89e675c2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5932e3582ffb46d4ac54824f30297897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c9a6e92e90b3acd683c376ae821498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c7b8d771a59d32d51307198b683bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf442ec55990f62909824545bb7e45f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee03a749f5f80564233d9db9782be2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a368bb6626999c1db2cfa483d9b2c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ec881e0ad14297ba65209c80e663d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b50c4d19499b3caa0e7db790a1ca70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e22218e20a995cd5f55145cbe777b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6ab5586ba4b842be857959299d0c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674e9f872b1bb86a76a26b102f9803107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f63ae50445d6652de5257df5f0a607108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae78c494cb41349c9eab37faf23eeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16af37882737fa3b78cdd65a2a6bc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8aa35fb9249ba2fb899c6a88fd1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542b5a0807f28b959bc7e50962586f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666ecf60e51293a8fa0b467825a632b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51c773bfdd80b4269311f521a7debb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6d61228c84dc60da195c0c5bca517115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b51dce05a06eece98d55c34bdbe3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b85a7aaf48a7bd272bf76bcbf5b0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b542e0516035469fa2d6306f80809e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3565a22bee9221ace5cc146ddea28f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13800dbdbe6988b7e644f731f2465e08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227ef42db1fabe78ae6fc4197a57c41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6c2ce8aa300d336267de3997f1876122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f669b84394a54160d93299fc6e444f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e837ec078fac877686ad0b9f9e55ee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd18dad9b509a83b14c9307d90bcb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a557b75d2ec205a3fc11f974a09ce0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8330526f869675908de282a2c2bb9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073c9ffc95f0934d3146250da3f58cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f408cf711891ce5d12d93bd90bad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813f46d27da1f91d85aae6e4c0dd02c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f42fe82ec18e8d12d883a4fbbeb12b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c4beba22508d13cf44eb3b3c5027132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33c47b335d753d4092174f0aa306bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f3497ae5324fce0a5702a9ac34759134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b70ad5c32216104284a299349d447135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f03f7b9040aae0ae3a5f1745bc2980136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02125fbdbc731fb181fc96a398e400137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deaca3733a230eba7982362a931f2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093562983b4f1105e0a150a6b1ee9760139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8150a559caabee5df46af2b9e741c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413469b42bd2e37415263b78ec688ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4fdc166f9b2fb6fa27c017ed4a427142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728816134230f85c5aa8009809b86d78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34cb186a371ee2341e4c6cd9d541e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f8181a725ba3080e15579a11263ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3c9483f6bef8bac49aaa6b541a25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67059c8c3d36ed5cabbcd93e104fdc81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087f6706626848b153f81f22add174a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3b42517637290387ae4780e031ff8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6358a1a8d758eb74a6bf0f29e7e44f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760691f4611e48bd1f34624e84cb1180151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aebb45f8ab25da229a03667a611cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd011856d9c1b145fa3932eb6fac38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b92a31e3d0c4f62eb7dfa80fa9c37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62819933b5d1f5548e00eaedfacd95ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb74ff6b832295496faea66d2fcebeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47f78fab567d9c069115ec5b21a252157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65948fa0d8d95ec1dd25d90c92cc154158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51dd62fe05e352bf863e3f0e9490f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b18de61c7b95decb7a44aca84f10e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec867cf50c8d719eeb996ff091fee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bad538400036cabdb19083ab9565e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340b2f4234ac7339ec1100bbada2b55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6522c23e689ffc32e51ac18ea4a043164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2a9a880e2fd3f81e16fcfef334092165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86900ac3c31a472baee4556f2bdd9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c1fbbee62f6a7ea1e9361714c22f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6676bf7256e285e8d4cbbee1e1ca3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dc1c3cd21339861e2e7b0351b4b0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e114b347d303247fcab57734b42cb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515ac87671e2534aba70fa6092d5abd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87962cfa3a84875274647899fb11e0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3779671133cefaef95eccd527c1928173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0ed812b24f8be64d6fd171d2ab138174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f74dc129ce04607e233203730857a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a20582dad52d4fc0f23e2b017e917f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971633e2d3a078bb47a0beb6e66e4078177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6439cabb306fdffa64107e7a6a4459178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da85a3111dd2e67280b977d151e71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b192bc139249a3176630328c7956ddc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78b30a0caed303c54efbdabe23d561181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17548c796e55d505840d001b43e91d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5f4ba942df339f5ed5ef88054777b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e73b2d876ff41b45eaf2e5f4bf5be4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93073035019c1df937d252f3000aed8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fac1f9d576c76797d75eec0723c99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9afbd0cd6c15d3491b4ef43ff76f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360722819ec5362de3349f151e213032188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c6316347d06009d429185e8ceaf14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9c6031b349692176a40caa156b0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8e4a188f1276daf563cfa4ebd514c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cc960b4da5131337cd540da19ca6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34a2d154fc9c89b1c321e95a38178193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5158b46b83b4346f221cc3ca33620fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b7a52039d9a49315374175f071dca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba5335419291607a13b9acc694683196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2cec8b4747787960578000130c983197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641998d10430bb6f70adf7bc10741f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd98aa6e721cc3de5d82aa45848513a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ef2381c16523513f2c996fcbcf1ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c91f22f85b40b383d615c440dd17ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac3e4ffb23226bfcba061015f21380202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843796b6e487598b8ef01b3fa8c1cb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fad1a91cd8d69993a2ff4c47bf0c25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ca8e02d2a76793697ac95f36b13a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89536263c5e803297950e6f1b099047c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c19a8bad1353edea27bc3b87702f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249239e950ecbb790cdd7b343109385208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d69bd2b4b31d40e41477ecd7d316209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bdafd53865c02160076a8d4c2f79f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f90ff9ba93c8fe9de9ee0960ff5787211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476c2f7a1d786ba14f4039c814ea3a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e69c6c2500b916ddcc70900dddfcda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ee93df082b2c19408f43e22775e57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa0a4762ea9188522a978bc5a378d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc3f110a71857eb71635d3dacb794b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c2be258616b6b68e32c8e614b9b37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f6a37cb110d2443bd008475145147218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad82d401c78c1ae05d3fc360adc953219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33968c0b5d1a19835154b4f95044de20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87352529d667eb9b52e293eec4edae2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b56fc2e903c9c79dc7cdf654acd00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f8679552a0339b2f909fe5eb989d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7161e1111268c221013aae676f31f11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516b779db7da7c5b122432e6b4380e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34f49e48b3888c450f1ff289a44e3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047e809655df734e7558bf99ab648e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506654b33cdb684eca99f3a89c4779fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f3a424b8d306169f187c36d697fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cc21638cb55bc3418eaa36d1f2e83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ace9639fbcb5d68a3509f123127ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b2d68c6317f2507a3ff57a4940166232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e356654cb944672faee06fe40a8cfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd68338b4bf75382fc8dc8c78452d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd7c28ad21ec6ad777c6e4855c1ff1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a89ec6c5c9ad17ff1f268bbf63594236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4201f5cdf5ab6fa1527b458b1aad5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f60904b4cb3194bbc215aa77d94c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f99e710ee34c6941ae3bc5f29c8c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c4a6aeb2189883da148e6cef44e67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcfae2e1bd9baa1ca2260fa5a9370241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f899e11a974bb4e4dde1d76ea795242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a798d7762dfb7926e665a2ed93c5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afefcb8308c1c2927981fea40165a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe38709042872fd0f48cc1aa139d8b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337b64b2202a79fe072033a7dd23741246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd07c21d0e383a67d354ec47cb2e5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e327bb2159bbf1f728744e7622b5fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa024a5e70a4051e77291d38028a29b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bf604136084057e429d983e8a109c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318e21dbc9b3ea5dff3d6b247d20d5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b377b97ce9a94820517520b003b806252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346edba2a4fecd78f31d27572e63806253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc8af84122ad546a39a4a965a0335f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e7786ff11a77a0b217e42efc42a52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa15936d543d4e776e9c164c2bb05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f590b6e48baddd9a6a59ad87bd66148257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f91ed00b1346d514e02a89ce60beb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c8576676ae993b9f5bed79ec01ad2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c61a224abbcf544da37de4056a117e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d95a1ed6cb76ba802436e8a0e4969261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2ff92959cb2f8eb6b5bd7aa9820dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfacd622aff2bb113321e473d9b9fc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1090cf38e68f70e730a9ef12168b2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618ee41d71fc64b6ab3f6e12fdc31d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e892b3e24c13637b63386bcaca345266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dada13e5e01db9a6add5e6f25e3a45d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc822a61c19f9bbd447cb735a85be1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d86ad277f8fb828c5a777e53bae943269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45089548af61ce2a69479061351d6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3e5e449109ce83eab6011e73af552271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b3a5e269036f972b69ab84d46ed24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cec6310926264ca85bffb813d598a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a812bb86ec8b3ab79f8086877a81802274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7172cfef40e65d8bc334f0ec6784e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c05adf370049fa61ae57a464148b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78128f9ad1ec804f4b441511e0e1ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bdbe23fcd379368371c15eb873d3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a60ff046cc0a118c19f5e2dcb82ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7d36d21a5b33fd370ba64e2b5a37b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ae4fc45f611181b11bfd3b4242674281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1520e771ac34c5e3d36098bfb65eb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcc6bac3cd86a9f8a7640666cbe1a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e38a321e9a3c5ecba0186bc14124f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f76e5a9aac5a9d581efbeaa54dd108285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d70f255c524d2d7d93347b94348a4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9a502722439c4ce4963def0ad9662287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f0ab171b95418c0da93b085fbfa65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4293527bc13e18f0c361dc31e1f5920289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb7aa07013c7aff191feb50a5a1ea8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7034bd557686e401d968529e7a457291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadd0644035693494aa6cfa71ebb15a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e3c614d7a8160fdefb5227207436293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960af936294316e567f66fda10c0539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3126ff045df93f1289007cfc5954e03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3882a17d0817ace4925f372625ecd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d01e707fbd4440b85c5172e2ffb2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9096e81092af4d9bf99914faec7b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c1ca48b6de4331ba48c02819437a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ebc68a5e00f08d882ad88706c7f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcde8ca36546482e0d4c02340546e5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a4d6cf29a6f18f3258c59a5d15029302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae6db486f43613b7f9163f9f363bf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abd788124435bc210ee2d393593ffd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80579c8f573d9c5fbd99bfdb11df64a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ce932b58f65a46747c89b181ddaba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979f1b67d6b3c6bdb4a3f85e5a2b825307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf088cd613ac22fe7879a97ae4b5db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b12ec6844891a159a025399a50a72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af1ef2f0d0e0d4d9b606107684e858310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912321a7119c14064fec369bf9900ab2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670a15f7f99287c955ded5c2dcd2fde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b9cf1406ef462ddd8546c3409e90c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85466e7b50bc588c530a17da2628532314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7fef6a3a470cf9c76c3821b98019315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad7a67ebc25c07ec71398eccd52d40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59b30dcc8fb587008e17611cc8a5e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d796242deba4c30d6dcee6c27f7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e355dd27184d93c0e9421fec89f79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027abfa1aad979ea005dbf9439dd34d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2220260549208dd92abeb70d19d0ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86fc231e3b1967f6313c1e398b1344322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55dda51f66f04b11816cf14dc68aa3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c9dea1c3b2cd9ae9ac6e14a1e3e13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b4b3aaed420bba5596e519e123500325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0d2a7e89170411aafe43150c0bc9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93194386901f8f8e38d74e5d017e0ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea37215f69d07dcac07c55095752f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb916b206357ffa6abccf9aabf3631a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa7647d9d4193119149a42c16f0495330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa30856ba05f276577f606b602863d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91117f03acb7ffe9bc4bdac922bc21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5166fe42980a73dd5e9df1e76b052333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea835ccce806d9ca1f3a592b5394f6771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93abc7e13d398bf208f36a545db958e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ad0341cb1df45dd3e2605d045a0d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921f2ee968f8e27b1446664f2f81ed84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff58c627deba4a3ba4aa808d472d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e355829aa02f6648c0a5b3f0adbdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d6973d9b26078958ab227d30adf3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092473c9203fcd19ea46706bae5cbd6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0078c6248baf5399d05874ccef1b239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813e45ca9d35cc8c6c4f39524e0234410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c5968cf66d2f8c7b38ccaed7b032611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadec81588de5726ac3a1853adb608712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0438b3500a7ae89628017d5b157df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2049bb8fe0c8f6beed662a3a2057e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad7c222586f788eb49296dce1945f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098b7e963dbc5e7e0e2c5040ea4e47716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeb636fbe1a936c37f4acd57c137e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ffbc348ad1653bd23e0a3cf18235d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557eaae5c2cebaf513aa2bcc62d379319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3c35afaa457a5520dbc37a5259dbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9618248373b43d9526c187b541d61821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d3b2c1147afed23a733db8359bbf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56f4eaa759d76761a6a96a6591bdd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa604fab0fd6d48bd38480a1cb3437ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3d49fe780801866da5a4a02a9ebaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e903c28c4e47a1bbb1d8f62384a7da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7b13ae91e78b9268488156209e7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77872a5fdacf3a05b63cce173b677728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40691cafa9d1ebc63e28763b8e97f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379db161aa94845832efee56f51161730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75164dee6bad4679fb44a66dee1d53b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f5c984d0f8259c49634f162db80a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5103ba049d73bf21d6e015587445a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441718f5e838415d7ec3d518c0c5e0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ba277f5f532a75c012b6d8974279135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73b22e75ce7bf1fe3c4dc1fd28286736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1545243f6188de712e29fe3768e2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b1916974f0e41994b317ff314dc4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93abbf8e7fa4e22d7c86a91a63cb20039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e749b44bf0d6cd32b0cb4771bf1c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b691e7060f8c2a0b79079d6db5f890741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b4036ec6ee5997e74e1038b08dfdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37ea5a994bfd71c76472b8e8337d9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e63339e8137f61679b683f2f19c3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff6a3d63099dbf61bc347431581fd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f67066b7f446f0fecae88e35b6e2f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443960f90b0340b66ba499b747c78f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304780bcd8e01f330bb34d98b58d54548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33baa78c4ccc57747a34e21239427549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d381679570ae64a2226313745fbb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153152c2af0aaec8f2b7a673cf3ecc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1f5054e7f3234e60ca89596fb805852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09825e3f38d99bad2519c6a92adfdd6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012736cd57890bc0e52e810d30f673bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfec50617de9eab41b9eec62573b3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd45dccd1fec16d38cdfc974fce99ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e496389d9de1a9855dd25d5515df4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66416b94764f1b564d9481f4ea82519858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e1ef857b08e2ac6199e0a5f6bf33b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84ef1ceae77308dac6e0635e512dd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c22481edb2172aea4ae127786a443e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf95e65fd64724c030be0e5daea32d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08501411f37b506f2aa90f81334f0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb78b755c4161e2b7bab8e693f7135664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8df34bbab1a8971b6820fd56d6019965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ee564ac48873831e407c5745d9d9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc7114828ba4d48bdc4ee4f0e4ef4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c7c84d8b9981f13d95e68587fbb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6766b8657c1f4c736bddcf700301569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aef384c14825cf24739db2ac0ba9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8c2629cfff340ca5baea18f0f499171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617dce5fab6c1cced318459f438fefb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b3acd3397c64007561e20ede5381673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe790b53c08268769546c511b6673d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb8198d132de649c6f464e05988c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041565c24abfe3c9348ac957b70797e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d7b27ffa78583990b1ebec8c77f1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290152f8378dbf60d82539413b3976ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bdedc2fa9c9147b86746a5cb9a59c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f31b6ceb0da586d27a5fae2423af5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f658e7ba03d6d4bbcf668f1d3010b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62057b5c6c10b2e572ee089f236ace82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b70adcb8836e1b8e2c81f7b649f56c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e097f145f748b201e42239144863f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cb7e1e372d5289d9c7d5a4905962185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2e16360b057a15a756763688012f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4215575a5100e717b55cffc671d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56d55a2890b750643747f654cd84a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fdf70dd659a5b51d3132e67ec260c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e2d08b0dcce63ec16d679ef3c1d5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f409b9c0fa1c571e3b81b02de7e2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64532fa97ccc6a1f491dd6d4997f2ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe318e11671a1ee7229fc8306629d6d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deb383807ed798a62208bb7af36ce494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921339b9b70b32fdbd98b22e4d43e19d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216bb1349461f9c81adfc94ad8baf2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1e6657f03c0c1f7814e909de484897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978dc096e0d1c93606d4367300755d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f8a6f7f8a38f022faa52bcf305d2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1dddd065cdc6b38626e5354c5591100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e080fe803ee33e7b7022be378b291101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7bb98b4ad4e7efa24126ab92de949102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d56e0fbe61117abbc60a84b35e7c0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eee68331b74a311648c100819104a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6a9f5aaca4ba714410fa6c8ff4935105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae105ff79e0bed5cd0fecb47da459f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a9399bb7544b59a52ef482d65d566107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed6bdbd69920530109884f0c56a57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f3656786366bed54d802a110957c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d86aac800f800a47311a777f3fa55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c2541e1ad2e0ccb906a73a6b7ae18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e7c44852b2704e26b0d2e2c52bb3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c1eb684ef4482b68ca07921106fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922094b0227c7f1344074c17e69ce918114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30726971a9397e968c77a97fcaf9a619115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1bcc64d9b214eb53eb791760ffd21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253cc2eac87a66f091268b80559f4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69370a1964bf6df40f8652fc035e7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090384009a62818cb28dd98f11a584d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653e990cd8313a33f75eea3d6b6a4c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856748f6606e0c7dd8ffe424bc9b361f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e3fbc038903b0c0d3f79fe8a7046122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f3e010a4994bb2aa8452fef97ffe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24129c5b6f746db335ad62cd07857a80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78832d151bcfb78a9ea0be63851a5b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc44b8ff3010afe1cb28e1f8b473504126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca43c9d29f316b696edcf2ce50ddf4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec892549dcf2a685ce796d5dfa9335128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb5b1d4ae42d9e7c41d3bf634071c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ede1a858e837009c06044807eca40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b20d292499c1508371983a4d8b80c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373124fd22836856eaf65e20eac59283132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae6ad546230bc890b1a9517356bda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40f70734774471e4ed99f4a630578a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac3533fd4b130aaf17b2661fccb0c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c937a42d52c00164c2719af8afa5c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5549ff0f2f806ef3b13bde267945117137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6a66474b914a26ae709c2946a3f12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917ecec6a4d2a48add73adc9fe3c39a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0ae97bee84e1fb6674b356edcdb94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f5e1174d28c5ada4a18c499964b6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031129daf783adb2e63b7009d34d6bf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f437bdc3763f519e495b7907a4127143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020831280ff8f4329f5ea1ce96ef134b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb933a47a6fb8cdaf06dfdda6dbc44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46089c10df1e8cb202a07aa912a9e13c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025872645a64036d16f6a87d08f1c23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc27d51051dd3149c988d3691a304c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81449f49fc8365c7125ae688cf457e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00494f4e5afee02ffc4e12583c0ee9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc3ec39b2ea230908b8e65edc7e20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab0fca69cbb423df9f9e6819a6e4af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f186aa1079766fe8a111a42a704121153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8834578bf11173c7736b7a0948fe0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cd9c283303915af9fe33a691bda78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82349c64541e5f411e2784f817d80863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230c67b97ac96169c56c11980c34f3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6db0d8654001f280c2f39ef27ed3a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409783dc435968c533a838724e1ccf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c06410cd1d7f4367e0d432e3c36e3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1199c6f094053eca9716079095545161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec24bf86d9ab2331cc48fe79f031dee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb78ec2bc6e013fad8d62cfa0ade9de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13b53429a2f5f185388fdb6c35b0de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f101668328aecf6a1a8868f90db6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d087f6a38769ab113ee9e7c02dc41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57638a57a57b7b1d384e65fcb83082b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c51295fd60891d566741026eb0d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3ae83cdacdf0dab326eec53c57086169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b208f114caccd5f102f6bc5b3c6fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947db40690fc722dfaaacd59b24a5a9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52eb430edf2e541a0aad4cc4c0e788172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede49fb5e72e97fda6d3aba429cefcc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdf167782c975bd4d2550078162175174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b379a325f23e8394748ee7de39ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b7286f93885103630a1ea391de99f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dddd18f17e154a757324613b57835c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f52ea52978c29b69f363bcb37f9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b8478c911493adaa9c86fdd933a73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f37ce6ea418fde6cdc4d2fd75f4146180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c31c9ecb67fca30d6b19801f2612181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedaf9f3ce044984c555c20c14f31d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622f0c794c872a620367f1532f3e803183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0dd64ad300f9662b6d10fb00e3567184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5b3a7a8472a14c3eaee4c9511b9f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d317fe537d89dbb2da2a77edf9c3a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768819ed37a4418af9cd3a4f67ac358b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a693d59b155879b1762f8bfe3968f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48763b1f71b0373d8b8d41e508816ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa8c95d0413c727d51c17f0886fbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e672c28f923f348d6521b68193b7a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c86009823d004964e89abe0bc380192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d90790397c0aff3ee3fc912c6646e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f903d3d8e2152fa8bef0264ce9bb46e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954b1ed573b7cf2a6fbfd55cd8ee1d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f7f9e388d48a6f0deb0bdf4ed377196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3a75d460f7b32c0bdc3c9352b9b80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c42b6821d58109a336285f608aa79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373522eb213a415c52bc9c21c18730199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350c08a8ff387c9bb5cff7b82f2fb6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685102ead8434cc339819d1da7c0227e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6469939dede8256954798689777f904202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713b5a4be8e55c6771f0f7191167c42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eac3b2d5239902888c16332f6095fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37af38364ec52042877696575e3803205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a151761db482ef459c39975f3420f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dea0fcc47b5804bd14fa5972c3ee63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437dbabb6269d395f8d3f47974b9eb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d73bd64c4db1adb0e3b19498802f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568ad8bfb52c4c3090f999f5d323802210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f165202d107f6b1bde0796d17d323e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbaf17bd6bcf4a2fca5f7f07a73054212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693761956f0dda475739b78916e757213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afc7b62e4414d4f73e338704e22cff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37bb82f0a5b0c69281b1edd792d66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7594e7bad9859cd7e4bc5f703d92f06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f2c2d223cdc780110a036e44e2468217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3720f3d5f2cb92586357a1c92cd70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd378f1bda7ef0ddda5b39c95d221ac2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26988be4e2cf4339131f1336f29a1622220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d58fd28c40037f52ebc4ce0d4c336221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70d1d757ec7a4d965e3dfa0c055f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b380d46ce41f2c1e1e96a783d5e94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488aa983693ed16e036e5c9faea9ca3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3296618e49d5badc488bdcc3ff6285225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbea481d8c545e44229b852d46c295226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c668da284e48ddf037003b52cc6b0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf5eaf187161ee69d94549f72e1941228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed627d57dceadbb8186cf861233ab9ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ac458b3088b798e09321d3d616766230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb26ce6464d3bbcdfbdd89d3ce4f0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259fbd3b8905f373ae1c8a32d784959232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd89f975ad49506404205b8355446d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d33dbe4a90db803137a802caf705c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a0289a27e42d9ddefaeefd5d277a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238a9227e3eff7f6d0fa5af627fa0ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff198b3e73bf7d9f740631442f42f5d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5cf0625ba60ad2bcb2827af4bb1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05ad0686e5adbc1f1d76f8a2de79b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c76de3905201f3a399c9d387d0ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f1b6f43776d05bc687716d63347f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aed1d1f452ac26a2f3367684323bf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1571b88f2b295cc3b0d506f001575243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcb127f3798f2f931d54b285dba92c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21800d6fc3390376791fd15767efe86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa537c19e19f60d9b6df8ccfe0a918ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d4c82f312c98dd020dc80a0f76a69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145052ba515f71d7e656926dfebcf4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf35561718e0e25b0e95bebebec68a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b5d45358344b16cb1fe649d4be4b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440936700684da8ad0493365080ca7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2d4fb4095d420380df296822a1ab7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b95cfc880a0006861e77be36a021e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840acca0542d0792b8f983e392d54f6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf079914fd22de375e01ed729a57f677255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285470795f6c8122321641ff372d843256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ba78fc6dbda371b2f4e63d44cfcd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58645b6250b49d8cf0a251e7214f5d91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703069058a2042544d88be8c0e90add259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060b8cd0056cec399ba9e7376dfdd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea42233f2afea1bd7494ae867ebdf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6ca6441910a35465f049d880be2e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62963c13e3e0f13a1985481cdf609592263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f52457cac249b4a276fbf7336a811264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dbbdd5b9f747d5c6772bb6f11fcb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457279568451b77ab35a39769e03b9a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec657210f65d5d870fe215e3d69b46ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbbbbb0e33d4558b6de1bdcc72f169268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad2a22705926267c012337bba2603d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279496f019c22fcaabfa1b514083ea9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448a165d9aa3da94d96afa0f001eae3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a8a279ec665f65cbef852ab7ce08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3272a1b5bf8592313fcac38369776b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe055175edd0e7c1283c360f558894274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158065eb9422f857f7bb7faaaddaee9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58cd02c2fed5bbd71f32240a5760af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d00db0126691cd37dbbb99d66aca1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab89821b002a082561b9cf5f1e21b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620252ccc4c0c4627c16599cf515283279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1966b8a5980bc21ece655111bc51bcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae5e1f914c55540d7cc6dc3c09b1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541db9e1754c7d69f44fcf872daefc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f040ea0b7327d1df08bdf8afe678586283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a5a950787047553a19d0839279ccb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f6375ae39db6678d35787f01a17e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b8c72f0f3d06ae52ba81fa5c43155286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd50826e345bb0485cdadaeec97d7c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dc79a001d16114ecac60291c66a8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4906d6a1a7399ae4dde76740786cac5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc53bc393e2e8759c838fba5e5cde0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3e294f73b804e1062d1aff83597e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc019490b869560997f5c1c73026d67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bd7624116ad7eb4023ab559d89bce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbaf72bca386168fbdeb55bddb393a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dbe21cb3105efc519cccc1ff4ed04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a972f754d431e2248c66d63684884a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e89a9fb1ec2bfdb41b007370fc5ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfe2e3f4b5c44381ddba3ed21beb73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9979d6ef9bed01abacdea0998ba63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2223cdd5ab3d6fd694e152198b238300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19b09e16d1c37728abdf26735d8826301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aa4209a76a00a52612f75bd7e1ddc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174b66372b9cf657bf33e7cf1c6229303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55589f4ec4fe5fe84492389ce4bad358304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22818705a6a60007b166d918bd079a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596529fec8331878286c98dedd8d70b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181a2eb38a055336924adc0e94031aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308099a015ec5d027bee1d0e063749f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f9bb45cac51f74910aca8d897063309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522eb4ee623637b28ad48d844b56820310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ca7b106f14574130c5076f33526e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64351e8a4ec7074707d1c6238224c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047f3035cdd4c7407c148d534d16646313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b092f00f5928af1597ae0e99d8a341f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a3434c26101cd55d60c27967e375b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459bf6b2667d651f5f054ff4cec1c85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243ed6eed05aac78831804553e40bcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714df16109c94ceb7300b45cce70845318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce25a0e41f72e94d482389a913a23f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b3b5f036505b8346f6726a6fa4b55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b48cf92865937b9acf5a52c666654321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7aad67420f332e93c11893aaea7e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b6790aff7e6ad071b56576d0198b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0461c152abc7871cfb4d76d7cc4af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf6e64b4a048d3f0963b45033ece5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>