--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458d47fbc34da5932497f358a11e96f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8346c746be3f8d704f34d50660715a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d854bb445ef8389880da4cba6727093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6e685603bd2d9b1c945b42cf066684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48cb5dafe86958b206376a292786d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577882742fa71fd3a112c445f3929ed96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8246900154a95bbab9f003d34258b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26716474a76ef05ea8ac719aeda050b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8caf435d2a991e7738006552af39769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c00947ea3388e1540296ceb1756e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc560f148fabc52d35979ada44aca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec89192d8c2d4222a7a7c4240de43e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031ca495f3ffa704e493bdde73c4e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab66faf7e80540a62604973740db96f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff4a0b56896cc348066c35c252f85915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2d9506260da4fc1f5ce408a59cf6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3db3a75448f690d78b1b5f63d8b63217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b94351f537073e28783fd1ff51c2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb897b74374ea7a16d4c2400332ceba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829c90e786c6cce5adc806fc942d8ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce129d3797ec22b2b74d244906f5b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8bd93c50274dcd2c72c33333ca2f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02e0defe3c3f7420c44e09e830f3e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32388aa4294dad8ec7690006ebfba00d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62719a25bb5ba1ec5d29f2f1fbf3e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684d2fec680ed772904a79d1fdc6da926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcac00287e3124b7159a612d4de3a7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66527205f875ec5c37e1f6c57d4d61f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ef24a2c9e9bfbed9bb2bc282133a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762270c09d5e8864ba4e3c40bd07d4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138988a64d23f2521604a749cfec096c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0445fb9d38474040ad2ce53ece26532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930885fbe76e083a89440b03bd1b92b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62205fc0ae2504b934e6559e00b6f60234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ca85e7cd4884d06e45cd5894961c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d5672844b4fa410afb7f74f3a0a0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1a443d1cacfc1d8535f74307f09c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1438ff8a6cd38ab2f546bdfdddd0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd80e55e71f9037e3e9734e7b42de4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d39b79da093c20b8f6c357440380340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174404898ed47ee4f124dc2afb9b747441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd83156ed848855eb8b0e797a7044142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa81b91b94c603cbda2e79a86e608943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607804d1956d91a5ef7f6e813cb4e0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af493b8b7c6b497d389296fcaa169545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077ebf3494b3ece8faa479d7806d10746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d15ddb9be52c74e8eac09bfd4a984c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e29b1040dd1e871ba8f644b58dcd5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3496293179c220629d6cf063dc36349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7504fd0071e5185367e0886f397e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3975666c5cf9ea0d8cb1ce10ac25251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d6cdf0803eefcc5c83b19a273542b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceb77092f611a305d5167e9327b87253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea241254a5a010eb571a11752b768a4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb80d978a0f7fa09ac7e42340bede3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355ec115545ced9646ab94d0478e12b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ee7787b96e8ede192091d888e852257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cfb79b50a790368fe8eb3484831c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa1d9b13dff208a0db03e0e47da6ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60644ad198c904cbf22f7c48d6096a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a09a2cc94785e5d84ae360e4b0c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83079a13da55b6b3cdf425b3cacf7bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a52cb4e6bf7aaec65e879bc72af7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76035b150f26c7b3f91db3fa093b06ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e6543675a3fdb1c1afec00c0b0dba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f95324be8d87ee8cff9e2d8c94daa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472e9f69543712d359393a23600976c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3507f8c2e010a284e8796e12adb32168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f482b6d00991b2c2dd974ae9973fbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ead8487a4683aea6023e645c546d5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f3dedbf26bb0a99e92abf9fb3b70871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aad023081c9b99aa0afe959cafe19772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14dc5b70bb2d980b1856dde43497f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0775a4d101cd39d8670b3a80cc70174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84ef0c6e83f5a1a1e9130a067ec5fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a2603600fff2664dba659c2a3c88e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8db99bacba79d7ff849eb4305c21377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538ffd5af56ebbd07dd60ce4b8d46bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44501f87cd642661bfc799cc4dd40ac979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52252ab6632d107f389a8514899eedcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf7438a9ea7fb68074ead821514da381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652af7b2aec05bd4da2b79d014d4f3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c84b72027ff01d67d4717a771ab73783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3f70f0ab2b39426a765b23b572de284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2897434af07bbb02e483ae14094a2e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ac3151db28a882af1b5d2495cd74986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd28b88d0125c46b93a6c2d26cfd3b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93163084fe6425e293754fc5f6b9e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df3deca5ea9b44c73514481392234c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccd9f388e255e393639d1228eff32e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22eb5cb47e149da03e4b3932cf4c5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919fa21494a162cff75e8d0b17f747992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060ffbbcfa25ebf3b0a0b901fe57c3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826db835cc4f0030e729ce558689e7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5523d30b0baf00f1893ad8b1b3aefb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3887c325ab176ed16b062e7aada7c0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212037491b112cad8a57333c8e737f0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c984c2e512367fc78319d697a7b3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35704a1dbe4615f1b3120dac3f6f50bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eb9f9874c435f3b2b6fce9e2460d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8173c9daf4a3b01fb883d84998afa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0f9c03dcd514c43dc19dd8ad04ec1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35746926b3178b1477fadd63fe5dce02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe4afb00cfe66404197fae979d9ee9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac64f9aaec0009de771ebc8fe56539105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1d31dedc5634fc41f8c23fecb6795106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db970158eaf49c632b120f2a9d08e507107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5c80b26b48b4364f90546a1ed2db0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f979eeb959ef7c9b73224687a96b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d880f260a31d3347e45a8a41c345e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859711265a7d846a1fe0bb44d53470d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf64e587a42ee0dae1581bb4fcf46e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b98a1e68ccab02c9edbf9eb7291504113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fdab4b6c7f84e0bdcf588ed1cd242114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632e5b2c5e76607fe78590838e6dafa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff80c2289ce5327572159db466c12c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65820d865695e827cdc5ca6bc54c367117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceed8ef7bf06123c87f92260f8d19a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e8c86f6cdd04fa65f4ac4bebde94e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5091b9d3a05e66ef860d3acae181b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a594fbde2d8dc6ad7db2992d1bd7eeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd2bea23fbba7d2150930408320431122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d96f03cf6f09ffd7ef8465c970d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875744ed49afc00be07554f6120ab50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9831a91e432ddf5641d5343b8af0f7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369413f8b3a8799702e06863e2e581e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61545beb589bcc40c9a14b30fa2474c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49e8ec3aadb63df58344e1425a061c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6667059313b1d2adb004b28514a0ad5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b773bc94d6d1e4f92d4d11b19397af2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe073efcae3e5acbc0232106d4085d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4e83ad2a19b942947455a14b2c83e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4884aec597374fee8ef0d4ade0d64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999d9c631d38527d5f3dc31d80b54f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ceecc2e8d69264d869bf05c634d00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca6ee286c613434864f9d1ac5e37f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c67e98de74f241b956479b7c5e0a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc82fa33494ee9e8b85a510d778a5d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee351999d0136c2359435eadbc05e823139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dfab654c1015e69f77652c1a06476140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b1c9d5bdf09b7cef61567cf58ba92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83111ed2e65bfb04dd88fe1b0ded7aa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ec7db5574d51d8fe19b6bbdd7f7e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e97651a4b9c747d88e4e9e41c8e2f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde96a6236a2d460ac6ecca576bd65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e4764f05b38ca24bee784e542b51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a4be100c3aaf34e261e4dcfa53cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43968b924141e903b245b3a861852cf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06dd63b00ab5802b3e24bc536bbf2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613dc4b8f99f1102491cf8f56657620150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88fe8a093a56a287777e38032491df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef407300448237a519673b16bc7555152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ea5967b201480acd830e28ae69654153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e71e3a8bc765f5b76c91acd9ba6c88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460de615109a3200dcef9439041c8603155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71d5c3d71c8f8ca53566e832ee0f9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9bbc15c09f7e82b8ca3a4e490b59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f5b34cd5370cd0d64ea01c68e7b05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a683e00405d64a9de2c76ab2e60de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2be65e01a49675a306769677ad77fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa1be598c5de0d1d50d37be8df7a15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ff08f06c7c2cfcb2fd8d8521935a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9e8485e00ab60350d4f8f5a3e5448163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dcc9c9fdda63296ac787346a4ab63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a0611bc808f617bec1fd824caacce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a8738c2a954c4832545c18ceb868e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d43005dd805f7f9a519b0268b3f1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41605a6bf64647d077f9fb7fa595bcfe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330511c6e24ad89f6eb863d8d99e01d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437b466db801b1a626092febfc52185170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43640aed42ec8b65080f916346d3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaedecf0f1ede09734fbb48208fb91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe3193452b0f9e81481f5a0128c237173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea1d6a015a4416eb91f4e3be7b7da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60364a245e7b32fd9dbe38a5646fba0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839636d3239c84522bba8d1179ecda9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d64096d741471d90586394f366ec9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503bb68333f7e8f8337118768755496178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8335b357bc163b06387c75545ae0a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7382cf139d5aa8fcaa207f869717f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6617fb11bd7dc6343e3e1449ab2a7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aed4f583b5917b5c8adaba539639dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa1e25f098bffc01e073b75400d450183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84035a05d6ebc63973413a81a0866632184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfcfb8bf0cd39f0835c373b608bb42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481a4f14c1ac7a37fc8dc46dbf0688186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f5be963f29b688e4841202442344b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ac0be4fd0091cfd17ca4a28bfd0d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6f5c4c72ca4f70ead6f09cf0405ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0cfa8c461e592699d1c01e1be3321190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb94d1ebdb9f92e4ee13bce91eef98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae69df2c1444cfca269499b64c5ce0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb972095630c17ddb88503417de11f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae34c38912ac1296850b87980d05bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431442a01711f1b66d63cf7fe1cc43f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473d5898aba312b390fb0154f02d432196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe550c0b55beefbaf4b51420e8f04b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae65eef90b5a4873f856b06a1ff3db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e10d1eb727ca8f0efa9ff3d8850d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dccafcfb1d4979cb0019c35d9aa606200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d2d069e32beaa23b81f860a6d42aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984215dfca541560abad34b040469fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d616d69758e87bbb8a2b988d82926d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5911a46d390ec9d64f275040d0a17a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293cac2f9d6358e39943e31b46565e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3bbcc3ac463ef376e7208bf44f55c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9e6b03bb76f0070b698ca5bcc8da4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7636713feb92709b1855e5f935c00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8616c6a2ff7af00195c211774d12c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cb2d81a5e11808e17257016d6a315210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94857c031ed42e843daec6272b6ce7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff8f7756a626a3636ee0c840984152212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18783c29352d3abbdbff512c400f4543213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2fb70406428bb8bc56330959354db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d8e640d574300be919b4b245748d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95022f0266881de0484546a4c11aa3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f8cc235fc30064859f6de2a9365e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1882671970465ecc25540ab404ba957218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d2eb14a322860e7175abf82566729219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bb5ab157efccdda53488279fa87cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3fc4cf30d5318c70ad946fd6feb98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d1beb3829106012bbefa5293da35e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6650525c8b910eb75eee01c846848be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3ef3c587a393e2f0b3a1395ec5cee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0500ba90ce3bfb84df953306d4c1e67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe92815ca850f3e8d4c171cf5f5afd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de71037204f6874a052a1a705beb4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a035e29ba5af5448b0958dd46e4ab1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3432f2b980428178d67c42e00a1542f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b319db56b6a70d74e25d25f1306b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8250e80682ace8f184a15c9391ecb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdd5eedc08d23f2a4e86a659ea2615232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54102e5f0a094c509fa6e57d6aa6d5c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0859c3b7cfd869c79d9dbfce5c097d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df23e199022a9ab0bd28e94958b333235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81755f9856e7dbb8f8ffddc914bf86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd35cb88933bea6bdd0034adb9cbf58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2055c430aa83056813e804be26121238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e0efe693318113a7094b1bd50e37e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f39ab8188837978bedb4fd4bc62a3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2b13cfa1c03d085411d9b58d0a562241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e61b870c74767d88ea6c2c2d623d86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53feda0573f765c75abbbc91df6b37b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd85e8b8d7696cdd1c1b7eebe8c7bc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40186dcb0b1e89479236be9a59841e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc09860a580d3d9c16b2f14d8de40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bf50839baa3731c3d3c962cbf4aa7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc9339be957509de305af6c0bbeb15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d276a40a3da9b39172ce0f155d4567249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc5d60ad5a33f69c71c5ca312915d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b36d7a938c7ce8b1e79cd6a5381fc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04df49f799e0016a96da3bd4ae59f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5154266e27a2499fb0fb2b6593b5c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f598ab4a1716c33017d5fcb6f07c7f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd96af100fd222cb75bec18eb0bd304255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e528f05858ba15ee78512d7db932d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20648d4b274c05eda8e8634406fc9f6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a195c2097d9f49ea880358b5d838e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4703eda2107322a49a6131b3fb5e4a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4782235ae2f7df8049f0fb72d1418260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b788c9b625e73c8f7e117e49e4b75b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701a76eeb43dc3b3671cd3097a774ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31007fe3b91ba245e9c7202523d2e05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fb11143a9b1e626bd2c1a91aaf2a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edf8f44d4494c18c9a06cca3ad6576265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef9bda689c52695e3a658c0346fd21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5edda42657b5d43f311329574e7655267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baafa0b5efd073da54090d80e8d5ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d8ebeedc2145482d68efb1f2dbef6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc9905e542842b1dd9eee3ca921a5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e226afd0c1fc23e5daa468c6d6b3f8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce551444adede5717e370b5762ee61f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3855f127042fd236d0f9a5f83f9e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b203b920beda4374a48bfd059a9c9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b701a53ea8ca78119ef7ede049e7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a0adab1657cb40e9b5d74c80fa04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497e7425b918960b0f8cd288a224072277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c143fa8cb652439d854782e596c8bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51fc6c092d875228168b2dca320013279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0ad138fa36c32ed6139fea5951870280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bd9e37342800129b2c29fddb2eaa6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef109226b41701146f52047d68c47a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2dbb15cb139bb9503343a6d760717283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75103ff0743a32da66cd83b60591132b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ebdc5b4eb1428b72133c184be9b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd92f3112ad27213199e3546fccbea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bc63228fd935c61ea1d683614f37d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77efaaa40db019a40e3009cdc2779e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954787f98db19952899a0190d38c49fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d96b252d75dc569ec437ea1fc060ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b086dee873e9b815845e3ac85ab3d42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562f894f244c22ec0f0efc94400b433292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dfb7ef2b1185056001ae4a1871ef5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1a5493dfb93aa7d70591f476441b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550010249e19e5b4eec38a4336f6d1b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef499cf697d120060a28a1b8f5d5ada296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f876640f3ad14254b26092d905480297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83675944d4146b1e42a156fcbbc0aeb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cd3909a3392cda526583fd24eec1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115104e7f6cba18af0b4e161dfc78a9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e82a01a0d50c75d3b854b9ea5ac6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49229ef76652b6d6b5385d3e0854c136302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863e7efe74a7d3871175a0f6ba91312303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ecd30e7cb336b80cc548f6d429a51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c83682b3f45875f392eae959bd9e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3c1c1d3f9fc488b1bd0ad9979da1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb6060e2be6d9a7c666ed59f83c499307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac527b021e88e6c97febdca3685447308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc81c31982dbb031282de8047373d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327d29f55d7cf0e73bf7c112f294327310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb349a628f8929b17b7ad84e4e579a2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058184c2e881b543ba3315e47f2774312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496c0d9366c6f135c87e5f706676af9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb77f7cdecbac205de43ea17d846c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57a88dd6c56ff927a2dd4237754ae2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac0c1dc5a371f60639ee3958e06a96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070258d6f4c0b17e16c2be0087b7796317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b261d9df22df35f958f6033356db9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d45293e78c73b8b28fca5bc1db4c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f506ef8d940d47be34747cd87df6d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6ee72d9137abab715ba0ed68ef1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07005151eabb7ea4fb89d7044ed4c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2b3af0cdb93e8b192fb66b198521c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1636363714473e50252d3e141037837324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f9af79aecd487716ecc6b9396791a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac59047f62cc5378c248dde49e3a9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4bffccdc4f4f42246cbdf86352eab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793c7965d175b5b7b752d0861de2d20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505cb8faf2c674e0cbab12fed913fb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f3968cf5282871d0c544e2f6de788330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931d6b53f87af84e1bfe4004be05194331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04aa4776e139896b80c98f3382321e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3338ff9cd063b1ccf5cc76bda82ff3333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e23db33c07534e8e53e03f0b2e0a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020621ee37d4d5cfbf2483e1e17665b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73d987700dbac4a9ca6d83013a2e0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549919a1fed3bf066cffa5961f9e36f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ae3a276f9360c1b2f5068bce922815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af0c92d250692c02ab1c794910fe996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3991bfe068dea31bdceec9a572ed567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fb61f75fd73508be3c7e9dd57c9f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5dd6bec29e5f74214ca556a2d004b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb914643f3644e5ffa846532e9f286610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0adb36c45d035eeb931105b7a64c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd693250f7cdf63a2a05eca337cc2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0764555e070e4ffc6cbf2162749a3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125380cdb06f0b1a98ffbad35c8a28b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b02598559b5cef4bf24ad781e4da2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ac4de1349d0a1e0902523c54643c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f9a737bf21af3e3794a4ce711378b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f3f21e5d15a7b671b11cd933e7e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3bc7690817f1eceab83f4ad269d4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d38a7c88507a375dac95e4bf6dc29c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca6e5b39d123e0a9b1dbda488974f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218bc39502cde0ffcf43ae1cebe1c3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6e0b94edcc35edf82f101077c19b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a1f1a16d56396b4a6807d20d270d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5bbf6d0ce56ae113dc0d925260ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c049dbb1250f257d06c13be37c32026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a7b530bdf01e3b8ee05fa444adb0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa300f46b38b044d691502239bbfe928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238b5f8e892550f909e5421dc77b2e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af97ebc706032c3b38392cd423a36630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d83e1194f7bf1ca4666624171407ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8067227833704437e1e470af5f5a1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9480a680b1a9d12cc601c84f889d3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f675bd5955318775b89c8a028a307b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c7267681525d2e146217c79608ec935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75cb8932b445a97327343875f8395136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bcdb7e3b267a70a15fff5a8f05f5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649290d7513a9c2e7335471d1d1361f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c06bdcf82f66859cb20c0bcaaad6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f18f5c12b90e9d832147edbf4ba5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a4e55fbaf250dd2aaad99881c17141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ee3eac53f1ac3e6384f2f94088ca842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a856bc7eae5e34ca7f03c5c3f45a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bbdb7516f74699a6c504548f235e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5548ad6f88cf5ca2dd4eb91c83073845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def9de918beabe8a28faefe972f242a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84af3ae1f794d55fea1a687f2ce07dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefd83c683ee223ab4177bf4797dec048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426d28699008934a29b8d28da8fc70a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8c2b11aacd904f03f8133711d5c9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c1c3c2da87f047a15f79eb96d189f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead19d2ccdfd48a33f672e296b1d556252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81b87b3b0c7eae41f04231558bb32653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be24a9933f12ed61aa2e103dc0351954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beb2c3de59e6b6af3368ab70636b2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e41aa46ea03d246f6fd72117ff462f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e1b28eddc0cd7c188092c750920a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ee429e942950df1bd0c4ecf7739958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95f241fdbacb0f4ffdeda673dcc9c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec571fba7f885bc8234057ababbab3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7f362cdee0aa29b253aa11db5876061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43014c492b8474c5a6a732c0851a0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb160502369db6c6d1de3a047fae82563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8e29fa6e15544352df07c77045a7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27675c243ae6f1ffc291b3da976964a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e44a7374bb0c04c0c3a937f77a73c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329bf996915989ecf6b57d2cec14d9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b794befbfd45b93f344823062e703a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b47a6c6d8d02b1e819aa2e3055b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31933fa996685b57df646bc1aa69d2b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382200c04a004a3aacd6af07e20f843171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7b403a5b1e5c53b47262efa86437572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f059f4a038dcd5f7338d29952c8f2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b835d686e56faffc81d2f57f5f04d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e8294d1c21ac8d51ef979b3c9336e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35208b73c35a877efe41d17293975b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197d3f6cde8b70b5af27b9fee1674dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa7f4b7668a111db728cc0e1824c0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de68d713d14820375c36ecf627ed0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34a7a26cdb8067971693a8cf31b24480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390453ba1df73bf1cc5d3e6a129e793d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59898a9450d8c2a88e6f9d4bad01009182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c142f2ba69464dc2f966eb2612ad183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0076fca494d6f1a156df0d1502ce8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697917af4a6f8dd86890675368834e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8e944dcc8e0a01e5bee5f791d48c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5151c4e94ec240e1f96ac332cb64a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b74fd0fe0c2ec7113ecabeec6af4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b530310c1827d561c1370d87641924e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343d845b36b96bf90f11b61ef0d3b9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154831202484ec76dc2b43fe6be915491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd52b2b657799c710b58655edae19e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143291dfee9455453cf7402056aee4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5975bbb25fc2b132cdb893bd1c68d7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a20ba13e2a15ff076baceffb098d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b725a68c326c2178a0f54e804dfe5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb009fdfebc58b47a73a20720328743a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9c31cf721de6a3903b89074c9cd6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c04a1a934fa7293a752341ea6b384199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba301e36a885461f52f1ee9eca410d2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1196c23f42aff27567045d1588ea628101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d15351a12e39c00764dd77754b6c90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c0ff07579ed4811c8fb7617978858103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a627134ad483b613a35a02aef705f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff989067c4493a7701f92d8ebad909fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e299660ece6078a19e0e9d160cdac39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba3cc2683b7f20896e86193b1784b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe87a7cb93d14f450b4cb0cfbfd90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b3a93cdb1eabea4ee398693d6e879109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1952f2e5403f7836561ec3d568250110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267a7a94e0e0fe2bf11ccdd2d11752111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2549c52ffd9fe86172bbe1181e5af1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed71c120c4f0618ea8e41c4c6a4d53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe3b29ea6fcc9c7a020a8555016baf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e8c1919d4c22a1b4cd13b0344a36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9f438aa7c873fd4e22d3b03a70e4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559c409f7818f363da939bcd68ae9eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759a2524ddd291615d1ba0f7008413118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a6630d45a985544169ed909474db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091284fbe43325798d7df19a653531e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2563a3e34719ffa6a932e7a63e35e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce194a6a174f9bcb6dea2f035dfa0329122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd194d2a3783219603ec44f8d63d19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635dacfc213bb1b0401873ab47b8ddd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e91571816b365f584f0e413a13f629125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06d52718ac60aec34ff28a02b42f85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850666622a4b5f8e62c2fed65e75cae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e140df16d96db50b1940463a6401128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438792db1ddd0d661a8841f540595a01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2341afe400c6085b4ed3f64b53f7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86708a9e6b9f66d3e94e69fd445b67cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465bab8ec5ac386573827e7372e2713132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aae53f3f814436b21809a3e5a25de1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73777a92d24330a0e1e65175700d7d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e471af85041c54a67ac3f0935ef107f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267eaea8d40ead98266d7792a896f0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d5f2e6b97fb26aa37569d2faca32b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0211bc781aa3bb292d0e8c0e45707f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac451bf2a9afc87689a14e428763be4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7073cdec051d3ff60f05345d7e23f6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19030e8c3593592854b1aba0f13174141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb597ee2939eb7f8754066c8ebcd0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f704f0051b1d6827fb0128efd6bced143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d224571e82b0eea816f66239c9ce3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb444044493187f1e51edb338fbc142145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528afdfa8ad8542ed5c168cb51d2c90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce53770e002a88c1548f4b49aba97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89752961db92cd8d94661defb1131cef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14a50941ff1cee2fd771706c1ebf81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdb17c23c839916ab649fce5a416ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a32098e1951b94bf20eb061c6426f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e466d504b68c2e245d96158d78f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a4f9b4262b5f19fd154d34a235107153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0747ed928d1d7d4d2d913e3bb5d57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd989c407c1574bbce12dad3f5c6c77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62d7abb5128c7735b91036f30f933d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb848ce9bc5c7d23b40d731694e3f1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5462f266912cebc2fd0bf2922ff94c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cbd74639c35748a9f0aacc9158355159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a158bba336d883ddcad87e49d2b429160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dfa3e27e7bab29b7020953acc86d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25c0b5a60bba11153a158813b88bdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf3b7decc03a73048a5cde6669ab89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b99c6063788e819874e59b3ba48bea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6749e384cf0842d83460c79913856165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d56761b927aa6edb94c641f020751166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77152e09020f1ef6dda4d29f299ae522167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101656f02a135c027b52bb565b013a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bbccdb434c6cd31ff4b0445f7b6d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c3ab748b43b5d97e00dc261af429170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344cb1e8ccd403b0107b2522528f3cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19626335813c73ba46280dab846f6a25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8dd141ad5ff2fb6117b65b16de74a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203005c8504ca1d5cd31ff62a7bb44a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0363f074b43723fde2c97f5b391f04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78228f5a37af09e4309a366c17daba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8719c3e7657a2fc08a968fb639d32b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042907d980faef85b0e5d936cfc08ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6ded34acd51d24f6fc50c76b412f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee4c2ae1eb28c838db2f3d17183a63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fbca790472724b065f4c57a38783a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393c81eb219896a75cc32f4ebd670cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a545644b0566a1c829524995cd488183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b19fe1aec426989f4d3ae6735776a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3958fbf7ab5f54cfbbd82f592328ef0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c1e44a5099d6896d5e69712f3d64a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b65ad2a980e484a8bf5158c3f04f76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103629b46af63e1bdcb0c825b6e35695188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6948c03ceb4f3a90e34843a6dbe9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0db406922e21a4471a5e9be815a566190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3701ba770f5878374229573409a98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc4b265ffb728a36ebf0d0535e6ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915155091ce70007585a077c5025bc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de673cd51188a53a9d63b2630f050e5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f065ffa812587a722f645d622f5cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10103b2fd62bd38874ee6dc468293a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b10c834fa35cf8c64fe0c7b9f3e38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0face7dc0a8226b3af58701f433cc784198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ce8e14d6f857e26bf289fdae2609c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe948cbcdd367a9ed79a4fc692432339200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b074d2e79e4d0af5ed071537509938201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c2fc914b9fdc58011dc502ab0560a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf1c9087bbed57b6737b30dd0d33d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a85023a7d68e3aae0d6e2eb6aadb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e60a7f84b4817fdb0b08f32c3ae4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26d744113a0a6874f179ed4808c141206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7acc9ed0add17c19ee0fb4192c7f84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c863d0b2c23e627183cdda0996c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe9f6e1161f8a4d2e815977195f99a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c41808fd4cb13d1969abcffe8a7341210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc823fe78c9844691fe582e70f1201d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485ec8c7b8f711299d3cd88f8d8d42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e5d5f90626c4e9f6dfc0ddb544e17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bac3c8b0fd6a7d041cf1a4a6af0aa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfe4e405ad1841dc50b6a32eed12af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab04670d0f1b65e77f3185f665f8e06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22488c4825bfe1ebbe44fbe4d4a1ee98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290942af1845e4232aa32a2fee15bd05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a840a03f98880ec1eafc683d3f4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d9f4929b28dfedeab59ee55e949fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923478ac5845a782aba156860871371221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24812a2dd4202ef8a6528eecfef9df9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ebc9c6599488198efc2152eafe66a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dc449d504abcaed53d89b5979ed0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8104590378d5b71ad7df98dbe3f03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f526795b683f17c156d37b7522181226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905623c0cb8ff3fd3a4745d36c21d390227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415bfa5ef38245702739954a3fd76b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c7d594f23c286a071fce934a24740229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eea1b9103340b06ea85d8bf563a3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3cbef524c4885c139b51932e09607231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbd73320b32167f26d6f6ea97642d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc78964601758d3dcee671d8a7e60d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06191b313519fc3c1075845af796e396234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef9a973840936e8cdedb329c5b7327235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784cda52ff1e616f21b85051d57d1a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27787bc77e767c204a065419d5dadc12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e63bc3759efea20181ff7ca04bed0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a56bc552e3407864d6253e0b36142239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2cf20ae86895a0dfb3367a5d404e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8777731096edec982e6f4d7793f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d7db648f3c7eab3138a4ec1f84358242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2931b7c15ed664a9dd2a058f9ac39a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c659a0aacc02c2f6668d973952704d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0196a3145b55c976a5c642c2980eb1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7f2ff3ba35a017b8e2c49fc9b6dbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70c643461f38f8f3db3d13741315e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c95588425483de6e3c02759e98a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3e0ea8e664953a8c190f7dcf7cb7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb59399d069e52075c9c655b42ebab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455c3ec70764c06ead0f509be9a3fec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a5d2adbb2b62a4e64d2f9c908b81f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fee56c427178e0ed26124bbb47cc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f1e6806fabfcbab49067d56cc5b59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a906125b1f85b7f487a424b3615521255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbbed95816ca982ce6245a7f680de4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a081490744b62ffb91462cf315a75af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0320243d7e40a0cd77ac34dd405f5a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c91a7d3088d69a5416ef80d3a6c49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05480dba50275a574ad9d1a6fb9cf749260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea08920ea5f5da811e0c28b5e3de665261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30133c6396b6bc4f7b6e5bcee842f934262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720059ce1ca564fd8facb1b8a5453af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dcc78177e021bece0022ed0320e2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12fbf4618febee2446cf393656199c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a69181e60cd55e2bddfb7014e839ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03e882fcd1e22d0f457cf01fc0dff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4a4d7cbce72fd0ea31fc6c4252136268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603826c68b54bc116683bf2d0aa029cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b9d12bf184030dad6f24eed405473270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d647b046104803b87d4f08fd9e51d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c47ff30deab8038c2f770a3848fde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012106d8b6fcc3f3c31b7def7fd8c9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43358c4369db78403b2adcd84ffd203a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64599ff7d1f4733b7863238097926a70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa426ae87529fa69562e8c5ca847206276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee698065a8edda6a49a3576add0dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056da0747a4f209f0de148430c79332278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ea90a0c86bb2ea5aa414640cdc903279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24facd099cbfa33b22cc1afbf9c98e4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7204841d09c2dc9a361a28158882281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa2456c0784221fe8f51892a3cf915282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5965ed2f4ac0eef307ea5e3e74919283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e663c901c6f378354112df44d76c266284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec4a9aafc3a41587f797dbd1ffd0e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ca7135902c6e9b70a8099bf1eb0be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a41a5e5bdc051b8d8da5083528fb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896dc1d40346239726b358a798fecf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771891bece5e84d5b59963358068f2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d38a8b1ea337b8712abfcad588e51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dc6b24d43ee01990108658462292e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1076e30d55ac183158a00e967e1e71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33003ce2184c5f644e420136de507ca7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ff91513ea5247cd56a9eb8608c736294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a83b8ec797cf144ca74075f25c55f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f44392208d0c2d5eb92872c78310296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d1cc1a75b9e527a627e4d6697111b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1924658e2a2465cebc8242ee72fc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe5894f61fc2733962c00670b36cca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e15cbc821d3fe07a86818bd4c3d21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff95151bef403a5e979fd56afc3322301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7e8c6a9514ea14e7547ba17c26fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5fcb8afc5916dc306112992611c8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf7e4eeb95bfef1c93961a5e02bc6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d3e9b5d211160c832e7c568055bf7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9324137cb84df22a570c0359907b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa205db1ce6ebfcf174b68896ba056307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2016c6005a7d57767b1ab32446c52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340d18deb49cdc231563bf74e61ed35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362435a07279be88654251a37f9e77e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8739597fb82a5d19b8a7a01de07e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8cb00291ef7e7a1da87f4f0675459312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db32aed28cf8dbaab9a05572aae7d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139be2a29fe7b619f76c724981995aeb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bce336c449312e387cf7a768340a5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c595564c4b2a04cd52237b1707e3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94053ccf822c5a040b7d4259ccc8dc21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6938c5851a4253d1d6b743c2d18789d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f28ee90ce24310144d6b65904dbec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fc7d0d77c1aa84d223313b4839148320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37eb1b9caabe436e67b1db16b79287321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f71540671278e9f1e230f595bacd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad411de28f36c4f6e5dd9da6d85ace60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b9744dffe4243b6cea18a42da7399324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf8aa9bf7c8b34fcab597acf6f7388325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>