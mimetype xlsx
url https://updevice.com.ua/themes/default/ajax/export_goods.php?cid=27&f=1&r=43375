--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fd71728ec6f804364cc5812b233011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b04ff01c1e49a92136cdca368bfa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596aa4518eb438c9f48d1e4cfff276c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa237b4153840bf5382c3a6906885504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d26d9d1f2757c1454080925cff295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9be50ff22392adae50fcd59e2af8116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f3ff45c3227105dbf3ee745b55adf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89797f78910cf9dc208eff20854081798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab12ac155cb0b20ca7930937b9ccdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b54ea1b11e90e39e9590073b4938d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381232fa8a73809a599d96965d4e16411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3ebb4d270e5177ac1dafb37aed7db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ac6dbdf5fe56109abf8d980aca7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea0ae9f6951bc19e996f4cd6ca5c9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e9abf277fde0c158e3e3a26776e9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010190fd0041ad36356a8e3cfbdf739016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e15ad1c12eaa1755970d66ed9e2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c50b45af897003a84309338729a1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114c37a024da8bb2629251c5a184cb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fbc499c01291564073ab748a102c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48505ca502b6075924deed7eb7551b6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883c4cee6a5149af04edd26150c7a7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085b0b886e8cc24faabe0d1e55f3b2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5af3068df241562131482774b4549124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585b4dfe0ff77d5628462ae9582f33c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f635aebf3b7833f7cc9511079f13fed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb8aec2096b66dc6e12553d536594a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c41e2400818c28eb2a686f1c8cd8bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5092f2344bbbdf7e2f75b46555c7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee21a48c36ba33f74fd0dc8aa1a80a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71218cd142dfa1f692227437c6d9999431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86ef074e3f7cb8759f85f177cfd0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bd2fb6593f1446c0ac32b7f8acf1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f367aee723bf54885b2d2fe515a77b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e24dc5a26b320b41c5049036f9f4f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0580a06360a6961bf469b941fedbad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec4f46d26cdfb2c7fa8951eb8857eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb9c46c930f7a4a7a1efbfbbbb22da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f52217713aea12b1144ae1ebd0f6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4e4ffa0ddb9f6ea75135d9f28dccd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259bf4b2f3c4f050e1c5c8db1b919ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29450f4718a9555d5f997a6838ac4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e208a7e2dc34390d12866a26652bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c8c5bca83447f18d3c63e5e4f69744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f552c74c6b08549c9f58adbb2ca91b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da955297b6fc49ab89fb58a548e89846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bbd2b4570f3b9b33ea171bf0efb7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb107cc7d006e01dede32990e89b50648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b72a2a7cba3a0e55b1ac63296617049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b0017ef3685e8c4b2574814da7b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1f1c07e75a245f3bd0d0108326fb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21c1824c14d65ffee8de39757c354152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d2ac9fb9f07229fdb70c39bf350753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daf9d83706159064c4262e3d4db10154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ced00c65a9ee6a2a36c8e7edd228655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467995dae4f65327882c56c6f6a91c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f54101fb46c95f15b8f0fc8ab1906857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d686d277c2e563f2f1acc8bb13c2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3174ef6d27edfc369b234aeddb59e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d704f0bac30c34e83e69e6c133a3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189d898053841a9a578b348b57d28b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129936a400cc264ddbee6ca12b3e1a4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa04e526335ffea6a3df3bc9579b0eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5799a7168e6816c72bc90d6f8ed4da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37070b604d79b9013359f58029064f2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aec15a3508ad240c8fb41ce4e920f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd22138208ea47b7fdc18cbe6074ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a124b9cdcd1f78aecde82c7ec528a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1c51210195c01290c11397315ca9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127afa9d6e29583d7bd0a69a8f9596e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb7dca6b767ce2890d1380c3dbc52a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad638018af33df253613d9ffc9bb99a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f62e6421a486121ffb975ad7b447373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf7e436e52986c29a64ede39acda9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a778304424e431de50f9fed7aa2ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ec06660e5202aa8cf37325ebf529b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c73c0bea7c9720387b71ee8fd1ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa45a2316cbcbf3ddd6c6c3f0a558078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc6fd7eadfbde3f94b6cb296140acb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e420df0685c77efff983697e97e19680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa5647349a81520b2afdc541f09d4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a35308c0d5b4af72241891fa10dad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace25a4eb59d5469f4fcbd6ab6406c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586317114aa490599c03d2ebdb723fd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ecf0a75d51bbff90e417929b6ef5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6fe7e469b0de41fa70c0deb0854b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053f23046db7767d63a0baf9faa861587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5558a105e41bf05e0ece30e503a79b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd432d600d60c5fffab7768d09f649989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a0052380fd1fd14e820e793b888e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fd3eef0d08ba89c29c8dad60ab0c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f2866173d3baa9741dd293ab9c7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c06714008d9e48fd07847826907d4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902750cc56144f98ffe7db2a5cc7fccf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1adb56a7f588b93fba0e8ac5d3de395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b9c72a117a8c88b0ceb8aaf65c1d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b66b65e5a30b06f37de8e46158d7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b327f961f38415cc5391660526c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6f64f58fae517f138c842af7d8e7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef875e5d8ce2a3b1f9efddec0cd67e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84039c598c51daf02b4428458b02e7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6da9e0953b93ad03bfca4f4afa83e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d11c7cfe42d629892c5df80a6313c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f353b6acafc1155e23e7218d5305c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa1a7799063a6e600a5852f4a71600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e5e1ca3b66ef9df2f3b1cd8e51b41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2297ae4c2b4b95eb9bea9138b15439107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b629474129e8292209543d288cfb14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddde86262caad8d9f0bbe661194faf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faca7b065310b2666f6175a4e60b5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628feef19daf0b727891d956413979a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c266dfc54d55a3e8a8f5c13a2b600ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32fa8067f524497fb1be245339c11e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283e7996f5a5941b0b6929b1d407e16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012407aade471b3447dcc8d240d1827a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b149fffd465de078f12412a6d3291e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f1a7b2e8348a53b50f70cf4fa579d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e38366390749949bdae3c3e6119eea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761f6c247c2a718d81884b21f18fb24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c3f4487c25bf08dd6b8e2cfb1a79a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d268b0b647cfb1a85d5b79af58357df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd9981030bd868b2ac3e9d28ec33c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e74c7be22c156039afec06a1f68f3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983ffe4416c7aca6fa73ef9358bd85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f6c4c76310a78ada5a586e958558125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a93711adff56c8a6e41072be150f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a488ddffb7fada5e689c52b1d2b4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e33212b266ae065ef9c381649435128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994002144309fd034a90390f52bcf4fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c465031ade54f7eb84e84d92a013b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17b85fe7cd299acda25c7418cd6ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2cbd5206a5793e65b03cf57f543c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aba0268efe083c9bab6507c6bedcc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8fa8decef5f7d06e7311cd97799e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c65c72fc114682cfd470680508f84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8a77988f18f42a1151a8e76e441aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a21f0801bbd75e4bd09189a718b91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61311de2576a3e090e64bef5e2c2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ef2c6b72dd0b6800a840915075a4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c208aea543e441b3fcc04f41523547140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613eaef12211d4fd4c8f9acd014f4c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca010226f0284f2aa5a96220b1dd25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3763a8a80e75933380ac0005093c9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80b0e189a976fe7f2198713142e051144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a60aa038f02a1dd22d13e2af0d3a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844234eda0de9a88c3f00c3c56fb0f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab3baaa38051b1a741b5c55b89de35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60852f231a77b1fc1233ebfd88c9962b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b3006abfd896db3583c4d14754db9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acf973318ec08fc98d06a519a4254b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e9e5b777ee44f909a695aa332f019151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705cf1ae07a024a51e12b2f0af9a964152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1b715e787cdab53242336b9a06d2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a6a9788b3aeb44e5be0e8ae0fedf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ad63f50bad7f586abc19bead65610155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2142528885e3b5ad54d280a32ff28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ad75acefcf0025d3b9e7b36970a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184774fb8dbb4bae36f7f5ae82e43b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6430af79c6c10d13cc840d9aa2eac7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6741722d36924553a6f9f4113981111160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748afda12d88ee59a327f96c9b1dc26b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7673b581ac64a26e8c0315d4bb65f8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577475202e20e1a3da1a6385245f375f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4208c44c21963724a7f6c3440db52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c92806866a9cc0fb75170c5ee79c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dc8cbc4663a5601c61078b43b0f9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f949c4582075743752ddda427abbf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecab24035bd79a6a3991058547cf2a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879bad18cda5b9b60885d326cdade20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf06594d83f6d018d59f5fa34ebd42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66c8d162e37c3faf4d885d5178c120171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6607e8e499eec39c45a1c7e9269f0b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7a856f4273964e812bfb02e9e05d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92613b0d51947a4a71c0d0573c43b4fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69e738335ae798b8c1661eb9f04d26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27f7028318184d3e2e948b1c11b4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662675b53d8ac542101eb99e7e875186177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc6db357836494449228e7257709a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd87270c03888646aaae14481b75e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d7029563bbbc92c89d7ff06c2e6ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3507fb52237c7605c5836c29ba58d24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a29808d570f6cd57bb6afb71c26bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc420bff0ec19375f4b25666fe55c132183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16e8316828cbc5a66e9715dc7edf66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be799eb62ca6b745d1aa39699e020c4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b7a543ec605611d345c6543731029186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3785a3df45a2b6a0a04613a52ded1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc18dd9101533e0d666b83b586694188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c43bf175847432b098ffc743c92abf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08d4804e293938cbe9067f161681e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30d0e9da72d6c7d8c13d6af5a51384191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423acc089b3275c714ced0d939e398a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f9020141677d119903887a3f86219193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc086cfe9f1dfb632dd39e8381a4f75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f37b6676ee4fd3272f6bbd7c15bd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6709c18e0f4b3b202ebcf2827926c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f84f619a8528e0a29438d24ef5c100197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b8fe8caaca34136281a936268c50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e95397c294d2fa3d6549fe3699a9f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae5c45966cd2a5841f03624f49ce55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b379cbc67628f078e5b0b7e66ea74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e72ccf63b69f089e351aeec28dde6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e6bd792f1469d8c1064ad8463cf05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f348bf814b44310bb0ce8054a5e21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446f5c7e8ed2cfc579be3eeedc3c3b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e9238823583f255a3fc9d70ca72a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b7f89755d604a228f7de401091fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9410369b5e1060224cf76a6c92665208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909110c13984b3d7931cab5165764121209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ccd55304a8d48d8831c05674a19e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa6b86d2926e1062a29b2d903a31ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95360f2d5cf042dfa19ac1153b24206e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95924a92189754d12073f57907e9f33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1849010109ae74bb21565031982ab8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e1243ac62ce00805fc61f63994bed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9872be2f0445c3bc4c12f7068f577216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c664cb374006a75ad987f94ea5e543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc01e956388b0bbdcf3f5b645d8de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe089a920724cd9b6756d69fc47064a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d1b8eed8b3ef0f70e9327c049a5aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf3654dcaef619366510ac15fef37d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82a2eaa6f63564df67ad7945dee87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68d87c575053ffd08f55a414ead7f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b10ff6992a2f748b33a5cd83ec7d8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537462d2d8ab15dff703186e7f8e32f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f16cf14064cacab9948c70d39f2959226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231d94d2afb00b495ecac2e58cc6184227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c6db9784b8fe8851f3e1482d0831b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ba37ccecc92704a598e4dbe734b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18581ace51242d4953ce8abe4329bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59747d1d939d303f232a727823a68e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282065fccc73d316db03bad085ea868232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f76d977e0ed1069c306f39cc75715233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bcb3bd30536707d7fbeb3b44f7972234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba129322bfcd985f515d4b4f32a3f186235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f6e59d8e139f90c007f0f8231d0bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f715fb31e870517088deae85ef5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6f6180acad7dd470d8bb2558af392238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedf3281570d725c882ff9aecb06eee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d439d0bc6c0e6fb49b8c88b6e68e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1226e32449f70d144486b5598b8627241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc604971df68208a588c449b020d8fce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77151c33b257d584f9b18f3b5f49a64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db085901b7676ece7a61fbf8643097244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baecb8a93633b9e82d60bbdf237c64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0fd0d7ce9eac1ae02926695f4c5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0c5bee2dcbc5da1c2c2d01dd4bec9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31bff1dd34c1dd6e3d0228abea7aaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baec45b4e05037072b434ea954ace5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36c9d660626a6340919bd0e3dbe4d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3935fc427f4df3ca52222f9ff571834251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf502ef581ddb7e9c73ab96b7af576252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1216e7642cabbe4263b17881a9fb184253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3066ab666dee63755b8fed89e8c69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b423804cd16b241ad6ec5915fc5fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb050988e84096e2e12b257a2bd2bf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149fe473193aea0cb0bc3a1406ae4f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b47af688fd8371760af1ccfa211ecd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcca734593d79cfc99bed479771d945259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894cb61a23ddd8f7db7237e5df2a283260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f71ea721399ca3b8f143426ac8ed6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff9f25120c87f1a71658a8fdf3c48c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aff979cda57d18c2e375ed70c0fc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79138ad0a60556c601a606a7586827264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a629300008ffb029b6c8b622613e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc645dc04c5805af7ce922b84719f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc8cd0a61fc4edfde0e6cc99902a47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eb29ffa1df8a17bdbfbc66760393e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1486e3fb01dbeb5219182d2d4ecf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20f349b38c1683ca0e4eb4c5ac096e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf9439e706efc5800e7dd0c737b665271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751999e614b4f1f5b0a5c777a2a764c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07223dd87cd59f43ab09312601c49c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c094b5b62e0ea853724b26dae26ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d78006a97cc7f668ddf1cc0454222275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472399b2dcf5944e6fb8e7a168083ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061e62560d65db175ccaafa87b4a72d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142ede983062ac2297ec57001575a8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55703cc9aaad1d12ff07dbb1ee73c95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6537462a7536fe87a5e5da6a48e7d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dbcf81c9b274cb071723df95524d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6edeae7b29731981a513f53b86a93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e697b3b160ffa6c35de86e49882c0ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46249e2726625986f1c76b98287b3c02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71baa8b27584f81893cddd36b4c04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb3a831901339d19b31e79788dc8b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899e7485cd308b24c49ba44d410dd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2fa1cab6b2a59ddeb2d64e8026f03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab419ba7dc65d13f67aa71b0cd128bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f77956be86b24ab68f7904f346aaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a43dc8d74eab30221e84aa3ae1de97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b7e3a5c9d148cc9f6c2d8f58ab5bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f621bc046c897c06e6aa22b1304f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03b26e7ac9fb35f7a8a60cda819c8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0832c0d71b6494d0a81ab77c1981827295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf95ac3001b558d4181287c79878405296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9d7f8064fa432b3ddaa080fb3b3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0aaaf61a4c15229917c5348dc0e3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7fdd6008faf2c39d06e6b5817060c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0df6fc39e92847625f0d95d1e0d957300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78f4aacca01eb7253afe091610f40f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a5e1104b57194e215a33a7a278853302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1b8cbab3f7ade3397b73afe9ad764303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8afdb3ff4dcbeb902a7075f7fcc64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f558f48de90b6745d507365272362305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09eb28ce7e5faf7b3af53133c7929e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daadb1fa97317c8e525d09715d64f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e838468cb8ddddd65fce2bd490a6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c11aaf619485a8ec3c212fd1922a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb0a3ee807561799d7150f04afa3d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac1eb17becc8fa34a766aa3b45e196311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f9a6fed3d5200f2ceb26578413d00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cf1ff91f5ec79d2d86b448f09525b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16118d9082e995d8501f0e4b35210476314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc37a8b68d01c7e145b5ed04441a172315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ced4f4a2fb8335f2dccf6d7c08a822316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73658716ac4639548681ceeb770188c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0495cd97161ff0043848a32d724bed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3efb163b32e1725b9c76c31927d86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdc1f372d30e87741824d07c5f9859320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4a2521e6af9af28466fa9dffa1a25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37de09cade51e523018928372f754a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb41ce8c7f2e65a2b2c3235d037be23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df1534aa43f97783c1cbd4247425a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe01e9e6ec37ad7f4f73dec2c3ccb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6810dc231d7c5297cd9ddb0ad8ea2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897a5e2a21cccfcdf454b33ff55966c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d74ca91b359ce8db50d9934694b22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403882810cf5c3d91d0aae58ce6a08b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9b7968ea42f3d7cb3ba10e678592e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08674f30b520358fd7b05295c908a4f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2262afa8c3111d07a21c69212cccd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20997cdc71c63d38abc1ceabb348fe05333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9b8ba912e93373f8d563ed7f1dcb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3beeb4b1a2e0c561d696d6cd292e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323cfc355c2e410e65baae0119d6dd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848465daadcc5b0c777981ffc2170534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774f97495255e95cdb9316735e3f1925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb324d60b56d60ae2e9d9bd82b5d536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3882f53bd25128548b7e6bc17da2c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85be898d06f24818a532eb0f0c5423e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73ca3c1815a8aeca9a530978c261d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dccd82be71cdfd1734e2668a19523610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626e0c735e13012e7b5c6ded7eebd4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02564cd778d5dad2ad9f4a98bd23fcd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d93a000ab9943c103e3f96e2c97de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b7b7f43440d8b8cf7e5acf0c36f0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f231247a50505f35492ec35f1adae0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314a3b78ad2a3b28a7b3bb0faa1a6e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eddcbe3f48203cb86accf52e04b08717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75d0b0872d2e0ad2b0d5aae721992618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c108fd0bdf44f2e44cb91072082b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517c8edd8c175bbd4881375b89ce49020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed354951e15605732aa7535fb988ba0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5957e962121369c7429d0ede5dbd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011359854268d4af5b26dc03b638e2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989659b70847e3dd18e0f048f4b1362e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2258a3ce5d3dc15dc01836cedba930825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386ce1690cb3df296f5fdf78f00b0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fdfb711a0b24abded29977183371827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6c2097aad8b5fe1f9bf254c22b7b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fbb46ac13fcb0600ec2030a12ab2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c0f2abd17e48a4f21c77cd2942fdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2438717abf394b0b8085472dab330231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc8a604840ddeba9c9f28623d9e02732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b4b7bb509eec7a7ceaf51115d2e9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26249d68ff9d90149a2b6432febf1a5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f2a9f7f4b7ce65ce7a04cd9a7d8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25cec8c9a02e937cf2a3b97432c6e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f3e0fd48d11028be885f7b170f23937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7071aeb13b49ea0ed2292951aa0bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48cb716194fd0173550303f3bbc5f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a416c052ad664aa6a44d30e565e6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16919f4b74ea1390c11f24ec114031ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a47225c6d0158cb74486546e695ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80a943e807c5b215346f2eb1e647a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d2823ec86bf88637bb2f691c8002944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a26e6c0a6ed75938fedeb694f8976345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844d42792ec495d69d5df9cc7c6e5cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523152ea7eb20e8bf27e33397d629af547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74124a8f4408f2ade6ca08fe14006d7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62347ceac028a688c2b3e5987a85e25d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702fe619f2fa666618bf9857fa0c75d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004de5142c256d98b3101b590e7fc58451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca750388995c0b9d1b2c06314860a0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c30ba3e7110a65d7c2c56ab3f8d7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dec5d38d856fc9dc5e9ec0e709f2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada67062954d46cc976fb607cd5845a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb032a5d6e66e12c4bf5effc5d05756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c24b520f35a7b3d1dca120c5a2d8f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5df3dd98e6d21fdabdcb4cae435158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e78780404609a98a0b98171e7349a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58634edf5b6cc27e803b9cf23ea95ed860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c83608c92d6fd8ebf2a57d53dfa4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d2132f1b335f5e9c196aa4240e2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7822fd647d9394e2b5a055ba472951463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af563ef02c74e7a7d5f4b77ede91187664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2572bf7932606b44772f34f416a316165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4712235f0121b80d1205aa5386c32d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfb7401e92f767caaa690ef82adf9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9ef043508cc3e3bf8a3c3f3942a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88083e4fe6d61c59016e993550ac2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27349ddadf1696fa29c3958bd954b5a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333d0b7a6a6dde1c22bbcf94766f9b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabcc574d828af6c61b61b15ee26dea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a8893585330c5b1900cefa08600a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79420061acaf72d7e32da3ad782ea7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ac495931f526963a740a5f29616475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647e9cde9b5d5e0c071755dc73b025976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3c30052382dbe6a30ecfb28815d4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905c0619a55818cb81bf91c6f481e7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f110ff0e0a5e47a73eec5db20737f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a7588e433b9a70a7229289c9296d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901777c294cb126d53e616b3c1e69a5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0183c4fd1a7145590352ef9bb72fd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f0ae1ae1822bf65e359598538a5be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429943ecb502ad2f8e985af9092ee0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf3254dda6668c2a991ec6caec08e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf64c4aa0aa2e55b7e533529f1358686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ac06f15de4e4abbe036097af19c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab9212c38e1d33cfbfa8a15bf1740c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb54573767df5a01af28ac3977950889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68bddb21505aea99e7a81dd08c6b6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690b14e20a91d44f68e13c9bb805d2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172267af0badcb8750d17ed18b6bbcfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9446c7427687551634d914ea1658893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9ea9389d8334af72453318af9627d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa394278a6706bf2a715c3c2e40337c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563335e74d25769ed80312da8ccb37c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514240ceec68c720e9930186c0cb2f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849a73f59de86db5e76ff45220b491d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca3d1c5f95ac9d64fe99883ce08a6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c595908dcfcb88413bcb11e151f9e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829e42327deace2898bddd83f8118b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d535926e0f1c2f307b5fa871a045ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85709d003e251b518d2020aa3ac4fd9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c171e52eba20c621f7958ddd5aadb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630fdf537e08c1300abe6bef2c5399f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1d7eef3d0d7daf2ed1cf46b52112f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579745c0833be858fbb87b3f73fb5a17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9002dec2b420f7ad8512f645c69ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485c7ff2ca190b4813b9fd22ab7c3a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db161c32b3166e1148cef5ea65342b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b556bc706209b43f87446882024bf4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f849c54948263af967149784cca5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80aedb38a674511197fec153ee90e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb11c3bd558c529eeadf08b1cc402114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee380d6738d13c1e5f1b45d233d998115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c199278c6e4f8560a308e30ba6839b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54941525b5071e3d34d784e9f258a35d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f053f9aa95d1c9d601200eae08b908118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db94a469b1f6c7c3ecc55c17a131d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb6c1f4c0c6af4c6017d7198a0c320120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc4cb64382bc796292f9b32a6fd4f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93956f7e05b44214f842704ae37cdd28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d901e67ff66202fa719cc506467a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d1ac732d40c59e6d1343fd27d639e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042768fa8df6f474fb061f699cde7592125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d794c58277a7058c3278e2f6751ebf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b228b68dc0f38756f678749da13d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340696a908a0edf738ac0bfced510feb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7332ed61f9a45835952254d244b3b26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41270b30b5db099360ce52e1bb0df4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc360729aec577c5af7b1fd0d6a0fad7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99ff1631664199f36069caa91724a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac701d4f47349055e6911ce751db2787133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740bf7983b83c304427783b1db02064134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad97c38f9cd8b6dbeedf7fa4b9f06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696480b6a2496d3f13f47794a100f99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de273e78c24fedaebf97290f35bd705137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15431b6e94f36d90aed4b616591d06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddfc392bd2de6b734fd899f69ff16f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a477f6c6d28e9bfe08a66f92a26d93b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25db4d88b41363d0a4435a2d37b4aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1968bba82f341a2ed12460cac011b4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f0a6edef7ab352e91da47bc7380c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a05050ed8e981f807583298e93f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9590801994cfc7ebe4a3940789b14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cba5d9157a70e1cc624d3be2f4a88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66125f65e0aad71590954c9b64554220147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db4de666d5fabf83d19967e4d22df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e913957969a59ca6bcf92e96e0f66b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a20edc74154d980eedd27e190b4746150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578e1fcba8dd3da29c07524d37e6f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d346f4a644299d419123b93f7e8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473e80b181af420666724c82864a14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd98e612495940564fd469b31b0b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8063727829d72455c1983d97b2789155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4dd1f93f71c26306ee46ae62914ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d8103a89f25925dd3c4da9893a16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eae5322031f75f00e07e328bb64d7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecb30693861dd8c5a150d8a724964b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d1de674cff349bdefc2f18ce99462160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f760c99eff23ddd9edf29597299ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc93aeccf76633bee9ef2de997f904162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b934207c8fae870a80e40421eb4217163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa2bced98cb81c21f46651a6dd2a4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ecf2defed1f3b503585f7e889774165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884bbe3fd2c9b75239a0041764f79e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3ec5b8f3b9c75b82341d4ae64b0a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5228b279bbfe7e9129a6f5d67432376168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b25788cfbaa7d10053741d82003a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4b0abf96d481c01e510e21af1898f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b156ba45d865006d8b9a068463747c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7b0d82d40b7f1ad96b02971e2beda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0df481d7cdd703e6fafdf9fc2a44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2382bbbb8b3c813dc6f41beacce7ac3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeff4a1339c50292e46ee6db204594175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631bb62eb696dde22aab2529f1c00cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770334365431e75062d120c50aeacf3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a131332a648e9cef0cf3a75bd3b34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03353daf0d14f9753f8d9599dc19a4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228d3e30e25187d369e57ab58fbb09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911893209a64c06f9fcb2e6349766311181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de716de61ac9600bcfffdb0774b8953182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bce13b6098167ec1c7009168d4f5d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fc26d9f9628773f6a9dd1ee38812b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231c974a4adcd51b4ce770c0f2f30c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ab8bb2482f672ace3add90e4de47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae414f1d6167e827728c7d4c3723c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c21b4caffd6380b6b16f7ef360338188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db87ec8e138d5b00c6a6691b978bc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffced1b04f62e36577799a66fdd6bcb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12981d869f9bfb6684e87087f511278f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d3d4839a650b5dfc6897f19e161a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64027563fe87076eca04f3465b882615193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb8934e8e52bab19d5f9df1b28c0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f7711a1053ea1a2b8b030508ad8c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a640d71b26016ed10b09745046896c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc28d4c0a7b67b26ce7e7f95731be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d350c34b20d9f93ff0c00f313badfbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d53d7e7265a5c39a06a7882727485199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b41fbb3178a1c586d556dc3c9fd54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e0f773afa93bebcf34e004b20039201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a3838054a46b8791d403f8cc99665202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f59ea843dd1ca3069626cde8a70b18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb94b3fec619f04c6b71b929db5bb61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1e87ddac06787432b737542bdb7f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b03365d396ac1820e86b9ee6bbf924206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792406b3e2a28742718c798cb5acab5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5a4f213ebb684553be2cf86d15d63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9585e35eef7d56cb2f2ccaf0ac92df5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21b1c1b48452db2acf7c1c3d71afc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf01afb25889959773fc734f16e018b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb23a7cb888b376c1b5f5d1a07d4b60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42476cfecf06f592e479c902159b2988213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c299d6c9a5afa897583108e48b363214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819570b145bd28778763633fcdeb551215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b806103ca184b490291f5e90c9eac97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4400595bfbe2a10958be5167826455217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a91e65ddbd11e7fd5713d08109567218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f51426ddcae3da0d8be5de694e1e14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580414a5ca0ea80927d1ad759f39a8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bec48369aa3b157e42707d97e56d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935356209cbc1d6d293317411f7dc0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558096316cbe8a0b1eafe070db118c62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba1b52a152b88f9dec8f393faa8eef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8074306930f0ff21ed1ec171a97d21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8784d32f2e35c4ae0808a0775db09d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993329d6d7477c248436c6de8a834f68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b012bb00e26792e1bce8eb75d3256e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e586a31723c816cf7149f0842fe7d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef6a7bb3bca33a63ff05760654e630230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacca366fdfeef99bdea3e6cd348f34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b48f5cda3feb3c1dd67cf3422974f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07e73e7e913df8c51dea8ab4352d94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba897871b3941c899ca840821472222234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173dc5ee221d6517d6c87ca0a2e297235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912339642705be27422577cb109b8cf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37d28241aad80ec479826f9a811867237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81eb661f121029cda86fdfa1a7f08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993ca395bb32be227a663b4b380f2c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45493f5570b53a7355cdb0d72d56be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff46d54a3a601e8fdb27dc3470d46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a2031c9ba7743bad0c9e635b3436e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60076d0f18b7de66d62055a0779aa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cef33c4bfe98d9614e341fe9b53e52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898c42a2a4bc15c2f4ec3aff02bf077245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d0cc63c200c7d26c9f81e244b6892246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b990234f87f9c1f8f4c2d2da8b492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19791760e0040fd76ccc8a66ec3c7471248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c0855848c9dc327257352cab37b64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc8b4d78932b9a3793ecf6dba1b40a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed581981189739bbdd0ee731432464251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3e294a94f5c22c1487c3ebf2c68ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7aa658a89f6f0df188319ef125218253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adb56fb45a6e3366499984be0f45b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f08d0f4bfc60a9b1c8da2aac82e09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eeab24434e2118131533ea2e3c8f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06ce5939f130879b0e7a50b6f85732257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e26d374564b103478c5ad5ff7390258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4026285fe25c44d7a66d6f3baa8dbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7664c33c07474dc79f17ab947daf85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893571b586e08d641609832ebdcbaa2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dfab07281041631571229776b695d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01801b98f1b2d7aa9b1ad3c95444fdd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db774a7cc26cc386a1700934acefbc59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa9fcf284eccba43ed472dea7a49a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118773622f197e94d5d1938f721294d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d7aae89883c40c44e71065cf729f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862abc185e04a9de8189d69fe494d55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f4db01292473fb6323b3021f1b38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24630c2e99634a538704eebd08fc50e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa36234a2f95f9e99d669b18371b58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5132b1a7902501f11beec3ed6a6091272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6b9bc5e83ede76aae2f18752f1e8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083780acb803a1336f39ca5af0e5c8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5af33145350c51d9d141b34678dfe1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4f4c0fa3dcd68caa247d0bf72b74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8473fedb7f446b1998c08b05ee1772277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b790e58b7eae76d100dcb30e293c7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219767be6e7f126ce96a8b8c8a9ff913279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3e573a71c0162b3134cf96f7801c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b47c9a6df661a369881f0f95c37ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52a8b5437f33b70efabcc003e73183282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a721bda768efe4df816f22a80cc79a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1f68079d6ca158af9de304e393f92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a12dde77d2bc2bc59ac65a090e3a06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718784ef12c46f262493493f82c4db5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a81aa2759856d82eecf1de52c64d65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a268da5f98a2df93a5e9d420e1b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295df18475ecf10bdfb00efec55117c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816d92e87bcf74373601233724e9468290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a894a0c54f6f95483347ea5a08c7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70b4cdebaadc5f9ec4e2cb17238678292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3ccdafa40f3a9691d6da062fe4022293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab95579e0c0bf7489db8748f5774801294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378805cfe4fa99ffdd20a9a16baea39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d00f037e52bb9b0c30c3182a2c343296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182751fcf7edd7f3eed607206b0d9cfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c03cebd8735fc51a074ff3f8312992298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee0c5d3cd046fe9db1d2aeb03d09f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663f1fd22a8723d94ccaa67c2dd9b62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b68566a5178720d576f73f3de5a3da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e47adb8631e56e79c39921a6169a0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7bef02564598b7b0d066bc1d86814303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21289fc96eeefaed90b0cfdf037a1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972954ad06147fa022a574cfb7366c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb04ec60ab6abfeb536fedf24ed462f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47253c261c7210fccd6fa79d466dcee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411275ab1b7916afb8431ec203af49d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b988d3dc3ff43e7c6145770bfa4d30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6ee49f91f5cc86d34ad9fffbef6cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7750d14a0c18d8564faf0ff6848e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cbf513f1ddb9e51616d4deff19ba5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d61bd3fd5884b80af722f40039542313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1918fd05817f4048326981483582f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c6c8cc7a9fb51f8498ced93a6044315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912c46e9d106d7b337b1e7d766bc216316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fc5d7c9cf86c288bcc5bedaf65614317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928cce3c4251ebed1b9bd67e83dbe1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a49259f211db9561937a0526a29fa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530da59410fd6df77aa71db666f15a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c9e15e64113789b5716d3e903dbd9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7627ac2857f1e11845e84408d66194b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcd2562bc1f7056695a52c71a39abe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85184dd57ae4f9b385631885ac88527c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2409e5a3144a744e5f180cc80154a15325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>