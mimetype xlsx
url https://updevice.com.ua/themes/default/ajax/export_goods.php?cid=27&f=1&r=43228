--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d0dc0ca31d1ffac8e65ffcef81f561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b11a3821294d7b02a179f585a473712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812ba87f0df943c155a7b7df429ae3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd3b944aebd0c20aae637a7779a46e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3e2c5e22c139b7d65c23853341ea85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708c6d1e4d3c616987b72bbd73da6a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe049aa1537d70758cc7585dc995787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87780d4422a584c94ed5e0afefd66d4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc7600aa6d693dcf13c2317be215879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe5e743593f15458434aa6e4fe169d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f65b158419194e4eb1a0bb67f2717a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6047623f04acd36b94fec670fe7e88312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72362a92f980c05ef7919212591a35e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7da10128f81811711a62a786172a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b515207ed5293754bf24ffb98405c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fc878046680e9d3a218fae101e66d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7240e6b90d0acb87d56b5f9c211b4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35d02181c4fdab3558d49470577c5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b286b541e678eec268703f259e6f0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44010c94e880ba9ed53f934c98b3af5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b2e5db9276673d8b0becf27bd868721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e79d654e322e6ef5eae075b860a9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5c1e2ae93d1db26ef103f7675008623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555179eef6f53b239247dd2a1677434124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc58dd769aba956e565c89ab523d81e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ace2901ee5081d16f9950244c755426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a8a070fa2c4ea08317d707befb1cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657903d8b8526c147154edbcda4b1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016fb85d883fa830a428deca85869929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435692b6a19754d9c093d1381e7342930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6f2600a59124954a707818ea8dfba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19836a0929dbf706c8bd0f457280efda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda12bc89733991d9a2363ae80cd2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e5e5455308754127272bf3b118c6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17171273f4421276ca6693b6698329ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb500e2b1282dd1e4d7447d1aec9dab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a54a262d6978161671e641b0c9b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e75593da263fcb4e919546c456529f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0351b13e69f43289b568b512900ac4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ca893ff74735d705c10de613a88340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9373e06de787bd3b962716af02b3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b8c1cd2c2a080747b9170030503f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81359301e05d617af4f6dec99630254e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b96556fe92caff9839e6efeb78e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e3dedd741fb07a4bbcfb1f95276f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9896badd0a31267697f56d7986bee0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d526ac9abff7599377141b0233d2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46e7fcc49dcf291857e39265b42b4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d344fee60776e1ed730010de00d397849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f83ddb2a64952799b5249226c67c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e63a47645c4a1bd29c74770975ea3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d8d57e0420c8253242936ec31519052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae0c3da136d74ce3cd04dad7754ebc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c174f1a1ebf83517c2571dfdefed21954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3242e9235f751cb71135e7e0443cef655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3d7dac78d85fec22aab1adbbbe0bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923181fa342192662b16f3142969f64257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ced51c1e0e1c9926c25a83f0cf772858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf8441ac6cecf2a3bb2c7cedd9a8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43744328c33311ed61ab7bae05f88760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb4e157b2f13f66890fc1a4f1fe45761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7e1cd4f00c94ce6849c60824a706862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd4294bb996aa78e4f43c2a9d05d7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e10a84cdb86e0a1dae16a4760f1e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d0e6e952646c39b8499cd326184465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a049049d26f5b87a242b938c40e0e9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daa563f020419212bfce6a3a471d0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74753e5acdc99012f5004da8b5f49868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75082cdbb9602ba19b347396461c9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249dc223c92eb27d86488f5dad34ffa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3101ce1c889219d4c7c4e723749f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9ffb56ec9fe192fe028a5e072117772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf5e52735469f301360f545e794f2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83887cd6c47485d1f2935aed7b502fc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a46bf1c607c4964c629e8ea310494b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7629db673e7520209c05655c6ac6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604dadee7395aabcdec7013c8c8ef2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ad81b7b6aa1f1443cc2be2e37859f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460219e4354a4d39c3abc46e084b06679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a5a4dc0110433cb7f6ddf07005cdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab45141604a1f5c1931c51b600676281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df88297c0db9986fef80896739969582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a1ccf37d2c894199dafd9dba6da0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656faeed64ff062d794bbc6f79a97c4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ea4bf7e52c9e9c7b51640916746ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d4c9c2b8dba498c906a6a02438c2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8559c47f5c46c399bf7d3f7d9f1eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed1527bfef6f2b9f32c4048def2e3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b76b09fd50b1105f4aba08acc073a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e974858a32130afa36a749c59f4d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d2da96e0f635876e3d952966871e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3b0646f287c458952bc6f007215e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e89c6b40ba8244ffa96fa42bae22f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2d0254609fd8fcf8655c652e6101794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b20bc818820a7324e9e713526b998995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dcc291411bb9d453eefb0f3a6e77c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb57ae928f732e2e6a6df5e57a25c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac705cfc2bf5fdf7549db193678d8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a26dec3e9ad72a5a793d8425767d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacda2f5718ef141b790872bc286afde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b36cced3025646ea9b08c9b73e51e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f882bd868a87d945ce920cec86808102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100ec0f009238f88361655ccc666019103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed3c9925552af1f549fb684787729104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cb9b8244bd8bcffa93868330fb6cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d027b18c3b4e106ec326bb37fbe6cac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859511f51f7851cc3c5331f9e267e7c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1211afd3455d4f0bfb6ec6682cc42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb684d61bcb2467f23c9cf8f515f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d53a3100628654b59be34222508b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266c76355ec2b5fd5b18abdee92e8c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44a6090fb783b5fbaa5d8106f8a7d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532a8ae241bc43d2343e42fc62d9019113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bf0e35de7eb6461b053382f71d66f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf1554fd30b30900a2831a6ef2a3b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07168ef79367615c49f2eacc6ee7a381116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc790ffc2e011074708e10cf3c245e5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6635e21e1be8f52dbcf1988e93d33c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1a9aa8fa2b8fbb2087ec150a9fd7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360c674c6969de3a03b598444864e95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3175efff38cda0623b9653cb0a09bb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8faa52bcc8f093c383796ce521523122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40992e8ed1200d8ab35749ff53bb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76ec6c6cfc8969cf96affcc160283d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5f086526c2d0a682069c93b20a790125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c538603043906ac3157a537fde4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87bee219b1705c026c3f1242d05576127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c78c1a2270477be791f8785448e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d13f5313bb2285fd29b070902a06e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcc2a364cb21f655052a716a906b89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa342973e6496809a5e1638b8d21d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe570f86429cb0baf93a6cc5bd79e82f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b2021464ede4bc3f34f8914ecf369133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47394d052776677b48c55f8e9d0c37d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e6446c5b66614bcb64451c7a1acd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad16f7800b33fed6b6c3ffe61ba2b3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9293e5249223f1bfae76131cdf92bf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119a881a12a1429c6164f4ff7a21ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe41ec8161ef70cc95037a52535d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b11ba18da3e77dee1352be023026ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721732292f2e605b3256ff5f9bdbc79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1db3086f215c2d08bbc8c659a535ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98236908ddf31b9d44bd9982983ca372143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c468e01e3d0297f8adbd01aa35c3ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a53ffca77164d7c2e07df5069501145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36b33beda2490287e1693641f87f76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74840a13b1deffe85313900e1db05ddc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd555aaafd8e3ea6662f1e36eb616f24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d2fe10be8fe063cd8de2e92e65bdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be8991b50a7679e2635e35d715baf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c35f4ac8f9423e8e1299def592d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879b17f1e68bee76079e4687a98129d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150a808aa2be8874bd1ad30fadc506b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59eac658d11d7ddeda2ac823264fd8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb253b6773d194dc221cc4881f3f57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8c9dba28a2f4e5ca1839c58ad8dd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf032ddd11571ca22428f7b9afa13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3631d152acbfec7c70af926a535bc44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aa08001c3d4894ae0c135aaa67b47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5c7cc594965379e93e992693be45d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbac9a009a731c8b3c6daea1fd5259161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050a88176c5e07eb65cb078ab895fd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9c816c8e7e6d60b67748c5bcdac5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b43e2a35d010194ca28094b53739b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e67ac8fd57853d02690f3e806464e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342d418147f0408d857949055c7dbcc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cf3519df82e135cfab3ef35441935167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60c563a6158092cacd4e6dbdf5a83f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850def602d7bd8c5de15aa1c8a029ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bf7934e4f073bf86072259fa00214170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87418eed714697a9380883257a5f146e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3ecba1a18743db218ee82654ad58e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a32b1b6f3a23455f3b64eaa9ec6a39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c0ad6b826e8f0fcf4a76bd1ea0b88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbd2c901c390bfb26134bf29932485175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25fd8cd3b5435beeafd865d4917ff7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167aba42683b23ee54116e8093a2cfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55c22dfd71ec2ad8049723ada8e364178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307e35113e9acd7bd2b167e851f9b55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0ae3d2342982e900d8448172adbc2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739676f165c6427c287aec836864e1b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38963cc4c13212bb634cee5c4d271bcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0f437aa40a35ba30d38d71ecbf9b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53572ec45657c9dd1b0108e9300b62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a05b7597e1567c9ff2417b2590ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7602dc2fa00b0aa8dcfe1e5f64ec4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bd39bc73a326c105f2f766b89b1d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaba827c031d297b8ee9cd69e0c3738188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984fdff6fec371aebcbeb013d299770189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff899c9c4a5c5a53788c0c849c557cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb2db63d8133668ce4a034e47620cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098edbd18a21c868ec2d9c18b5a3e3f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd2289870e8a695ec78864884e474a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d676f8aeaba6a492296166f83b9f0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a816ce32c8ee120423543a7d5a28e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245a641bc894d558b789cbd8a2d1370196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcfdb6d90e33a1217f60323d468294197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59828127e5f8e614ebcc673b087cf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeb12925b1853eae03cf760c796ce3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d454e1b073a88bbd2b9d0b592d1f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452c74b30bee9612416ccc6f36c2fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc0ec812206a2c381825be842088b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5528b85477ed113e5f01b3cc5ef2e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5aa1903cff47f557beb513d318279204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5580cd1eba2afd72bd0739a8efdfd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb89efe85ebc31acd300fffb8802ec9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5a50307147c9129319e3328b5c73b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b2d728e13fa7bd27a0a249639e99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4cb8b584b5e94b3a2d2a277f47e4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a99a54f4778829adc205f9bee941b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a70a593f601ff5cf9c152cfbc4fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bbb4f9fea36ad4a8e536440d62cdc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc981af14554003aaca9750bf7208af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523038bb1676049e7c05382786aa2da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d973604eb74d5974614b8f6cc5608a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a649a8c858e370a900784aee85c5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c6e44785922780c3ae3d186cc35d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b42e86b8e4ffb0a8ccb405b0eceb1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbd0b790ce425c4f602b182c02d92e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf371866abad2b8a9bd996c737d8655220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32740ae7997259c13188bde21d120632221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7a5bcc802cce495554b1b0efbb02d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975ea5a9bc17cdc9b8dfeebdeb9d46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b12fd1a416c8fe550affcf33f1244224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b9c04a59b5baa8e800a526d08298225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9a321cc2509646559c94ed1cd76d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667840e1bba8b1b727784cdac9c5e1a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f011fd71cbf05d4f986787665d7fd4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae935cc419ffad5e454dca2b62a745e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d852120c889c80824445e267b705c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85817a5d39e1682d975aaa47d1f7e9d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329451bb7c443e38cc60a2c990113fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60b5f46a9fd24b53c4157034a73d34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6113a9eced205bed31d7c12d68a5af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad781beb4d8afd77b1a6ca1f3a666e61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b819fb8bd6e1731514d38eb889e3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b74350a976c6be8c05d71bfd2de0f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd96c7c3ecf7d499c638b904aa7e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549ffc6defd056fe162804a39748cf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88782e67a87d475231927f78c240e88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cf3de49ce25449f7dfc80c9deb49d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b57a684d2f886de2e42bc981792f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33abbcf79cbca9769412614e1630b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102512fe35b4356d112fd466194b6407244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291b75795fb870d5979212e8626cf02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998688874d6e12be0475f97778f281c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de62560fa6cb3c16d99077da991889247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6441c5c11fadb13028e93701b6c071d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57db1fdd78498f2fa14fc505d9a8b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687193a8a74e44c652c82dd6f12b6666250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e2ee39a2a7799757d77b4cf3b3ab6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4407058cd10895c7ca927ba3ee8f23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee570276f694b4ea3d2825d0f34094253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f8619076e87405cea03980a2e4f6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3d42ef41cab86ab46eb6a069357a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7ee597009ec59dc35e18150fe0a74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a92917f09cf70298be39b69583bf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d9e10ed5f85b49f4662f33f2fe372258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6a0230b22d35ba8ae7af01fa0ab6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113e9e0c7ba98965e022a30893f1460260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd599a16d0d566ba2b789343d9450d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4cb31e155a4fb9cebc56094aafbce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b034f4387da83e2ef008d8ce1474e52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239d560fd7d9bb0bd6782dacb159b9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3ab409c4fac3bb029012de071ee2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cef57bc5546dda1a59fb927d65ab4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea297a2f2c9e53edd82b968de467e94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b78d053186c9cdadccca8d62e0e73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ff4958b2c0cc3527f66ca66ed7d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db66ec1cf152c873431bb1bbe604d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80a4812f2a19271ddf7d2beec9a093271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f13d45ce1423164a9b16b362846d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3669856eecdce437ca4ec9b0aeb73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cef85bd381b1b49fce6b17180075c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2b342c257e0787b98c7aad3bbf1e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380cc9edfbaee433933ed2b1eeb092a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aa114540d409ac5f78f920ef6f045277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a07af5065b1a8319d1ae6554bbfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d563a8f95aa75aac26b32aeb4b1124279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f145282c28c0aca7466df99591289f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ff10903a91be74c24f5ecbfc750c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb3032733364b4376fae27d6457e6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc4ad17de155e7a9c3f29288c70f0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7de30073388493cd9a4596576c8d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d1cdadd6d3299337cb51862859737285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b9975405cdf4f3ced9cf8b4499141286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412d9423f1aff9368171faad44b6a05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfad9019a9d398a13ed4f189319b340288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e515e78b528b55e64249821af8bec18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d988b9a0c2c45f790a3d6feebe8e028290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7d0e41d0f86381a23d2bd3fb6ebfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e103664b2f10a4128ccd79d30590b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5d6ee17821a14f06527c9f53f539c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b97a28270409b7c28c4070e03202294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f642befe4d368b1715d7bf98ac68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b986b8abddaf4d2d2ac907a097f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203dce2d8e1f48ed4abfa8f27060e60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ca8ebece0030aae472d168b1a62ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e5877e4eb2c9f024d2e7fa0a32889299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e083770ff280b8ed10b61639f3578c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b559e134bd502fdac85c1ecc956f4ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10943d291c47ae55a479a373a260a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc50f45fec38ff40988d5df0ee81ec9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ea3882b2d41bf8bee9cf8833a6d8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f870a85d0e761f426a2f87ab7fb8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af9cecbb291218c70779111bc3fd84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b31dd5a96256885f72cb144e5743f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a29ec9260b360261e632c3167fb76a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bf6c480b1e30a5e33870b2383fc2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983fe82b8d1f3d56f015f7a7994f449310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d21f7d29cd1e294f7c98dd03768e77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cabff74d4df900f61aaced04f8fcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09051b261095c8c48c7c636bac7b718d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f42ef5913173337f8c48f70a91d0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd162c87cd0833be5fe8f6192ecf89cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e0a48af052fac4895f61137d1bd7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acbea943879ef137f0fc97459377ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc1825b8d4088bb1361792b073818f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc0b1edbeb160bd02b48038e538f7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c31bdf5977a9110b3e5afd96043dae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5dc74558262b02722429e3955522321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d93e82a2967a9019387c7fa50645cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682f99c177a2804b7521445c17eebeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9ec25911002d8265f4aa00e486498324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f307f14e5b7f8db07daf7105200d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd25c424ff25063bb7897be24dc53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333cdf965856dff714a70e52c89f314327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dce7753d47c97b77e01135dc4d471328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abdf7d91c36cc370f49f173721f22e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7b96445c67624576b51e788eabb6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132037129c75bc66ff5d2d09e68c0ba0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8da0d2e6e6ed8b07f00bd46369976f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834773add3165403497135c83e09545a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb20a13e49b83475b36f82449bce9521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de21c62a4869c8d372d522567fa4182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ec0fad3a90bab8422789a8b80a4ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf7ba077ccf2fae6215f51e67522894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8e500e9320ff3425b27f16d5247295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08536e55a1b2c104eda62024bef6f2ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2e84cdd323175ea7caaa4e2d1c327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29fd53a61710c12b9b1e859722d4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46593494e29f9b7436b5e3080cbeed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ba2abd1a0c677ae1a05745cf0e29f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930b15a1862395c656f707bfaa265c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5c22c1351a3d165ba663fc44dea7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726968c1c5342d24300106b180d77dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86337048c4719a3fd00d6d0a891763114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b9b60b49785df0abe66714640233515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea000174ab2c2dcf18489fabe6150d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a17b21d4997841acb42d157aca2d4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b32f28942d9ddbed720da84f78c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181184e050020a25f9b0d4fd629762919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda50fd9080c0659d7a7bf17c75456720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef115dfdc6e6937a96ccddffdb05a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7e3d8200490c8d5cf05c0d1ca1ca422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ad7257f64391214dcd285b0471af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fcbf5cef3b4da93c77aa41892754924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c8bd7ad9f74193671782fe965feba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce91663270f1ddb76b94ec5ad2f02626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877494872db1937b5f74709a0e8770b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02579d72df0c949c91f514c0e5fe850128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88cc842d381cac3c7b9e122af53bdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f998ef2e9126bd645aa20595a28617230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ba44e58a01c8f127b251ad622392b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe109dfc847d64effe5bc2e658afa1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98482973915f4f1292c452c00cd07aed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c798f3932e6549db8a3bdee5c48c17434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98941d01af9be22a74c2b9b222fbc55f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae512675e68fdf3dd54cab135cc1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7897d3b88013744b87d6c14c1bb15337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089667e9a40a04046383ac81e0fe74538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632472d7367aa807c0a2aed1d9c14eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686d0278fb7612ec71f092509bc56af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb2bcc11e1c2934093a1482f3390ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a4c6b04f2c37b95d9ddc112e2f0bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305fc4de8edac5c210a192e77bea55943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92fe83201327aa4ca3f5cc8a389f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a285cd5d803fe76f7d9f6253dee6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bcd981bfb7095628b9a8d1405dcdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5a0eb781de7e9c05b94500d39581f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c65dc8ac200258748b59a2de3542a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7174489bc060e1fe1e07bb09fa3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ad4651fce71bcbe984ac8cda6e16350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54530bf8c1247db4602b589897ed9e3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4701f0030d6b083bc1db56d8ab3ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34696d610826546a882e99d1b63922b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d95285fd7e69c0c3881ae4d2980a8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b652ea6a1bd927eb3e53f3c404f7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3626526c749e46df747043b18c40956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb13602b97fc7b96c28a3759c276857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76400da2ec2391bc172cfdf5e501f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e0b82b234b9404b8c50fbfb55c2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da27ee2ef45fa13ed97ddcd075915160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cc534ba4ae6b05b1a34805ac80c9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a465ad859eef77ea25e9e6235fa5ad962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e89dd28179039825a9d2bb3c560d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40440aa39e426083a8929beed3fed64464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a35eda4524f75619b9af944f85c1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687526bb0d6fc99a3715cdca763446a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524abfadc80506ac2fd2b9c0aea573f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22e03131465c9f52168fc6eab425ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d94b14a409815a4652d4546dec66069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbd29f5f885fde15ef97d218b7bf1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419986839ac3b26d091cba9d3da35ab771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbe7acfaca0f852aad346ede645b7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed66d4f27294ab3452bfd5eeda5b8a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5f76f7b32f837e264c964c113e5da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ebc90c245211d0039ef7dabd0294175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10ca32db8af0de6ba925170c2ea23576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e5ae327fc8395be583ab28661e3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738ea8ebb17c3cd1276fcd407b35b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af30ea19ca08dc9d5415ad547d13cf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cb3401c11e449d77f563bfb2500d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84a75dd94f735a1c4ad491b90d511181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f0f5f7591bc4aa9d482945ca5809982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a780da65da8a2d282fe6777b4ec2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29330544811cf1d513aec474b7e044e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9cdb6ceaadb5164edf74b02cee6fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67c2092d624d75ec4571e3bbeebd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63398bf9b1c00c980948eebdcb539a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c254a029c089f826b353bb3b971f9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993e09ce50bec62c3868de73c17976989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3a477a8f84dbf35447f5d86d39da090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ace616b74beb33bcac6e15d1a5d86b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fd0541420e8addbf4912f8ca6904392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955e79bbc7086e7217edf767e3af89993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f65974394f56da6efe5392cca3d16294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f71991b4bc07cb7963f8db866e50e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb148ad0febc66ab7ef25231aad3dcd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a59b8958f905ab58b64a7431f807c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38737937b18eebdda011fe9527998998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62211523874e0fc3c4c8d5f0a82cc5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f209b26252fb31c569076b58412de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc20721276eafe16d501540406b5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809f1c133e0ac7381b61cadb95433ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdbb4170f5fed8f049f56de847ada5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371cd811f5cd3b013471024246e1c31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de2f1be8c93c7664feb7dfd36eb605105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c28a3e26d0a30590b14d79d366b42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cdd22236ba1d02b34412e1ce7c227107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dc9d2d9ea5e95568286bab41fbe2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1285e0ac2c865ba9852b4bb3a4ac13c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec983656935da2027cfb930af4ce652110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279691972b2b6310fdf2b8a55943cf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218d9882e94c39a81a677dd7b3dc589112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b3cb909627102c0a08f69944114a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d231e75a4c7d704139ca7ee3c78c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98885d105689e739630adc9b0027bd1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee870894e3d847f140aafb2276590cbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91684dd55d30f3d816f6fdddca6c4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c402d9ecfa9a17f400a0c00e387ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36b8bdc9353665ef7d7b8b50d831bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208320116bfe276f638988f3e3c9a218120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ae656b9c37db3c3a2c6528294dcf9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630a19274afe73b9ad5ce602a7f7552122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a647b7d0fbd681a37322d2622736d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ab2648f61176f86050bd347d4a262124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790bc176fbbd14581818bf309524dcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e8da34e9dc59a5b3da7faec6d1c60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7cf1c7d9bb2270d0fc20839f27159127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9064156669a72af3f89e7f4731449128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff170d6550355a6c9354640632fc54ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810691a5cdda9d04d2b18313d032bf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2fcc8dedad0ae689a2a59eef601dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a07a85094732971d8ffaa5c89c8de7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2a4fff20e14a11ef58ec5dca14527133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af06039bfec99a39fed2821caa6b537134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7591733cd85449dc112d6a039ea3fbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb1183af4c29742c1ec2d45bf9e178136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d3e222073ec99bab961d81dc4e5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e23b6f1a1b2634244f20d63dba35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fad105d8c51d298ab5033cbfc2651139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c65a0f5268e7c7f2feef1e60929282140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50f0e8e1c22e1d23389ec3229bdb98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce767961729bd3bb32d602c68763cb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b34cd414eee2af695a59c970e0c4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c5df75291a1cd366b0def49c370ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfbf94eda3f5beb59820466e1b5bd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799994707d0a4f81e5622c254d87f1b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea72a540122b3499fde3be001832fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda9cca7c1b522709730af4c948db4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363814cc31892d2df2b6c0d94df0e069149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62716338c4e7e35b168ceb534390bd23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ae6c7bf02ef8bc9c31a5d6c3456ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18025f54e42bdb25cc6c1ce82d160df1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ccef6068909ee574e7dcb261d466d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c585ba7fb3251709f02c301f58eb4f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da97b0479220d2d1047991ee0e93ac2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763a839713c602e585f9f0ec5fd1581156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d508f7d590720b02e5e175609eb77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231513b8709cedc107436fe45637f46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a99e2a3ffc64e345861a57c388ff89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f32d6241eb985abe1b04bf1e1b8b0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561d5b433d844c9d3ef14b03faba202161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93205b62db819cbf14219d5f107d7a37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caacaf3b79dad5e883d1a7edb2315b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ae78ed382e6c2199b9ce80f5c116164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731d766d08946f5277d638f2c0a3541165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d3e4205e7c1a51cfee0347163281f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47958b3169cc96aff9cade1f10ca954f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fea76136f44fedd16b69fe4196f0f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ad7b5d00feb67fff75613cc76d9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41910b933e934611156a1946751e6248170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266d572ded64fe8c54de18d0763a66e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef91e02b63fff861fe3c45612d1b495172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838b071cd3edbfec7095733c978bf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea32327b477bd7530e3e502d4a64e7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc452b9d836ab0c1c27655b381b1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ea5081d49cf814c27466649742a87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf896d0b742ca68ceb0dcbb87a736177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f2a259b12450945c7d8b03c72fe3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0d9ae8acf426aece8848fe066bfb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dad8ed382d661e5506f0231505deb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e5998b0353e6d13a513af0e1e0427181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539eeba94278c1d59690cfef314e158182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c35287310b15e1cd4fc3b50f9ea0fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0aaf43908353a761ee27b5c58371c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b6c1855693dd99d8aad593afca454185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b04fd6b9c1d00f8d79d09a126a308186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290062613ca7d0981fa8f5682b0ded37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca67ac065e303e784f794608154e70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563d8a9d41b0202bba79d9c5f8c211f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefd78fdc504b19ce260298f55e22bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cf434ab15e5d1df45663193b84f1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512453af0fc1446a3721793afc5cfcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1a8263b26f4a3ce01c27ce0a9b8dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb785961529453b86ee02cd71ddaab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d332c9c4cf020a189ef3918ba3652195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed2e78b69a0a79c404893b529a5c8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c234d43139b468cb4575a79ab19e5fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d304e16bd3435792d29e605fa979e71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cf24b4ecb057d8d91ff2b8b914f8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20585b2abb6ee64da11a797b9a2d80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cda08430086466ec82f16b15478a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09eedb57856482f91e9ff67715711202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675429bf3d6d00b8ac2f50aa2b3077b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b01316841078f250bf84b1b76841204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6c44daeffada997d7ce9a43659633205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebca69aeb10f0be3c5c591f6af245b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059a844c880b3b0b5bb2f85598c28be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489e0639b0f2df225776e82578192d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2cdef962972eeeb1fdd64b98335e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1668d5c66709b3c7136ca9c3a4e095210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff5e5f9359d15b583a9e7938a0e14f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81b158e1cafeb4ba32498bdd7843a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee062d9b13a67e2ecf8e81f4d02837e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015b4fa27124e3f01b8d0375189f86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d520359f31ad3758a3e55f11284bee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e70f70bccb953f8dc3349d9569dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025e9115781787486ea716c6a9a9846217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1996e9688c6ed2e7d7ac55b6dd3bcf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993a4b156bb2830253ea2cce4353f95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed8a87eb20857ff8f9a09d5db4334220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a845182748ea44a873be539678b59bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08675c4cf4079b329dadf5715f700b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aec6b8ebc7b9e12e31b1db8ff5ca2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f3bb30294412009ba94f21d19ac1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233287cdfb3d4da7634f62294704d245225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce3cd5a893f9c5968746d9eacb106d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35155ebb7ecdbe64f77fafc58656ff97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e51f081d51d69811db3993c40b2608228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81185c39684bed7f57a79519395b9809229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad49aacf32ef56b145ffc19f4a57f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cefc628cf031ac258ae5674e8abb64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b68792ccf300ca279363bbc10d718232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fd5e1227f5f1e9f996ed37f971753233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22141302567f24af8ce9407d7116c945234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45254de22727c39b520756348561c01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a3e93327c152e4df04ba3e4156540236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c916e0fef0432320a69e2e4bbd0fdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df77e48c2d5577e50e2dd022bf01774238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a2aa6463888e0c6ce0127531234f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fec0b0cec9106ce225e07918ab77d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f34660c0def1d1988fe363280596f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6f6a6da48ea47b181eb8478fd04e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889f6221dfcf5eec8574d07828d71af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da090146dae58fbd71465ff51f58a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae87c36f0a767cef9b277326d438158245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1171590cb06eae4171290bc27ff76e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0535c63dda07fc1a4284eb727ee58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985f58a8e3ebf3eb45a176c760ffac9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69b863c9472b316101a2cedf6f2731249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60daac3a0469303a1e0f67989d465c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24643a06f0decf18157bb9c6a2f618ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eba3a22bf6a076e372c0a7b54c5d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95097ea94aa1ecabb2c511840d097a8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef633f90163439662a98d6b72c355d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d474a530380405a26a821e0737724d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662476993766cbfa6983cbcdb418de40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db728de15caf62f108ddbe09c63a581f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db0b40632c521ec200d39354cbe43a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21658050874076f6c989be6ba18385e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b156089ed358079d091b038083c4d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02849df194fd7ac9c59781f1c74a048261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77420c3069abb4759cdfaadd5dc1ad0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb592e255526c6875a1c419b920bae61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbdb58d483e59127d4406906d6ff98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae895fe59a29afecf86b472203087d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c1e106c6ecbc03a231c78cd8270b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b6ceb1b059192f9b58ad76895b434267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94bd841a6b3e96fdd3d40549c675c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240e123f41724d99284dd8af54fec7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb5199cb1cb99f1948465897610a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f6fc1aac8293143eda4347b7a836a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d31415cfc464951458cff021e5f54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d88abdcdcb2ad02cd70ccfd0b2c00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7bad24533692c62a34fe57c7cfb3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360148c45cadddc12736eb33dbb0c12a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ed36af8e6495abc783f0ef467d7cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1c06e54d43d5db104c29ace8980bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfcec3e7e448b794bcf9675a46873f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58af191ae9c3ed6e1bfd7910efed8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6d3e00f3c674ce6dd161af9b44d6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6c5b2f9725cf8682199b9e908e7bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8539ab971b4b08df03aa3196241ec63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23a30ab728c7c511dee65ba1262493283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd614c0080416218cb12902abe5c2f1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c06e1dd0b222b2dfa384929e24f331285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75980f8ffdb98b72d0152780c0624d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e266c0e40ce05bba356eb68c6f886287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80119290cee7fbe857800ea33db7b384288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fccee78ecc8512874e8660b6b5db77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e45d28b97856cfe1f44d3d414943dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c586157d4715d1e43ef65327424d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b603c4d7f2ec80d184fd36a083ec3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac50ba6af0d5951026ded901c8f7ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e27e606884c95ecc9a91fb691b312a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcdf1df345d8e9956ecb160fb3274f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653c52eb0433d20556aab99d2889da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f483fc6b9c293a09e5b2887555dd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19248dcfac72500118093ec0980f68ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bc6c25de7ab5382dba872489ed954299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813eac3d6a3f0a5e2eec432a2cfee50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a59a3aab36c6d00378d4af4412c82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead78c987c32dfe28847bfdc42565a49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cffbd4ac43403f1ec8b79ea243755303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef2be5ce65530214a706c14776d17f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66190871c598c7b14bb65a1c40a6ba3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b86d02bf3df7dd003c9ed62f1c3c10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b8c425a71ff1232c366097fd8bb59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3a75b2326609bcbd6185dcfc50216308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b912b631ab55b508e03b0a0d9a29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d7102a1b2433f9441ca16eb01be31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ed54483cd4798864b07deb43ec843311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e69873aef365f54febf5f02f6370f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1390d5b1f7d3fcb9463c8290f7fa2c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f0a43f7e605e1d6de22049b64cd1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6d95c414a3e2235757e134a2576b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c1cd7919a5160ef8bdb00ba9fe0d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf6986bcc65434687fd6e8013cc1c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd6a9f61704ca80a275c5f9a64ab0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90024afbe3cb28868e6f21974656df63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86049f67846fe9b64d9a79eaf24872320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea6eee758a996ceb44088a5f1076bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b942b56cca1b5ea49caa6cb542d2b19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3ad5e894feaa55c9da5daac2b87e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d60fa9dd1c614e014a5fb1036614324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b8399da5b2c1621b5ee87183f7bb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>