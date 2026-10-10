--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dec1320db825fc40e8584b7a64d111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eb6ee5109407ddc6fe6d7bfd65faf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a662f14d7d214630acadf177a659f7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1796b936cbdf0a6b5f80712ff79ff9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1290819f3bd83bb8166b4f625af5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbafbc75d5c383b18fa4431ebca2e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d38dd47da8215c0175727fc4b0ee397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad234d00a8d5954f06103a18bd7c3ec58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a9a3a070e844509fe9f47539108079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c753919604438a031e805de7022610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811f6dc0c92f065e47e27a5b601055111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f89150362f56e4545cd4ffccf17b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b928c541144cfcd08e7c252184de0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af2465b704ae7bbe85d68e74485fcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61d6d48137d7889465026d7631cf5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c12dbd39f307691de5a948326c3c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2db9b20f45c69cfb07ad3de0b28a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a53287596e5f180311df9cb27dc9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0dee229190de76051b6b404f6060c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b458bad6b1a84d26ef31f9df910e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58eecbb7c4be1b7fef5cd61674f97821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58119bcea9cb43100aa672f0e214fd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290f56b9e3a5e290e271f4238a7fc5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060405825ca0bf080d0f9664a210d64b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b25329bb6b486e42f6b6aae0e9c5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b15287d366d524402074f745c1627e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06432778bb82856e326de8f0f1107427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd37611c3fe94ae013e38e90b4204b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab23c85eae33a9aa10bd3f8560f2f3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50073a526dd6b19d62fea4f4aaa0c7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75e82214371dde5eac9f063af13f8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d84c0c33beb31e55f6e8702ffe21432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae5cb1ad7117c7375a15b84079ad7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbd566db2ff5d6c4b37dd6054795a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ff7bd543834627d92e7239b8048f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036cbb8f962af3b9d4f5e91b81254b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c535e765c34516ff6927ad49a629d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd678ad2fb6cf0557de2b965f9aea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef96365fa19f6309023f05cb049b7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f691e20f22450f631ea8d5298cdc01340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617f219c939ff0af3f4f9f014af9c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecb008652cd7ad8595239a5d25c72c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b30aa947abf247fd7a8ac07998bff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f76ec37ef40701b69843a1165ba1f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ce1e2ac90b1c1514b591b9186557c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcfeebc3beeb04d5f9005ffe5e6ecf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e85cb17d633ec444f9b05f88ae40a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad2503c28be0414c25491ceb19859048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c126fd65549d951aa09954b034e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7dad6763871d13000f1f7577dafa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637acbd6d6b4eabe0aedf7978a9a739c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfb68d79f31a98880842d89e86e20152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b89a47695a8fecf0bd246900e4827353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea672a4d178078bd7e3217096dfff454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e2e07b250fd77ff76b45a5daa98d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea75819b149b93f54d6dcd3dacc5f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c768d0300c5270ba9314f3d36a681457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1069c4577551a809d20227545cf086c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d930a9d289b30cd021d17bf5224883259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdab4ed7dd69de13e80dc74404672df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6713fda547d32a5598e036b4cc7d7da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41eb48c556fabff9d3b07aeccb19b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f044b7a325abaf414ae9c15b42e7be663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941da312f09cd5f0963ca8494d0e20364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f699f40cedeb9fe05a1b3809f45e0a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d9179ea2e43139137a1e1c2c28add66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdf492ffd5509ee8b6373aa22262f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c124754e4623508b2bacf0a07b2bc8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e14c041f5bf01bcccf27bfa60e9bfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dac6887694b0f1e9dfca5df79221c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec590681c4860eadb8d9705962df7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b79b349bf014d82a4a765042f90fb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a871085a1e980dd089a89f0b91df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1456cb1871d8d1a9f894b962564474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e54a6b24716eb398490861c9a8cd2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4350449cb397007a1db1141e11a2f6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adbdb7855f286765b28fda69d6524777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ca669e4eb27a4fee69b3348e0cdfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e565d74844b75b8fd355556753e01979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f27aeacd6f6ab6b93aa1ae047d4b4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f6446858e4af542b45e1c2f91bd4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606b17f8291f56270fd13787bc0496d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a921c09f6cc873186811a1071078d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49303abbefe1dde00e3895bd881d50ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbfc690774df5e67a1aaa13579836885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bf29e52533d079633bca6219e59e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40412353c7bcf156be0eb247ca934e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e905cde6862725e352c3a9f2c17a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5432db316d29e6da8c3f096553dcba289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15eff94956f2f49d168ee6b7b9c87b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5c98f00378c6200913690553b5b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da298a3d233d4f90816558037567dee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb110649ea82ba44e1c597e3330c534e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992812fe2e5218af84191058736a91994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b1e3f8edb7def15dda85f8dd01be795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82036b74bcebc5042572c88b6841735d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107049bc1c29ebac2981bc94213518c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6ffd88db8c3297dcd6d1f2a177daf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7d966ae066c5e16eb5cd69b0e635799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2f58b53813cc723ad86ad29282dba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f544003f529eb66941d4f76de5aa27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff375b1628a472ce47902d7c7ae6a1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e7b16e4deec137eb1b21e26508cbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe9d0804673337853926726067ff3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99095653b75b78ac1c924e6d4db81e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31fb00aca66a1d76c701bfaff51d41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169389587957a52dfae8f747987f9c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf90476e8346f064fa2c66a860d2a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135b7f12756cf74eed2a7b2c38a9872109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021df9a348caf860929df526ad10cd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a7d3ff0d616cb681c4d1ca2f824e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9921136a51431a44c15b9aa2021cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d573bfe983263a1e4ca5ca394bc02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f0196a7b27e6b63be2c7bbdeb8312114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2339dd9031e4e180f3a168238a36206115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab673658c288ff9071dd27c81664c44f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b080677c5e080215d4ef72cb6085b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59da3b6576b7839543cd40f0a2c3351118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3419e32b695033e8177b3ae0344d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e30d26108128399611787f4fcbd482120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38883bf7e5db2325733011dc04d0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1264f301b39d34b717bf0e26afb61ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf649b72880c9324edf9a26e918a12c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99d7c93dd326a06d584bcb2d95408c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c6ab22f49e0e349434a7408987984125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f860327a38f05f80300c922c52fff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cf85b307e0d5a76c3558b47a9bdd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd8197d13a943be42f3d43483c5a3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596fe7e6cbe639d3ebdf4be72c65464129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41dd7f8f63f2fd4bcbf64e372b3e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387fea9288cfaa1d7ef40407de02d1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31bc6adaef34d57bfa2b9d071b99d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d792bf15db1c4d305b3a302f9ad3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca0398e090c2ba3a875b238c1151b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85bf59ba4053e9f1bafb1e6e0414c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e560cb3311a50efedb7be222a309d94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba8dbc881242feaf6dc3d0d92d145137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce65a8abf0ab5b170e3e2f90058c235138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01554c6a9b3673ad4f5aeada825f032e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e626c656aec399a217a87750833e112140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144c093c53bafcd4626831c025ff2bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7371899578f972282b9e83bec851744142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858a121e660a325dac8d79ec692387f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4b6b015fde758722a1187a0b3f867144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8002f1ebc06a1a9444280d009d3f57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14d6958888453566b30a6b803ee77f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fd1447e0bbeb227b28d9e1c5a311a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b796124482c61c636b9a433f03e0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab833e3e53962f086063bf76a44f72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b9e4cf5d0fb5d164c67e949b80ffc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212930043d19db206a3bd13a0525e8f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3639106002c46eff6af8e3647f2be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7374b44a3e452b10a17c3c8d60542153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146f6018909cc8d54bf474f0fc7254f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c7e19577b9f67097bc883e5242ae8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00008113923b23ad54b1e6f711c2df43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09acbd6d0dd1dfad59ac7e5d287cc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc28720c716da7cd4db9e71629f36ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575bd91a2df133b08479e98a493888b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab04c3e3216574ef6fd4b86c8c193160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09a8a8b5ec76c9e43e282f5db1a130161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30033fb72a24ca557eee789d0434d23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50343dcd61ae1ff264aeab2dee055e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cdebc88767f8c4c9a1ce5429bb61a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b58b482ab38cf9d2a6287e7cf01654165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4909b47e5a388e054d249ac2155ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d903595fdc477c1b6a8859227205167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92ff1c5a3cb850cbe68b9c2a05562168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f822ab678fee92e29bef4fbd7e7280169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755d03bc7a885d123e308171621f71f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd21e7dab4cef9f7d00cf867a73b91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3ff88bafe94c88a85365d4ffeabcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94218892a34fa18c662d2e29104fc7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1f622f6420af571da8f16dad49bba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd56316100f1f14bf74ea360cfcb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee69c11fa8e3dd953a8ce8807063bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a053041b5ac45daa3c0d66ada20b5d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c890ac4925d3fb065e366666d5e0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2e41493a86c7d66c5affc38cd8f76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c0e125264730f1889267b4d3f4892180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca34365c4d241687e04e37f7f57acd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cbe1dd8f3929d01aec326d6c6b865182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c51e057bdd23ab743a48995e438df8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b70eb2fd39d4bbd6aacf9cd21d664184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8435ea30aa4c45d9d7aef26baf0a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa572b4d165026377c606b987a1c5a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc76212759c99241c4c8e828ee53ca2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344ddbd76cf96d99230ce9758e8ef7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba28e0b34b9c1a9ec535acb8bda34e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d882c8b5e0f242607af83606fc295d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1471ad3b738581af3e179f52e5018191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec5cade9c42f4cbae90e4b9f558e28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24f5aaa54e9d1643dd216a483f92b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b78bca305e6b91aca15ceba41d792194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3da4c7e510f4570eb1b26b2c8f09af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7530085859406b1f4ae29d38ff8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2554170766470124fcb778dacd1e859197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97b9bce8deed2a2abfd32dbceeb5fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f2fa3153c98412172882651a6abb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e94e6f91d8041e30529ffc65c26d63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c668a940cac0e5b61c6d6d9cd09600201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef90e3afdc834baf0b9b104b2ef1451202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2db2da28ff6963518af3f6807de48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00caa073b894c9afaf9c7978973e761204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed37552e263c897d5ad84b67111b94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66e81cffbc5cd8b9e866fb4760f298206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e17b99d7cd2219d78ff874a70ac86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919394b940edf0cf99330e59e45e496208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2c3ea4a5e5e13ca154735bf7c96c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c265fd5f735abd76b617732ff079a1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee45e78e2992d87d81fcc8311e0acf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3dcd6ae04cb60e2d914beaa253cdc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c493f3873dce0fae69c07a2f3611cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887d53c3893fb6d817528a7b00d67e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd86a79afad806730c863d93149cc52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131e4d90f6f5dbc2734b086957f158f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58615d4c6254f4068e9e8337deafa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4ba8ead8a13a56c81368571e0fc4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c5e6baedd85333db90e7e1e9705e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc0367ff1ba4e40fdad6d0f61eded0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc20d3a6155698afa9fc1314fb9a3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeceac7e844b3d68c0c8345069f27b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae1df7bd34f0d8668b53fff1f7694e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377a6790bf50e051fbc43d07b50fd21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccf9921c1ca0dcae036ebe9ab33c51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4f26d0986c7d6aa040559edccf326226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eae727af0c3e3029a348f3100facf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed060665575737ce50fc0eda85fb036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855881456b7ab5f3f6c6bbc0a58f83e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0245e506da2ad401fe5dc645834ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a153c962223df6064c3d58ef2ca9c6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c00651ae575b2802e2be28d9c4464232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950180ee05975477c073af8da63773b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54710bb9011a967add21b51c17fdf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d376407a52aef7b857460e77db7a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ff748f14a3350b6cd55dac947712f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafce725184d3bed6f497024268c6ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b194b7523bc177dcbef6fba720ecf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8db2e3856ce4a9de7532236093060239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7de45fbed09539a0c8dc7b2496de2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349d6bd22bbdf7892793e54422040a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c246d064355ff3503c9b4e7e65795242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd8b435e6ee2ca3a6e7450e66c92d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fe6e351e9417d6ea1e41575e7b18b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf1c65ab15c8d91c23bc5494e052c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addf0f5700ee6bb8851af38574b19e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8df85a9a024305a36eb1c03d32095247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87421e3e43b8622fa666725b827a35a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe1e4a4d0448563b7616d24059dc75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac7c941ef2add95f8c6e89311eb075250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e30b87fa3b46eba56a765b881a1ea2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b85354aa75d7ceea7d35ef42e154d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c3f8a08c4ef066a38e45ed8791c01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c52915de8475fcdd36b6cb71c7329254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ac9bf1dc23181137d4cea779e8176255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e032f6972b1b91e02ec5badbb5c8c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87f3d6aefc2eeeb7e8250d01fb20e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b62bcadad2d4c9ab676d124c1ccdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b689a42e6ed6bf0813553f50f59190259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a0a8d36d8500fdc193736960e9bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868ae356952881c5c68ff2a27fb9d65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4df87acb437108109851ac562a60ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd04fa62077f3d62865ebe20cf85e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908130564962c441741506fb711d8f88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed888ea86691ddef0d51fca36d996e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fd8cb4e54e180f7ef3408f4890afc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ea93cb95593d9df39572cf50c707267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2fbb62241f94698a263117a0e007c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156c14302853554e5da021fa86df3e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32d8d106665ce3b3dd901d67b592ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042e859346ff36c4c025923cbe2da8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1d1d0fc72c8931c387ccd11e51a05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cbf675b16dbab991d3958d126f278273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cdaa55fba238ec815756ddf9748ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698adc96d8c0f0c7dfc014b2223cc29b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f375f78c5bbe70146ce7f01b75db703276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486621068e3a76b550568c5f6d687f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc07a580e6affd9c8aa273450bcc34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c36989118504d086b36ada1d2ec8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23ca66bb78f350bd2c4734feb2595280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f0894f0a9f4836f558a11cd5bbbc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b002b0a23b4467b7d43a759d5fa574c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29a05f1a0cee502f8f9fc2b88eb470283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d8b34f80daff57808effeaea00af9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39dc08588324f5185e0455c4add60f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad70e7ecfa53fd9c768d40aaa3a3f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b902b2ff9007683063bb94a74e6b6f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eb7cb60862a3ecb29a32ababeb162288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9961338b31bb5634dccc21eef304c85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08bc31c267b0449af068e5cd5af076290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449938f0f740aeb722d37612c184d29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fff06d880717ac098e58156e692247292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0428dfe117a71471f8ac8435302eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c86ffa9029fd20d01562b91e22e92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae087b89305979b7c0d81f98bcf7f379295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d9cd9d2661808ae457f32ee9697c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fef2ac278cb19e31647b025b21abfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461df319af9b6a7fa18543b22f2a5182298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595448a776e77c725811ea681ba6c03b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a72f09ff394b362ce1f95187d6bad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbee05aefc7dfc764a100801f8ef7b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83849b0949fc58cba00f4bb10cf29bfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c711199e25eb9156ecd92a2dc4ab2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdafa27f34bf35a3cafd7d6a6c973f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d3b2470ed94760abf9a22b468ae2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bfe223e5f1dc964a9bd4f796a8f60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada944f2ce4475136f663f31fdd4fe87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e265e3b67217b44b70baa694f1d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2adbd95b6854e7443fa073eac9bd06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107852c12338abc7be5a46e4f4f4a16f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7b6bbac85acccda6ae86f368fa943311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed0feeffe52e1cc79e3a12675cf8ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d54b9768285dd993c64ef3ca2ce7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb523ecd9b893a79cb829d47eb8ce58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e86a1492dd5541dbf86637b177d00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91ebe587080078929d6c5e0ab2c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e82f18d1fb62730719513213d7994317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db30c1f95a73ffd43a78c0abe1383e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba18bcaec29c62a5e14e3c2e9d5e71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43da6e6f6dbdb2e133be1ff9c78bea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320b9f31024aecdf59ce993c4147365321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb9264471c97cda9bf989a297a0e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3e68f272f76f5979b30f368fb7697323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e592610f6b822e9d10789c48481dbf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660b1de629276b9f46d759a6fe44741325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779de26a9bacc55fb439f77c0a65c3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afb34dc275444cfc4b3856b56e1b60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12785712dc7748686cac519259fc58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc941f9fc95d9a1711c81b3432f0f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deead8a662ce7d74b45560631fd892330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb06f66c4f49d55df53686b18d3b37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb1bb7b8823ecf98659881b3f9dab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c407b01d9e727690607e8e84aa689cf333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d253d22f043925c72061cee5aba7dd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5095e9fab52e0db2f150127cc01aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406171571f216a06fadf5c6a321d1063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60996f6461b8ecd38b915415afc850e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef71a5ab8c2e8f4ad6d32a137f1115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f34a9daad5a9702dd8ef23999b32216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96fe1d0f4acd1ae0d6e13246e76a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a853c0a584311b7b5e2ef70a77ca98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754062c40992266eef43e96515eb8059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aea2fb9597a097b754cc60a2577fbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febadafeb847b363e928e3541f6eca9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbcf24bdf08ca2a328ea42a89726fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371b6cfc4ea921cc2e1640a9972e35f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257373b70972dde8c7575d2077c73a1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce836f35aa4616480b086491334a564c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6899a2055b1717a6e91db97a825765f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc591582a5c3cde66a305c430cad7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba20651df749491a6566d267e1d43418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c31c30a5e44082f6daa2a042d10ade19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d1a2a6452b5db3e1ba9c6e1523ced20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c624f3a40d7cf2a02a807bf420a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e53230b80ddba9b3ed251315a3244422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a525006cfc7158cc76ec4eeb136cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5522b777b9b4d010a9fd0fc21b34824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c81dce33a19ec2cbae85eec2e98d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728c8fd9f2c54b6776d2e371acf9d4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497c1791e8c4c66b9d22d6b6c80fded27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6078830913c43420942a135bcf87728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6028dc597a4d221ca1c098fd39e5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c339a9331dc9001d187f56168883c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef18847fb3800be1401d036bcf6dff531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c37a648bb2bbb0d2890d7abcd1104932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4478e67746df655bd0fca515c4affc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c8164c7f8d172525c17272781824034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801832235ebb53963020b36324607f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a538ca2dc4a12baa851fdb7e16aed736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b4cc19429fc05d51608895b2861b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711ab5882b5274b18c7135856da2a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7327db566bf0388d623e0959f41e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda447d941e19ededace81b3481abaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c593250c1c6238ec7ab20bdf889c9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3d872ebae0b6809946f4dc5acd7e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492911fb03ee88c1f0d43535584be8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a59fe5cd4b11ab276c94a3bbb5b1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f0e35f392383401fe5757f1e05f6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae664e285ff92fb2b9eb7b9500cf70ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2856decff2ae43a5b1f2e72a69a6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ed0dd8a7cc9705b8eaa032151a98c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea7f83eb6dddc1b48ac0ce948d280949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9fe681663c8fbaf0a811eb0ce719f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59131260ab2d03c2862a3123c1c18ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e71f95252e69f96d775bf903d8e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d06aa741136230004350c529c6b3f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968ab0ba3c68b490930b562ca6a813954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a621cb8ca693c5348bc0dc1927955c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebebac39769eb122017f6546b2405056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e3712bf1a0213155ae29e336f1a3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef7f3734f7eeab38b2d85e602900ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443ed4aa3c63b55184cbdd6cf4d91d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11e4557af1cd26b204852021394dce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eeead40ecc6476046628cf02a75fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888b58c2e8ca90fafc57ac3469300362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3819798559d8b3429dfb2b93d51363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6db89edb952fc11f7f87125d2aa6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e829e11715fdd5d13c3347e0b16565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7a9917068f3d32d4db52a19d8d25666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706bd19a8844be3f9c044b2364006f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb902642c702141bb4f62a98fa82f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b356e3a1600b1b415e4be9919e5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff2031dbfefc0c21822dac71f968170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43218881dc5b346debe48e550183e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ff8811d9facad0b128d33b88b16b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2ab1e8a7fea375d6f581cfc05de7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5b9342c58f437993fa8ebb289a3e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c09be88353e585dc53d63a1d061cd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5f3f202bea2f00863f1669626b5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df2e182572b7c97bb0a27786b939cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d29ba9720585dee4f4f49f13acf5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ce8dd91f9ab1b214c0425bf521fa379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813150a9e3bc81fff22f627952ea34a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da6e302d98047980c4c844863711dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e2405f1435abd5960e8f08b8311b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5fc006e4676c33ee8fb65815efdda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2340f382ea6cf0d3d4edc582493fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb29db3cb20cdc0153b68c774dfa0e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404829596406cadadc3346934eac5d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176fa8022dbba39442f9ba8a0e7e17787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f25fd5a221996d3003e3d747333e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5215e7b40b80b48f05b70456f4aaa7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a31173352982519e233a0d5f82c7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f492678d9543dfc67d176ee71c4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff9b5aa43d9b33eaa3f05d2ab3ff0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e1659cf3b1511e991e2690fee2fec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a95b41b9556144b1b551b6184941ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468d46ebcb6a97d777cc62f2c10400b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056d2400f576deb818c767157be1b7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df26647dcab0aa3ee64bdc6adde14c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ffd5d0f34140e916b218ff972fd1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9876aa7eccd614c6c0bb1a7ad881499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461f735a1e4284e66b3e1804cb5da38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e10e8a5374ae777f451eda6aebd91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2dc1b15f7b406c5af06bf9c2531f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbc6d0efb661460f2e4a61eb0534fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e046804c8d196cb6dbba488fc0c74b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639765d04a09aade3c856a988d63b03b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f528f85759b13100f869d43201d6cb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857f68accb042b53850ddecb17b11c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235cad6a84fbf2d63c67998058f6736108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5c505679b80890c7a0c4d678956b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc2519fa1ed8a57cca485ca3c09d32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f0cccfd181d53256315a367d55092111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d224a4fabbe192b0abfcc15519293112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394cfc46b73b8f6255b7fcb88603173113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18829abc147c80e8d0753546c87bb3df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f2df79b9369f62c22c7cef6364f2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f0a09b5ff856fcb28448444fe6b07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115ad6fa30322e1ef06e476cf3f15bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acf7d81fd67da4434481798ad86d35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c406e95ff0f71d1b8fa5360eab67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547b6937938304c0eb28c1f9da6d46b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa35afa3f1dd865664f34c69204c479121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2099dca6659471928dd694ef3c6075122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7820eadca3785a89376bbf923e46bfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83b712d03dbf8ab7aef55db51a273124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe758113ffe33d281a284344ebf64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff0dfc6606ff57841ab4fb29321fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ec19816e041720180b63777db3ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e470c001608b0ffa927a1c7aef2aa4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562b1174633ba413fb374f581699ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a0b1eab54cda7e01ae4e8a5c2da07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a21630801892d400abef03b9008c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe8912c34bd331c86b45e37687d00d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ddfc933134891ee9d2a96728ea52e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad018840ad07d04040f3e1e079cda9d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a1bd6c3a66f9cf12e76ceadec0231135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826c33ad24a880ca122a1f826680d42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882165f38ac5d4af6e88254e2da7de5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4dc1525d270fb7ed6aa72146be777138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c8991a03019aec668aea3caa9830139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95db5eaee30ac5dbfa6fb3f8cea8c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548283a4d85bed8319b13ba2954cf28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2fd5addc2b5099771d9ff997148ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2c6688756967072a9bac3fc5cc2ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae0e46b0db046a0d034f1ceed6e28c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f2554500d26fddd98ab2f7b3e5d61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f7dee5a147da15d0aa9c8e92f0cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbb34aeeed41310f142fc0777f4f16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58d0112b304b6478fe19653bf659c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f68c3039d98014faff23335e8d69b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0720c76fb9ef923769737cb73478ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87dcde516a376c15c2f0e43f99df7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54ba8c980fb46fd3cf81a31dca192b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782897d14dc9dc1d2bd37e0089544e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3941822950cdd3d3fe15231a39fcb9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d2c68bb66ee232fb487d8ca2bb294155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b80a6b34d3183cbc0db999a4c628bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccbbf9b0c1cea5f01b32e35de8ad99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c8b1f7579713554f5189c7f704d78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9377b4638ecc0aa7b883f72081f91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ce40c105b2ed200d3eb245a11b94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868025b635051f8cd30dccd0fbd7c8c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a70cd340549e548565c739508c9755162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d835e8200e86e6b6968d4f6dfb71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ff0370d8ac0fab0b52b1a6f5ae9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf39308fe0b195b00905938aa398e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93701e9ecc86e54f738be2475b1def166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7a4c1e7ef662680ca71c0ddd91c0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28d446d03bc95e189726b96a600e07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573e775d24faed9b567b9ccebc6c34b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b17463e915dd67f8823862ff41720170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810dbe9b9ebe89fadfb45c914c47745171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac418e06c23f8d683b2baa738b610172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c7b40c305cd4cc5d734bda96be0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f776ec1f203c7435ecbd4d8e3c648a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefb8ff2be5540cdf043f82b6ed602b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267f9134fa7773941dcacd8d6b2273a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddda3e5a8cf27e3edab067573fe2bfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134fe82afe341c499a289245bb79ac5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83ce0cc89330c95ccdde7b5976b9c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754517a8442a5e742980a09e4e067e8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2de11ab1fa5aef00833907165c3c78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c11e9daf001f7eb6bbb06939c25459182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0888fac92388cc69c3261a4a5426ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceef3efa5e7a407abcd3fdf72ee1ec7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84793d44a1ef7e8a451618de18663b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceda92954588e16d9680fcd6cff4e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f047b9f9613690dc03b9dfb9e94ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7edbea9028ab03c0fbe1b1e6586f56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924cf5580c083f6a9cabd7e0c8ad2d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973afb7ddb7e115d92635194160598f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5767bd714ce3f7c5b5a860026cdfda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057bfac4ccf9551e81d5e5cd9e90bde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5f8c93df4adac6e7bda36e992fc68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4052afb925a7a3cf34021345921445194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563899e49b7b9f5917cd8eac8bb83efa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030325ae9a791a4ec0a265be16ee94a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04965159a8392f0f98fb9b131462f55f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ccf6d8f6635949f68ade15c2e3443198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bd09c189fab12c39286f61d33c1af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e91fc517cb2f1d8729180551dc50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd686858f4e1dc4d3045f33ead270a98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6489b01d9e1d95bd4d721427badb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15bb776ffd437ddd46f266c8d995fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e53999177d7eff5455d1576d2fa63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e7b14891506fabbf45344f012f832205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17786887bb0f785912f0b8fc09aed288206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68eb6c32ee39bb69264ea081c90624207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d8508942b4f3c65fa395cf2b9b9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d998e8b603bf252657e57d8f7f6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5d6f2afe648fe46abadc9cc4a68a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b1e38ab01ec86e6ecfaf4bc9f1122211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60ba9cd6893d6ea5d8202cc1f5644c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e9fd9d43af69abcecbf67f8226076213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfc3360ff1afae3c6a712846281692214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf607e01dabbde2e4e0f171af54d3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9550a404124a0e4295840c4a5a3a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1050c2d741f84c060baa89ac4cb4ecd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c6d3e31ee0ecc122e2b97f17f02cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ad67a9ce7740175c2148b7509cb4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef49b8204b4c783fc2cbfd610e7e2fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4fbd8ea78b328ed57206d69620ec4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffd88f26d9756e85e4808ac15aaac8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5262578c21dd613bfcc0c1f4baf93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5df73975bbf6f97e514d1562773ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3485178683e7d94324e0f212bdfc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429140214ac1b8ee6cd69621557c71e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be0f3fba5feccfa6cf9e30592e9728227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1797e8d822388e53268eb8b6882f83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d1ddcbb6931ee44261e31e6fedb84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de3d2260e6c5f3fdab5a91b18fb4c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760ba42609f2579fd234dc48ba54dc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ec1154abf6fdcc5a409d39fa46814232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00801fba4e721032558d6f53470198233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4f787cc9af6e665e5e7df286c43f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20f0114d4bef1e021915889078050235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d741738a3e68e37cebbcb70fdcf0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b77425e56db7d5d0d41c1adf6ed2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5bd58c8cb14343274399d13b168ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1595d4d4d424893edbcc87f9c1fb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a615f1a63df58b373ab52ba4cb50311240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e009a82c0e0031b46b40b80dcd2222241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef3ea2566a10a0368b71f307b8515c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73828a480592e88fb19acd186f1790243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b25fc05ea27b6883f159e52b6d450244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f7efa7a5bae5dd6713bfd94a3efd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b7c9fd81574b5601aacd87afb6e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26995571f6c2b3270bea658819e3d125247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0de201aba1c3e1644efb1975f686be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be8fc1cab24149dc4fa3755c825ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6eda2df0d1a764267c15aa239c826250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14148cb8b32f92042cc0f18527c3821f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625cd226b059024f5051724a5cf6fd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b4cd344dd136f55ee8c29a52fe080253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ca95bc577a1be9af335930dcb3664254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01782fb8050b2457b3ea0f672c625fe7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e62fe646697f8e0eef9f9565c42bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc55191b7779d6f9bd232d2b459674d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eb4099df68a93b8b9e7b10c94c958258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3918ac61a9880c3806ef83e3263c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139aa69834a499412d4d0ea7e8d7bc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983c8ee1adb656c3aa950aaa7896e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61c8cf078f7848589a0b23881cdc6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b8ac9df2b0716ea84f297f2331698263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc172c293ac0bdc16c4bb43be408fbe3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d04a2ed36a802f7a6f34eed91d5a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98345e93ce0ed0097e298654dc02123266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4260b97dcb3ff51d7cf5d718263233267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d454d30360ca820e747ad0b32f1ee55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e3e1f60d39cb996ffa37e882ca1aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a8dc20b4058bc0d4e9814ee46b68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c79aa9efef7a41f459e0fb03e116f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80859ae6c43efadd0e2db29d741c619272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a92c2ac4756045553da208c42ea9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ef0728fe325bb822360ac5ef5fb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13cc2cd670557ca1295d8a8c206103275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a33556f6195d16e355b2596004b6c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994923b1923ee20759896328dfc1b5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f98179f785b01a790fdbfb4d6a81c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3db8df8a75e87da3be977dcb45d0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084687098260d4836cff1f5d22a7fc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd31f52ee0c9e91ef17c007da573d00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db7d32199530bfe07f2a1964c43ced282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13aec45a592a0d1ff2ce7c5d6b168c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a6f236ab1ff817368d1a786783036284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a3f3c8c6e743f054ba492e5efee37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ab6f1e41d13aa4c8a702c9d311117286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18efd18d40c6ce1e9dc23b0ce130823287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d755696349b7857346774611a0d16a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff516dd65f761aa24a45eb0c34b47f0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8089708cf170c338787b2ece40cbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd433fa59e0b237bc42e0fa28e60b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55338e8d24d2299de52c536141351c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982f2751b0b36d6ff8bbc2b19438bdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab7dee56374b4211b8d1ac45109c71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600c9be632676e592735dd83f2e3d1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaff15c3eae40aa6e38fa1d31fdf85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924333024bc369164870d9e1f8fcb34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726d06b7a4dc62cd9f2d7ea133156c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbdec3298a23a48db3906573df340b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d4d4dd536c9004ae08d39cddc34a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded884121fa83d3ddcb4cb0087674722301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59384bdfde9e4797bc65c9b200c1bc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb71a62c15bf59d1dd6e319c2d734a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e1b6ce6e535a40d7c6996b7ce68a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e53edecec8b400ef4f40d0f9a52ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d4858910fa785d6bc1607d26eb479306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0b7287175907cf1559840305c5140307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6410e1b33c435138d38582be396f025308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3c409ba1062ab6fa11637789a0d2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17181f94d44287af3cde333f50f0c516310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac179bd35371aa99e97976f37d0052311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ff519420d4f03d724234e27448093312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073315ea6b5b95cca941788b61ddcd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a676745c8504eeb6d7d12a0d268ca4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00afb5b18e6a1b39345a4ecb97bd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab965661c1ceea296d3cadca36d083c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67e460638503d6774656df47834d98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b41f3a2e60ea099b145a19495c30c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2cad39073666e236247741ddae8dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1b3b7ad74b4f28c33f3da6f2e7190320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d92a6df7552ede38e28c2321301f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ef6364dd00046fea07f62c9f87a7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4cad6718f7b593257caf9903cf3ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dcbdd3ab970ba9336ff84ea519fe6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc256d81d7c3cec3967362b6169ce301325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>