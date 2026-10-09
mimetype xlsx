--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fbf82d17db49182691e01125377411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6210abf3d786ecd4b01544e0c16b2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3414b8ae644a12a5f82ebddac36008f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d4b8378e234ae4f307039fe9472ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc154b34c3e29ed22d76fafcbef043045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf3d24f4387cc3940c954ddf8be2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824a0c84acfa15fc4342af0289cd8717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d5ae4e9a47bc9ed79ec9130f7dd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a02d6eecec2f6e3674df0e50140109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797b92f613397a1415be14cf9d747e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852576214286fc733e6ea61b53e349811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2392ca0ef3a97b1a4bcf87162e509f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754746fb85f20fca56f7f30923da3a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68fa1f1a3d921cbc9acbcce35b891314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa061fda24557169c00e38384b0b99b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c3286df60b7bc2d043d31f19cff4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a92d06074508fb67e88992f611f9db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5729bba3a427843bca621e6a40565818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915e3fc6c1072fbc0ca4e466ef5450319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192fba2b13d8d10da7a4acdd6b21e7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc452ac9a999ab028d4fdb6efc217a4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc363f86e4405ef22276f2a522fd1fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c001a36da6278e3e8fa1a5ef3881a0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca27c7ab300f7ee1b19a44825ebb33b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284889c3851eabe32fa38ce18d5c1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b4c013c92edbce9ecde221424f7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f560812afd3098e0778dbbdf5088227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2821bf4ceec2f377e2fe2834475a2d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000783b5bf74e809ab4e042a9bd96729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c2fe1c0cd66e52bd41dc8fb0a91e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f7f81ac2ed830ea74bd935b0cfbf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cb217a6076f9bb58fe3a7ae5167c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59a5d42bae93055e7a1aff630e183133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77b772230fb6f7afd371a9d5f6b42034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2459e83794d2740827351f704939c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4435c17f7f70d68b1c345d984859fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a25953be38d9817019c755b72b14d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9960715363833bb74ae1b37e94818938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5a0ede3b3f323c9dbb6d5c3ba6e6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90172c07149fa2df876a1555d023c1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d441aa509edbb8addc09ffce9edaef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fb485ed1242b069691b8239ee06d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8af16994ef77dc0158dc4479ffb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e37ab06439b300afe67366f254425f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ea8a087bca36844f0b6615f028d4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e0367384ab6ea1bdafa4c5ea1fdc146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ad775c53b175f0dc13a673355cdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43199c4d7406400c7d908ac87fa605ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540c261a2b6e4f1e2a499bdcd43a44449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d44209e5d39e00f64c57d33a858f6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743bfdd2a07926121e7663f8567836451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f96eb14b1956ecabcf05839bbd5c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc16dcbeb1337e406586987c908590553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9d4ae0592b7101dd737c6bbb80a1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca95c5ef702a99ffb41d4fe966264a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f988a03f722eff5bffff8b4cf39c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea008afb0f020fb851a2fce856894157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2e6a303b046dfcd0275d7529fd76158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf925d4937f55a2bb805a7ab106b1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6368801c26309faa5d51a12bb71b1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c51206379e4cbb952eb755c2d8deda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271732495518b1e8de1f04c93d1581062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4b589f0c451babf5b32727c9d5adc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da91959b8151af13bfc466ea7a66c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4531b9993c1129ef91faf40c6500a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c640b18a63d3f64c88cf446309e51b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56241dee8537de466d0f86881e9f20f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a114aa37d61d0774d6e31503ac8359468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dad47d99db6dc50347b66c777f5f1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e69172ab8ece45dd36fe3f99efd7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac84bb4b8ccd509921c6a16d32d1e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18dd50d019497d9a9537fbbae14b6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee6f545e90b5cb33a36ce1e975e62973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e556312f504b1fc3ca4728814888ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f849a45f102e07371456c99db9d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9abf98d7b8447a76bc471c96ed924676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99694fb297c1894e35cd0fed5765d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49b92392a9715efc8dbbdb86a6c77578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292448488e2e54c168bfaabbf0e5388d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c733648f54760c678b9e75a0efb3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded12d2c8684793c75e3bbc81c0e3c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f513c965a3ecac8c917c2a816e2d5f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96ffb43dfd93c60fb29a2bd5f3429383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a851fda7aba938b64074745e6bc0c8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e17bb017ccb9cbb4aa93f43f87f4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db82b8c53139b8cf8a4765fb339f0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9bb62139c69345aad4726b47ef7b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a08edbac53ecfe8ee457fc41794088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dafcce90f89d6f66e5f868184c15d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4e1b08c0228a43c628687fded0e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad64ffefdff60452ea94a278f5969d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ec40cd46f48eea3537870c5d95f3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18392e6e632a6bc256936ef1aff1a4ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8a6d5c864bae828e1ced33f60343694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc235fc9e96a82d8e4c69e0d7b48cf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743d14ab331e1e73a45dc4934b19cbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d872e57596e3d6fd34b494eabd8c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c8734424d7a7fcd8cc36f8c3bcde098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8858a2f7b359f575a1776860f8441599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23ecf5d5eaf3faa32378288118d5ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d7e42b318bc35b7b52c819aba526d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924478dd3a0459436c34ec5e22690ba3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a57a5cfd1990fceba60771962ca7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9443c8bf05103cdec46831a5362f4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5157edebf19de1e2d38c5d5d257e78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce325cef6956de9f5282cd5060892624106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610f09664cd73563c88364fb895d40a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794c2d61a9a220117a61edf7456b71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7b5bdc8d87b142799802c7b799f7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d03e9e661c26a3756e6e66e3a5923110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835e4ab4b9adb71e698114c07bac728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d16a5ffb816a07253b57d85941824112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f247c7ec837489b95d199ddc514e4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7f7a854767e7cb8a620a47972ef31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a8dc15b9da7aaa6aa527e785267a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae347f2b7d561ccb46f1bd061e38b1dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e08487451988406b3db996ed3af4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55115170d08e36f7bbdabba8b821d31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddec4026aa992d8d6dbf9023675925b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1e831c7d087e5b5d005425f1e7e5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66172bf93887263afdfd372c2ec9799121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b214617d92f953989b23568c237a61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6863f1c7d8131b632fed19f25ca60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9c7d5e393e43dab2828ee4224c556124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa42903ec3ef3ab0e7929c94fbe6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ee29a5406d905bee2624aa0b097d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5326513b5e7a53792e02198a6f8ad12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce45fad84c3be972df8b2b30954a19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2904bdab7d28082abbcfd865f3160129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb7298685f39a6cc4e9b7155b48d08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675acfff5b92f0fc044942f1262702e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef311757e303b1fad7b17a47a8ea2b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad5559cef22cfef2eee972b6022089133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7eeca7df1c479211b202b4b205c2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293190c2669c7b8bda9b849a87499afa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f9bcb1cfce67321105641ba3e2413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14e15eab3f07837bd1a960b6f9934137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a76c70a70cd302e65593d454cf01f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65c5c720e59f9fa200aca24a478bde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3a9d16ebe7e683f239e87064db089140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bb3c7152753a51878ffd8d1f0aecd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09409042980a8d89d120d9b09d547b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a222fb0e1d6206fc1c5bbecad3a11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360dde11f75cbee9bccd5645e4f88c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a38cb748f1eaf9f2278dc323b6bafb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b7f5aa04a53867910f8d0374f0ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9fa286e16feeb751093f6065e2732147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79acff84993e86e4cebf47d72fe70a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99036445aa50cef225d084b5a9c633c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b000cbc66bc79d0520fe4af9058b31b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8802e14a651e12282a035d73f942bc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33530613df4a1f0e8d1f294058b8ae7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44447e0b11c685f43d2990ff3c74c20a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69666d2f5ef3f971b806753092abb5f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbe106abbcd7a97688a75851ee2798155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb639d0d130c32665fe5e9274171a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee489b44764bb80ad87ae4b21f5ac3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7996120a0105cad5fdf5322b2a1ed31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe03243992891cb7621b8974abbe6c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e1f0fb6fa7382900a9ad1ef44ba46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50214d113f8cb5c45394b7fc74cac962161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e964abc49e4825c14a11ff77b69da5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b469130e061e71d257227887a444e8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbd6edf98f9b9ca6878683744308e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce66eb71f78444415a9aa3773b0b66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694e2f8c358671bdf8efb1e0e9b735d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df4607d59df3300e1638bfc391fbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac25ead5c8698222a3914ffad6177f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f5a9530968416957345b241c43b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908ff42d38f96ab5b40f36c2ec2ecfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32a7c50d6e36040a63fbfcd02fb6fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c98fdca8958587a34a4c4aac17c090172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f670ed6b4830e08c1e44326bf5564cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5fbffd178e5187afb6c109a4b8fff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c75a7ce898f129ef490c5b76230caa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233763387050004a0206f88b80f2f135176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c25bcf83ed2639be5b9e263bddda4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fd7334de814036597417b425666d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11cf1b8ea4ab721c7c2331ed00aae0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ca159fb5d78923d8fee4efe5beae7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb3a2722289072c9b0ff321293e09d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d57f9159e283fc6458954e40bd2c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc2dd19b18fb5fcf4c240ec8aaba0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2be21abb5bbf654250186dc300776f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa78eb2e200036dfd51920cb3e8da6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88648e5c200447fe865f9b546a4c8219186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb2c941c1fce87901df7fc50bc7e75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d878718a0e9bc73af9a9939db31e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe87383839959416571e427daf4596189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a393f06fb2c03d4d2085332aafca80a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb65d30d3a37c0bd5df68e8c9551a73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e422ea9c5dd34451dea4ffef79d27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c86c687c64673eea810133c46f017193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54341a40e56977b047e39456874952ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d035e81b01842beb1e1d12a7e2615195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962b646e436faed0d5e1640368bedd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523770882c77adf2e8747b57011139a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd09f0601ca678f7e81b8dfc1e2bd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2c602c534518881e5ab5f2c7ca133199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bd4e2c4a4d41744d9fc30fcd23586200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8736d9474ed18ef9644dc1a304da4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16338450bafe3e70cb1f69647d7b93c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac077cca6445c58c1ffd3e8ed68e540203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca28fdb91be630111f7db5ea1238dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce0a21c1e2a083b6ce843016dc9d56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8eb3a4e3183884cf7df63b057ccf0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80261f25c6e76ccc687de7eb8cd67392207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778060f802117a0b6d7361f823c612d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd582f5f18a652344890575c70d6f2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51caae644116fb165139a503f17530210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f9ba5a044be9bae25f36fb72b8d0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3359ace587c5d4aec5c5cd44cc911c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facca4e84c436e189e2e6befe740b0c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbd20448423995b5c79a7ccda6afda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f453c9354178ebdd87505f8bb7e3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea07fb1ebc0148875c0bbd0ab2f9aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd9927e062944b1d06c1d94431d0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb2ea284b7adde39523aa0b1a9b310218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b605c49ad92a7a7cf20d7e433cb1ef9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96b2df6ca2c70a095ac1182525d70a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a322252052957fba97c29003b1bad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb95ca2c4fb6239458f7135070f34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467b7428d7667f0cb98b36c3633729223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6b68ef7b4f9e6d9e56b9c10410c48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447cbb8d48f3b729e728e949ff17a89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f286601b667565ab28e0af056f8fb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d5f890b2510fcb55b65c338082856227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb725aca3924802b99411e60e23989228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d282baf7ba5d0e3846f3b09a89348f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be87eca97a1b5178e7822448d567d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe3e09db43f28eb7ab3bd58c143c32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535966ba5b68f05a8a600d42dfa28f24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a333a6f54ffb6de9d635de3cdd060233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7caa8c4aef3410dd2b66698fc07deb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d65cb12d710ee605cee19475e9718235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c2cf06856f873310f0a53026063e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0125e19caebc4d988869ffb010a12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7900f3d569744f0f275621aab9671238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252663d5fb4aa654a9d8dcfa457d4d3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3220bf9c257d83046a2b6ab2c0741240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c200bd79c9b96576712b99f48d586d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12df2426c18b06c57556e34bfb9e9fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f3a4855c26455a8fbcc81a8b8b7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b21b8f185257a1bb32582ca08a468c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11b16372db7bd986f60d9096c5b597245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665abf0178e0f6fd92b31f46fef38e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72f8710c34935d8b90fab68fe75d94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e55619c6bf8157255369a94849cf94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ca85167beeb3713923080b632d569249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b937b168a1495c51bfe352d2727c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c98599bf08e320917ae03236d6dcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092de91407b7536483110f1f71b152d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45474d60a541a2ab47579b81178c03d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7a2c93a436a37a2007c3efe787756254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe5dd85be3853352997bc8af854a31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d2aefbbeb8698f9051f8d907d32e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad77b91b88a7c216bfd3e33d29428ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db750baac64bdee7c18a6ab697610f10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8004d7ecf41c2a246d3f2a6281369f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e199d83ac38e3f5fba050f249586f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11a37a42c236fd46d4ed78169e23bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f4e0a6e75f39dee6d08ea4cf190e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6e5e15f4712be03f556de49aaec29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8832b49932c2e8b35b04a24bf5a966264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8a7c6c79c1b182ec8607e57c707d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebad515982220326232868373f81e25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29b73cc84d7be5b91227a335d2aec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6eae4126a9d63061dac9dd3bc966d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b876680a7de2722813a4b5367d76634269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024c5a94494a81b3a7c5471b00bb6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8e84ac17c234312a5379b976f4f53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083ddd92bb925bde7e7a1b05af7326272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df5f8fef36d8691a6514ad28f9c6be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ada270d4f34c1b553f9652f5b8839274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d52171e5d080f4e9109346f78fca83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12563c9687b09108032a47f901be55b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bc75dcf4a459e52b2831145105a47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d055a9ff06fae227e2a053f2fabe39c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417870d20f7a7a82a6ea45c6e343a075279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef1e0cd04536a092af8a4e3e30e15d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982beb504f63f21b8e5e8b174053af9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe632c58602656cc1326de94597d6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9068075e1d03052b4be5bb8a5b289e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c65639c7470fc50852e89d5f102b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ded4ca012e28b56c4f0ecb36d0dff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cccbfabd812e54d873d8d5cd41747286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61618b49202af25066ca0d747e58f1e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de1a921b786c681f4b73ec1f4fe297288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f8cb5010a1ad1a10182a9003ebc9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a789ef9bf7230de1dc94e7e6b190be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d163553baf6494d8365986feb6e625291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac058157a72bdc110a818f06aca3515292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc869c4a1c9dc4caa2e9c2782c6ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68485a5a5121541f58404f4e2d84faa7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781662fddcecfded58ab56e6f3349b5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563efde2c9aab6120fd5897d846e057296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eb07816b317bcf9407b16908e8446297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0bb7ac414f59789cdf66434171eda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3daef7e93a31d28a0d8e2ef9e83f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a948e2ea6c74ea26f2de06b02a8a36c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca172dd79a5d98f94fb3ea4779467446301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2e06a6d34d65c605c4a79d6b549a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c82eb4a73b1ac3e2313d829a280d88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6014781998cd3fc9c39d8b919fee41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb8e76f71264c9c8df27900f355edf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c8e20da9668438205f22fdcc5a34d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452ebb3ef2d77efce88df55bd532fdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b79ad12f0d7ca6e67adb6eac4c440308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81b33e5db9f837e7dcd6f5d653e33a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50d1ee43e30a76796c1453af318002310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797c73a728434dbb61bddb1aceb8886311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960c82db585c6e04ec55fcbfee807b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8203cf7100377f8bf8cb77d33f009313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0a6485f6ffb13f63a5eb80dc73317314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7f27ab4a16e39e3a55899923af9ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c7fefda2fa6f4dffb143cd24f212316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68612e251005c3dfbf2c439430202401317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377ead7bfb581a34c5414ac64c14fea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d618c923ddf2889acc0484ee8d1782c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d892c45a91c3c79272f861569e76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857d980da854f85f16b6b6a6477671321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c5921373b645957a100d8cb79bd27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd9c5f68ec5ed50bcbad546cdbe63f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cc14bf884baed345c61732c70dd84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b08545038534978b94601a5547d38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac8b48bba160f0e755c8427aa4291d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce9c894892322b5a031e64f0c1aa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e81a67e4cee9234e9a8d31927509c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0e7391aac773a7bd3aa5ec92bb7d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c87f24dcfbd93c30ffa48d3038596330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c80f475adc904f6db93b636783f6ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189bdc91b62f56156534d23620ab0e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46902bf76f5842f373392f624718228a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82db5031634fe246b38d617864bd1db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a4053aa51f4a98225282b86e405ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936edfc2cbb76fa4c2c4f294ea45cc8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720c70e1828c63c079aec1f2960c6564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb851285a2066714d34b0515f8141f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0c93f43795576ec546a38b825e6736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ace49e0216bc515a3e62abeae0a317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e679355d6e65248c5de880bf99423218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da605e180c8d389d8459f97652afb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a0f55b78e11994f4b950dc085333810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb73b387d35dce0942dcfa6ab499d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc3a045bb8cb2af5f35f8a97e216112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb84ce62efbc65eef0f36ec36df9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfe786e54dd99707f656f9cf13a37b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995d3b1042f69a559e487f45147f3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07d595f4378f34948c9d7e0576e2d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28d304401952e04b9f9145829ef54d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d80c75eb72eb3ab2fcc4b21a47101018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f8ab427904d3c88653c227ecd970a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcddbc4309b901bdef359316d81058b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796a23e35e9245b897fc8fc0052afe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b074adb1692305855cef6c89255f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e376fb4307c1ed66a3ac01822a1cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94942fdf0712b2c51608768c7ad8b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f8b5c95317d3406be95cceed078b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7fa185f4fafbfa31178f2e7f0d2aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbbe403e355612895153f2783f9bab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8393065d9ec348a5cb17d2dcb7898a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd281b4ed42133aead85b54fa2505829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd172c44e3ee6dcff5126d0ef6ab59630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf9b851bec649595d2cb8ef3e6705531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1342ebc73a962a0e3bf0ac08375043a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa441e01364237b7294348df38687c0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961914015db6cd534d9cb8c5d80b8de034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ffe68739bf46a7ef4326f2cfb2c1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61516923652b5d59965166773501c6f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e6267d3a84d6dcba6330e2722c0bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd3cb15475d76c75dc0998addcf3d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeb0fe40031ad173021825d33eec1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b632ded2ea9e5dac68a7ab33f5ac440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c7c29ed18be7b94e0d2dfb1bee8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835e29c5c752810c7551731d98e35e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a0109414cde1742a3bb7dd84bdd0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152282342b1016093eb45372f94bc8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2be0536dd134272a4a649f1a62c1d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713f1f6745512cdbc014aa28d8c2ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd31c6e1250b78081291051ca34ed3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11414a180d6e107d8a0ad0b2e625cbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51673c480235ebb82d6d1e9b576dadb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568020d77b179c730441e2cdda8d69f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30ed6c18fe1236fae4f769afc2a03751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc781b2755cd0830115817d9a8f104452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8224099c23efc10d63b5b294802a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba69adb31ec751bf4eaef2e9d3fe78a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a8a841407da85a793ea4bcda5e5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab65db12d0d3cb803ec0347b87231456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef1c53611ef2b9b188fc4cf33b824757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa63ab65ad9c2ebc9facdede846228658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362aca8cb20898aabc3b084839e3e8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47072ccd77c7ea21e58d87ad6f81a55360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0e42c033c04067ff3eff4af43e14d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f908a6844b4af7c0cd4159f1a3b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf7030acb0a0aac05b9f5f33eaaa363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f17fd3fe2796834d4b2a143cdb525164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e757f50e1848a51c02233050154ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0b584623688c3af5e4155e630951966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea707b3bc4243c89f4dbcdf98cd6e33767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495dcf725a0d275055090baea23846368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6ea6b34dd437c41803727ba25c82669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa4c5c9a17b90aaeeb75565049f0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8f76ab39a1fbabfd3cba6a0c56c6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea2f81daea14674f53b6291f85577672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12930ee9c17511da5dc2e4f3305bf4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c57e7d277cb3133d3fab22708ae07a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b9a6f72626052419573d71455dfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13144cc81f0f8f475a437dde7fdafcc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1532b6982f18df2157d7bc41e096b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e5a9a14713466e0352db2c57ccba678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8e0225768785d8b30f7cf249fc4e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d648682d86beb7811a5fb2079ce67680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85622fd91647c59891ba7146fe18df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4dc518b34267dc5fdf611381ba31f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070657da0746cf317ee04d53d2f4ea283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424fc0362774010674788f679e887184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54c97efdd0797e9965cce23c881aee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45e177b9a495b88a4ec4b4413868e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be38ce845179e650d42768d8d434ae787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa05c91e8fb4c5cd7a1e78f8a74bd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9249a910a2d3f3eecd2b880ca3f366389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160132461247320540e09fa772b6da9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7e19aa42589a36f418b3fd4fbf6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04788f270ae429dd9ee6401b9a0a4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21970f3566716a7f84d55f8fbf7e110993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e29469d43eafed38304381a2e0f0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0dbc7d4180e9bd950277281e4e53e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d506cc35a175bdc976e79eab781e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ade5b8a3b2cf4daf1435161c54be4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8eb123a17e07336cb5114a856064698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf8320cb9135de59e90f220ef1499699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fb7c08f23748e55ca01c0b8526079100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db389161dc201ca7f36e6fcdd567545101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced258ac8b7bc4c20d1660723bd94f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ed3f5de93f8d27d782853c63b7c2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8750fa11bbbaec2d1eaecec858d64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb0cf57b3ca60222380a685565c647105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f89f073a5e58989c4fd2bd9fc376f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef319f491c29366334135c04aa60b0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45431d93ecbb19f586c83b0046d6242c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc1f9910771ec3d509d60a24392258109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f42d8b5f7855bec1ffea8ec9a0a4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2734f141a51a35de4e5112aeb810f40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d4bd27244c5e30126ff741ebc3944112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551e14e2a7418955296c6e01f7bdc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281dc8a4d11c968be32e7c4c9c0e902114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc5ebaac3f15a8b221f6315f622d13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55412a44a387964543ea579598c9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ef44ee29fbd2df666d84501b48488117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe2778035ad914a6b4828864198974118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45545edb06d2fd38bf42970c0361fa0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ecc8c67ae000f29870d712a192cc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8642c5f70c51cf8f642fc72e6d616b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d76dfc9f554acfd275181d896c2f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d2ced2121e38c493e568b0ea497b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50493342bec4574463ceb7cd73a90a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b122ec5f9a5a39a69cb4b975ddb44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6b0f11af63f48e2b91f5f3fdc6b82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f792f304865e2e4275fb57056f733127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edb51590c78eab25990e413da0d00a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e44abb9397ca39f616b78b5dc8db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c1f351789c4d18dc45d82ad9e9226130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872a1fc63255ce9ec16766de7758cc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8427020ac16632f547acd048fc77fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c70123ccec696b6950abbb33db6c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1013d6208c8248d4147d8028ecdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486947c0cf45d1e2d1587cbadd029e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fd6fcaecf18eb3a2bd2d9fda2a789136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5151442f5f0845a7fb9ff27c3738fc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081230de37a9a027f3f53980a6ef537138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adf36e4980c636c17f1823cfdda233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9735f6523c4136f754afb78656b62e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06317eb2c49d2c7bd3ac0c8a4e563003141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3dbff4115a733546b99dd07ab815a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d1132075d941baa910cc68617e2a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57212481020655f2cb9f936bc0dee3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58afa9129f7a0e027fd86e957836f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2768d4a1a3b25f25def022be9f87e4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb6b184faf72913114f9708b384bea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67557496f7124c3c411c86271f9476148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ecbdb9fe2e0bc45c220b4466b6b7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392b2eba8575f82066b9ab9173ac476150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073f821b3a5f8197bf683c7caa4d4de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072fbdd4a98b2dbc68c2d0efccc56c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1bc1cd818bff67ddacbd4d6ae3bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e39360c088f64135dc9ffb4d823a2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df129944d08709c0f18370a95517376155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ad74c542dd1ac4dda22c07c5f95f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72909092f8b0dd82db1d7e7b6f9c91d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f7aeb0a990a8e2119d968b0cfbca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf40afec50a1e2d04ee2456eb87fca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cadb7e94d9194d16a633905247b0cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c962089a30d3ff2ab4c825b1909f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eba5f4fbd01e45da5dc70ff700220162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bca57d197b1f70cdf25ede545d563163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a130cd21f20747eec40f44ac71ba7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc0deb3e03afefbe526994a800ceae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd1692ae6bf9307e16e05ccc045a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6899ddce5feb6fcd690c5b538b5937167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377edc12303ac596bdbdd5b1ae484b73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e7850e2c8d90b0b8d1b7f0433e23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5e29a47b1939c49e767e920db1668170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63595d936a1aa07249da4ff2e01778171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be128948aca78aea15c1caf71b8e73e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322cdd16a07feca4bd0e128b00c43bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3824efda2208cc242a54fe0b2da1e0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d36d2c2ea9e26dad7d75b388c44ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f210909574ccbaaa1804120897399f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c11a04cb6462ac8e9bfb2aa7076d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f25471fc5241b2d1bf2773b276d50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82769e93c499431dd76c443d2ca08a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02270edd4e92ff42a051db1e5deefa81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495f73aea958a58f823e022fe45a7ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a666572eb74f24af1523bbb82d1fa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2926f2d6fd7b75cc60bc308148bef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c80ba568a16ff6abbe0a9b89a201a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41397d9c80e9179a477fb1de9d27ab99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c77bf38ac87bda2c926eb3365b063186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295e3378c650e56eaefeedae4dd5774187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee452aaf778a0716cb880ea31025010188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7fcb9e5f98be41c65fc3be92e2dfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982aff17b1429e78f729cdaf692b6d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1fc576403924c518995f28f42f353191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427757b24f618cf4378799c370274305192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247af891d86637f4fda318caed5a51f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b723584855fc1fe47d528c38efdda0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cf90613f7f225333e2d49fbcd21a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8491e63aad15c3239bfc1d5422582196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0680442b54a5e8461038229d0946197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee3c2ca9a35d969476c44176a8aaf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186ae9a1fb8568d9617efd929c1010199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02421bdbe7b2e78a65df39dc336a1633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff80c1e1ad4704eebc557a4bef0c3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac36edc13e1255dd19f1f26a42d38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ca18f5f5f34208e4b28f91d0c83c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a7b97efb3b35a20e40fe9c2c9486204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa6e82a117d52302c90bc936274b95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d12008b3eb91c3aeab525e9fcbd5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5302eb94e7f5227a048be81bbb2192207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffda11f86e481ffe979ea860235d67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e809863db6689a353ab997c1586a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f12d9f549f9e206116900d801abed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd6aef4e8f9c6a96f4c351c6f6126a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0911fd0d7f8bc339c58b0e576f98b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fb4a97ce7fec64f514aa7a48b47c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a2b7a9f2124c83898070feb4fe2ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bce114f47dbaeec8fa88dbb704c81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b966018fc4f2adb4c0bbc2705543b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064a9c98d471200d324acdbee6453e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7080febff3c49f1deb367d4defae266218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348e6c1b8fe948e0bfdc14389ce0ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94975b98a4865047d4965fb2ebb5c93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944edbeef7b35879aca7d89674d173fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c93b08661fbf7aa0accc32fe7c05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7c64e8f676d1ed69e761627805af8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f8d39f00f94ea7ce5b761dd4afa55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d247f96b8c28034274fa99665c0143e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1c8e310e1ff9af20d0d42901c19cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d41afda629cfc7f85bc17b81cfa4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d62bbe7c7d5a76c5865923fc4fce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c360189785326e21e9b4d9f9dfda3ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638aad73454968ed90df13973b9801a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59f7cac3ece3a03a9734924fee576231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e42bf3cc241696e30644411cc20ef8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93abee73be19463b2c03486efd9c53e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cf127082473c330c7f154fa46cb58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d7947eb8d1617522938844270366d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdd03725ce6b8224d45551f5c4d702236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce219461c0fcc85691fd28a88be2076a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494cb427afdae6ffbd21fd95bcd6e8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f5daa1ebc6ec2ff9c79ea0108257f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c2b970fe1d472fc2a6e6211b5e259240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c84c7f4289b868fbe6ffca33bbc3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983364fdf8dc08f9f9de9328c49fe55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44897f0c2951e6ebe1ce6dbbc0b5c0ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662706192cc03b9efe3d06622dbb6748244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579243648f04c263cc2f592e7587e2b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a9d9cd28f0f1f3c1f1697b393b50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee353240c40644db8def7fe2ade0ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10cd0238c28a104632d020169d5f67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863df12aeae73f749da7978319d20cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf27d2ee419e55cdee44523da6eff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5852b24eb7367d75f72f5678f89185c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de67f40054069070d50b77bd2826a88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26352ab2e3a4e01f8636f16dc69b0eb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b06fc8c9b9f207eb8598a8958ce6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ebe6bad0ce0430180c292dbc305bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563541d175c029b5c50fc6683126df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ed500332100d7946a6528fbf4fad5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23653d6e9da43d537caf96f76be16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78732f9479aa96e3052e615fcee771259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e005fd56e7721a3d76afa1e5b83f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d0915a2f4598205756316407e3aab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659478312252e146c41904ad857ed93b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a49cf5747a126a174a9dec7054c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f4f8c181a5524a368b65b4927f22e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f6e6e08110da136e24821aebed487265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b74c48d49dd3915fd1986b0b742b22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e10ed9c224be8125240769c7097a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a18894439f26894c862afcb342976268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b13bbf8f034c716eb9a15a31272d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40caf96cad1300241ad343c156a8783270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69f1561066db8035a86ae12851d70e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b633e5b922e9f78c9a75efa2abc3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f3bd5b59dd60404d755f82b91021c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b30d4ab07deb4eb263909272c48e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401a25083ede0289ec3157dee3b490c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7c7a88e36a26379fd8e3275c234b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa990bc9e0c258336c5b036d6fb5b94e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfac6703d271e7d515fd182fca1f6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4108b1eeb9037f831995c12e937eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46403195ad57b461917e21575a5630280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682305042b53ffd56dd4c4d09086a915281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8599fb04867648a97fdca7e9e9ff9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80677c265190ef8fdcf145f985e19b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a75d63ce174a7cab32a939f9cfdb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcfe6d9479bf00c24f3ecef36ce356285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf72ded9ff0cbcae40592840fed6dab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b3d2a5b88ae785a678155cf5ac38a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a617842b13711935c1a37377ef96591288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57094a412c2c10735dfd3cb186d7c1b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9e8c0da3de49ce918c97163b2f01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63102924641b1b1ac14d7fecf03727d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a0839bb68d525aa14c763498f71fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b2f8c6893b2bda6e28eb259a7241a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7711e69ffd5133cfdbaf4e1432558294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87504ad468cf5fed16b9d509c89e8fca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa440ae89b0e99b25d929780191396f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad5763298b7bc3604b1df6fe0bd647297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed65b98e8fbcd52d86a7d8d29488bdb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c8bc9e72486ee6547644e23dd445b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e3d6315cb41657d6cdf02a83cb0cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bf13c14f0ee7d57d29008a63f5d48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa62760cde9972087bb90cb65c176a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d480aa2fe375f9bc9c2374cbf5a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c3261968aa8c6d8153ff8ea019f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5640921c25f75c58249013cf1b2528305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4952c72f75120486d61aed926c96044306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9fd0c63065997508f8b69475ce996307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270776f3c4322ee1b96ea101d15687e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1cb7a3532082782063bf5d087bb77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20727f072193735668af1da200d17d67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea7f28ec66c7fed5ef5034f4d2045311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3086953da7c2311b48e3ca039b4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7020b7228eb8263e06392d9a6bfd35e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78a48c5ec6a6dc905c2c436ea87f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def044e0f7a0646729576b4d189ab44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f069b5c104b9e49356fa2b4b1e20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc062019ecc8d348e3a219c8a47408317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac5f16dd14a4cbbce6f23aa26f6ecf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b79f0178d855ebd7037d5fd71d1b0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c560f9a67f1b45e1ca224d74b1e67b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819a71b3094ad20f17791b895e7ea88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d651d35437940048d484ce730af9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25a915a6bd2c1c41e9cfee4878a6be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadb13814d5b3c7c3d1b9ae71762b62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c492eb2fecbc71552819598a73aa49325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>