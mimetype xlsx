--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aba7e33d5b8fc03c3aeab85064b9d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22faa92b9e052f5f4bbcb755b1ce1022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40758caabe8d79e96edb322d3f7aec973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe13a45fb2019b1b63c5b8b8b88824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771cd37f3851c96dc32d5b8e84a28ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4fe4a3c29e5f64f2f16b4a062f0466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e13b8096ed358076a5865fc478184a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212211610cf3a564a8cb493d3014dd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9487a2eb97711bc8f9ef96c31a5927a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d28670ca092052c4e622ef017749110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203d8f0cfe0e9b4cf0077818cdfe1ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95deecf70ed8db1a69b3210a039bd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95862816d34e651498c4b45a77eb5ee213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50551742684534fade47aa365792081614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da0a85d16640d0329c51d64be9962a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2bd24fe4391fc4121acf52e0485de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fee1f6b9a5351df4ce54ea3642d1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a9028219732a77068e12e76d5cb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b581ad1e0688ffc86f8b9ca43e11419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fc9aec930e725ad8fe49ac2c2cea920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbaf3905715387dff8bb572ed3a5dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b92e1c2f6e15723134145074376b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ca0fccc0b63bed98e1b2306859a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1b46e593b092f5462ea5fe44966d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c4a2a7f56fa5f13c2889b8d3ba0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bbc4a312b672092c99bdb45b6774f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf686cc8d3a8154e2459be63234cf527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f975d8e93804e0c84174bf706c596628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651df41f8f285d91de2e62af1b6108f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267509568562d0f13d2ea5859098ad0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ad1e8ca9cf34be428a16c3f519aa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378c2646e8901d058745d05eb40c41632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e2227955fcdeeb98cee0069d5ae133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b07a62004e37501bcf08f654af0e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f4a35395bd081b431508005b191c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bdd67411808f491a08d4bbe1560c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983da7ff095bb367ffdf8e0f8455bbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdaa6b9878de98352a2a2f53cc3e2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5c4c19e66d888eeb29d29a8a1100039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593052e34651822228763a9dc50b56d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895890ca2922acd04e21a6713674749641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072f3289668c15e0b8166420823c66342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e383ab33ceb8e82a5036a5fb92684143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9de01bb7d8d25630c56dab679fb4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef937e1e90edc93ef5b6625491855c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b62dcd53c11073c7d702e8db47091f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b17917a38c010d64643284a8f22cf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c5449a3288bf0debef5641ab2c67348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b0a23779c477474cadfc4bac2001749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57303f562b3aa24ecbd8767f94bc447450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fefb929e90b838a64fb38318e8def51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700830352de687d373c62fa832ab52d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abfbaf151135693fb3f80840a341c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab04536d052ad2d4df778369b10a3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2a7fbfddd0a26600a35fec775e27f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbd2c0f062b764ab8b856bb465652a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c71200076f4b34bb06104654f0b9fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7a970ab1ff35eb086553f2d42ebd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30b5dd9f9cd06707d71cbdb14d49259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f3899d2a37a24032277f86b1339fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee749e398e3440fcc88ce77e198004fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeda3f6fed04353c2b3ce6c3b5dcf4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaa030f04e16d2726f7f07ca3db5d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15a13ebcadea9a74fec9e3e8eda15864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b0e1ba2fdb62a0c18821540d049065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7874cc657cbfdc25d30b0f1cfd0ae5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dfaab740a4d18944a3e798615f7a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45d92f87be2f32bc0b562d62b01b2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6e5fa7d81541b45a8ac5b539928ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4be2b36eea71bda4892b6ae5774ccd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ea38854fd604b03d8165f223bd77b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766c50c487ecbdbc667670aa1155cf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27168f11be3bc3abfecd145ec2036a2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59f31b12e0054064353f15e4d3a2f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1702c29969fdac791a5343bcc446c9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3abf2b488377b870ff5157a64ed8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336e68c01431c9f1b97750eee9ec82777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f492cc9da7dac691623980b2a94a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6daa79a95b0a9213b7f49f92729b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ad86c4515bb38d07a84835e40616880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e99863450f7a050ba9e0f941259cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9c7a29847fdab1fb6f40d2a85ba1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b61f063ede2f4115686eb12b315ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9795206395fb41f64dd7c63776222284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbbfc31451fc3eb71972f0a1ff87e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722ed31c3c9fbf28ca0441267affa7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea84f2e5b3b233832ea29186fee88487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b750d22067e6b9c401b362adf4eb1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2956f8fcf5badd1f8e55e6abd6e9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549fec60003cf90f1b7c64ae77092a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fad2b5c762303fb57302e34966f9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fef07d691b8bf4da547e15d55289ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dc503145b72e39d80d94232d5253d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574a42d9064f037e46692f8f33b32c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095c948746e7333fb26af31d16a78e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d7d0bc9fb694d0c1dfe4c69ba027a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493dcc9a1e9349155e272323984b69697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22598cb10bb499a7e62f7e5fd0523e0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f086e556f76241d1b2a30dad052ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27362d0765c84583406871500298a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51886ca247262bca7fe8344ec372cbef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b489e4f5314e152d11d376cb92a885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eb5ecff6b99cc01b087d80891f43e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43320c62bc9e58f037371ab86fcb60c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3863b8eef20966dc58958b2b865dbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a767a67481dded47b043e747b783db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbcd853141a28dd35499eb5c4401b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da34e7111152afe97a8d4539a73b64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b878218e0fbc9a85937f26d0df5b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f56495e813bce82b0074fc1ed69a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89425ed9d54160944c83e9a4688ccc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da0e231fb201870342fd365353b2d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f3a4bf794a2cb5945195fe21ebded113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7ed83ce6f06b1091d518db4e3032c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543cc3b269bfdc2fc9029d7b7a407a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c9fd9d72fdf37b5282aca461d14c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaa28cfe93db1e7ed3eddda04f2f75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f93d1c7cbe4dad58214e2305a4f5a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782a8682f7aa5243f16e71d081a552f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a8a912f69ee989b6b0f0494e031f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf40d0991edbfa700b1b68040f15ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57ce2f8bcfa522105c499945e194e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea063b500426107d1a1928e286860d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72200efb27013db1320e581e96c5fee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba4c32e860d6bddf349009b902868125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb618bec8a33e4cd8cfbd8ca0edfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b187c156311f50eb9837c290bde0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98622a0aef6409a338b3c864ca562fdc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cce0228aa0a90e33b508bb31653b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5c641a092ed95dbe6e32a0042162f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbcb91bcf6402b319376270332d802131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e615b98eab3a59e01b23ebd7d3aa20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84a55d1c07e137107b216764765c66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8b6e8108f7125cedf75a69f968ca7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958f82f1c022db06cb87e0fe22ffc2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c182074de0336b0313740a059edb519136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23b835f32023f32f4f3af06d80b00b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231c28dee70f63a5606f8209dee9592138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804114e2799faed7ec44e4e048abd74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309956e4d05c5b3ff14919dfd07f54f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206e434734415a10e2e289713f2a561141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d44a9496352c38e7405e9f87c3283142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f94f130d289bb7f07220024992ac4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce75d9b5241db10e18ce6db0ce80a00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6482645e6bd056f74a685db70d498145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df065028373cf52922afeb86420a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024911b349878f581c1d961435ba387f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc33ab17cf8ab659fe8d8d87cb44eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d857fb111eef2c9b86edece7cbac75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8314a4d0fc8d72f5f31e955b8cd15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef5afa02db76050bd871468bc1321151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5792de0730f943b3e3d10e138ec78a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce729e09990cbc41d2382c586818dc7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c891db9d4cfe96bc3aa9bcc53eafb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8f9db45b1127888c752b82b3b9a3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884fb2dd1befa39d23bbbf4be25bb2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f631a72bacb9bd4bf7902887db5d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca167a309526c5482e8df86c8c3f0d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e0f9c5bee082851e3daf09b94ed5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c253da0bbd74cf643fc736fafc5917c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10d0fbd7d61862e173d610680623e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd4c82d36c689a695397a0c1ff3b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0a8f63cadf2afaad2a1be40936c85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665381a363996eeb020ddb66f30646b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b385882577dfbead864157f3bed2c23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31503160f004eb1c81c6c87ab55d44f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89b0be5a5b901135dc6a363ca072f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5daf9aab7705288c2ca9f56eeb9b7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e3bc3128b30f921a3f50825d9ac47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3596d914af1626316d17e9d3dfc6b8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9044f8bec91ffe3e9d090af496dd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae9b616a12af6ec7abe94ba85a2724172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d0dcb705a36c56901577945c9659e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565884e4bd10a664ff985ff9e126c71a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dd4f6fb0ae259998c3f4c031b1496175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50539ea2c63f314c50374369f45c7608176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02bf287764135c5ce4b2a7e6811d2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cac5e2196922c29d7226ea8449941178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460d514a0ad8054a0d2f10163336e8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc863653c8b6ce1161af3ece9d263fd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2b50539235a87fe54c106e2d2db2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091e2e3fdd2d812288f651af94d8c42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40abba3891ff38949a2f21e9e239f6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e2e8827f0de59297098d93103f01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29997a5e0a0709f7b47dcf3e239fe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f598bafb05fa6564bebf33994c0b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876d24a39f1bac90249fcb08ddbf92c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830870a4e960f8105e51f004525f8cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3142a122fad265b627125b8076a43e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563984b4fffe03714619f172f208458190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef32b13b140eab2a51df0a2d18f2dce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313df9d11ca5e4233d3299e51495eac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705fb5ab8b7823f06327a0aefdacada193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbca4a380e6a38bedec97cbe33b37a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365cbd128b7f3b4994a3f9680a17d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a81eead62d5c7936f34f507ed7b51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89050479c0b320598ed62919e2aa127197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc841cf178b1c986a77e2524796c222198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4f5bb938d2cd715dd131873b3677f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e071168197f59167c598f7ae853c8a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2824f9da1f41dd14a84903232fcab5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033080717dab2f50f77748e1b5f12261202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b39545c24182c0cd668187e04b784d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998cf23ec85fc30b21dfc313c4cde5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7793b3e7ec51e6983d24b80bf9a6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2c1c535177a5623727933e3a84ba2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2043d699a7623ea0fe61d88a48566207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181bee92e398146f2b1c44b72d0ed72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7d4aba6aba09b1d109744e43f2280209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca666e91065f6703dce2faa922fa8250210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251023472c742dbaf9b018811984bf42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4253672dfdb9b0f94f8320612855d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c85388db0c4841e7ebd0085d1f455213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319751b042ce6705c824fe68535fa3e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be7ba3283fc24acaf3542c65129b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d74d6ca536eab9fdbef7a96b4adfd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270ae3b56829b3e05ae98e8db87cc77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9236021c174870754ad733556db79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0143dbd45b224d25ab87ed160fa00b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f304cfd9096f295da2be145e598e77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe137b8600bec4de407f28b2f54adab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e96f3eb971099c58b8c15175cfaf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2e34d5e06e4535487e4101db48cd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d5ddea90f61fc9b3691156cdf7b34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee19a072a5a08c487546742811d7aa0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3597929040132637d18056688ed79d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a566955f4875e69547445146666b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8099244d81f52011054169931706c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305f332e96719eb50b693625338cb88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752baefc5cea09ca07877842f27e70d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b990b1562bcf1a7e339e983a6766725231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7177181e5fbed6b1ca0d03fca89c1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27316c2871ef2575319fee7f1bc4da0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30a5345aac0b4c74e1f1e59c6773b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcc57d7327aabc74ba4e37aabd82b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7302fe40def27319cec9626fdfedc04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556fc646d40e13534cdf1efc7d1eeec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db91d47756da9d047f7753dcdcefb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cbf5b4c299fbf9ba450289d71817c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f0f4cf850b63296446b7ad30b19b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2cdd1681c8dabf0ef9787381aacb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467d71bd3229c3be831fc9bfcf686d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be86eb61664362739e5c5e5bf20f477243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9634ee994f6418893b46b76577301244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b77bbc7d763011d4da001767415c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66935d1b5577bfdd7444ec0f24e79b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be57b6b1df299b8324212f479fb708247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606643555a63829a70dc8a7b83a00852248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfc0d42e4bde9af47dff972982e0f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb804ebb3767dc64f51a040a1d91d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b16e20dcfdc6ca326cf8e9c2c4388c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151511188e74baedd3563f89df91dbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e44ba28edbbd68944093dfa860346253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3641c5b3aa4488f1eff5b97fa2e1aa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc661341333dc710ccdf1169a2a62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63b95af47186c0f0a2d3d8a8756717256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa3e34714549f4e95a23f3b66607c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7eebb817fcd72798cf1042e9099fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90251391f3fec8a76e8ed59b5eac9496259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f9bb2a66bad6e7abfedcb528b0875260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d231389a5bbbb2553c757410e5e7d78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338476690ba753881b7cd0a8558d95ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa02c9ed7e49a81d1578589ccdcc5eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf15e515bd80e3b1d5159185a05673264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d476d0b099ba06f891e06332553cf5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de797778ab79c5359455b02c010efb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae08bfccece896906056361875670267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a88942f43945a7fd95c507dc72ed5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9f8b5ceda229dcc5095638d3b9cfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf675fa57cc19b2064cb6f0284e974270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02c7a5cd86b5036ad9598f53c87e87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46f6a775ce23648b43d4cf9a96e465272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef056f0b55908d86ee2f80436e15de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8256b3ef331f862f7e50ba643143b80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12854aa3823c53b4e2f82f8c18e6c709275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c50301fa0daf7bda0ad1bdb41a903c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e572d20f420e1a1fdc2b9668954b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e02fd413c0fb9960063ffafd00f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a3700a91dd4ca3915a71bdf28f64a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa417584cd7ad96b694feb764d78cd32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a836482b4f5ce88223e551dce46dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840fc6263a77c56c165018ff4385b45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd78bfafad8db3cbbaa7e1bbc0d04b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceece29b364d25c7c85326892c7493e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedab27186cd0c0b37bc6bcc1598928285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ebe19e2f486b6b1701831dbf4599b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54807ba5832a44e21fad274ce52c385287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d5cce1f569e23b48a0eb9e0da3216288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed343d27c982e906897b684385c498289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da35d8334f1d2997ddb35ce66dc9791290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ed8bc64241588630a5caa694af5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7ed73e9558675b3ba79186b4f73f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae6b9da5735ad4e3749759cec32d8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ea6be5cb7cd85aecc2de970bc7e38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c3e3038a485b5954f1a7834289c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2363401eaecfbcc48802b096dae11d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc84810d8ecbbc1680b08875791b0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e812287d01225f06cb8a232f8ea2247298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae0bb364fc190f2602eacf7a9aa3e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c2d9a57f24cd335ca1062243982f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dca79283d8cd4c5acf6a2b88a69d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71b6070451651afe129dbc21e01e42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58911717ec9410eba7e27201399030af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525fed2f64a1b925c7046bae05d1d03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05281b7dd07e3bd4ca9be77ba7f0f115305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cea5bf57d4a5102dcfc5f0c5d19dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904280f8139692659219bb3592d8067307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72af3741d4a5971ec4f321952524b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4335d990631bb40d4fda039dbd52b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548184e74c127dffe7e3fb80b00394d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d9be07a894fe5f1fad14a0c163606311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8248e724a1164fec7f42c6f1edcb81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f61d63c99e22fb1f83bb3d4da3d24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2f1eeafef8f13a673092d01454a94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef23b0c1d15e5d668c2c05cbe2303e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8fa2bb00ef8494a8d938413cec59d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0eb8c8270e8ab8d0d0d7da463cfe8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77380532fc69a8bea9b64a79dd40b14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ddfd91cbd482196d41a05fec9ae3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f76991afa713c1d34f8960cb28911320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b37cf9cfbbf34b537254f66310b30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498838d7f35bb2fdc0d88474863a02e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df373289c1a4cd0bb7520a396bacd93b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ce6826b19454199ea382e8dd8cdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5e1f6c7e7acf680f27737e59aea05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1591ac07af8d819d8c3543ba71bd596326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6692050bab2574ddcf276b2bce49677327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50b36348593333c82eca55e70fa0f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15639b11fb60e9f6befdc952a8df9d27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c41f32f0564dc129ed0c1ee5c41e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4b071f58dd95eae712b39714def1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfc7d969f011c57a79ed2f1acc9967332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f9284551382db1eef5c4b4d99d08e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f097287f5db32f4b15f4cafb1c92cda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87920cbbe1b65be6da3cf035bd870b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3709ac4f2d132299c88b670ac244033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb6205ef4c533fafe3619f5c4ab5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5329cf570cc8fb82f6934011b6ea635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc81911ea49e7855be0db062c1beb1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c465bddcd32980ca8241c1a5353f997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f2cfa90910a351c30a509d039fbc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd5552e95dbfdc5b937e5e8925980e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee083be8af2d826d78d49bd0f8f1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951b32a96d74fb7862a61b51ed5288b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c598a7094fb173c30c3cba98d8e98212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43afc4f3d855d43ee547c36911544f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c9d4db2ceac0647e84b37090b413d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ac2b902136f1183bd035e3313770215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f0dd3f57075111918fa074507621e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc52af9dcca828b49f4520c1d1761d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8340e0ef3bf28e6d155b4fc68379118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847e47d4a5db0b2d105d6421a8c436019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b63fc09bd7071787919f1540f8a28a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbde35df92e3f34907c3276a960dcc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8006bea0a74ecbc0d55e7e118b8873422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a8eb9053f399f50950b36bb21df8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e895b1fc7b0b737e98605375ef5eeca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0b1f5f3dac0feb721cbd7c506aeaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb3ec34adc998afb3027bccb3d610426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98befb867165027a9500462216c0a8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e5cfc5448b70b6226f6d0f810761428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b03d482d089974a6361d977eb2a3f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c2436bebd6ca4fbf387040d6ed3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dbafe030a4d9321debe181eac0ea531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f1efef3ef1f2ac462ddc43d61dcc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564915354deea4f7f3c30726fd9c38033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542cc284e37001a1a52fdb0e2ee3bf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d071b76269a9c6f6bd918bb651ebe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b494f23a0d175154e34c48312eee2e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42238dffc460ee5964cc6cfeba40453d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e912113d80e350ba65a00e0b5091f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05a3c695cc01a5a355bb568d7753a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66318e7c6a238e216df85512354a6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3b36a9644a7478b396c4b9eaa79d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f29b787c50c9db23791966be05e9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae90c34e720b3fd44425503d7607a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1865cacd51cec07c6bab271c6c13344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfca4c8b4851cbb0bfe9284e04ee6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01afc2476726009269d636d405c8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da13ec80905de88cf7112441b0e75f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65764a780cbe25f7ffe1cf643c95b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1782e4e2aee46c4484b49e6f7efd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a727d7d8f7a9a3bf4790fcccbdee650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c055f2c5ec99cd07c5804e9cb2c7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9e19f37c21dfba5091ed63510091852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c656e216455ef0dbd1ea5d72dad91b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0d586547822dde7731db2e742e77b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb377a60dbb351f6edc22b591a1043155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d11485aac2ca91d27b9475410de8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d43888f18e0ee810ed8bcc0525a4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdaf1a121acad99b63d5f3ad69da9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1e9453a13171f82eadd5114444c6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ae627a4e0c12f7ba0a4855ad26d0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeadbd975f81b11462bcbd20330e82d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7470904e1455fc81aa69e2e606dc3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8876aa469c637f724a1f6820b3eb7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac34b32e056534cd3e709d7819499cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9e9445766c30c69be3daecdb128765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3ac7576fc8b17b798c6f51dd0165d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fc0092f229e5dc8d55e32f930606967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b1386172328c5e7000809eee167e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53f10237aa88ba86a6e73a458e373a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1ceee6067162f341d4e9f67a0ebed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497aca6a1617660fecac8850123a90b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcc94fc047100fc58251376f8b2a8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db7cef0d82690013450309e50b26bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaa7b8ed01a550eb79927fa9b1829174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92246157ed3392c260d5df152005710775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d0099da6d1ee613d6158dff18914d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ecbaddac179b091ae129fef70f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfce1767d3934a332d762d8c17e79778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d745046a4210298ab2c356deb63e4e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fab9b622b9e16b1b1e0d13105db6d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd7f008bf0c8c8b1a32f1e126d14d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba499352d6bcf623efff00b0200f8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74060ffcd7f0d7ba687b621312f5f58a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673688c85e65f32c2dc4c7396fc57c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75cb6f8f2981adc3c755d65236c5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3827aa54ac5e11f18ab7d2f5eae1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b666885b191e9a229ee4909b05917d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986783c425a25a18f3360ed5f4b358a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b90d5ba2c885df7024d9c7ab06a4c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021f9bd22c04a4b60b24cf4a0a7d45c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155180b3ed41160f70ce19b45eec9cd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5d040a315aeee61422b73ecc32da192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be422bf0a142a6cc9221df4f03ffea793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a3ff08208ebe87e1e2166b25bb0f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cf8227a56f618001492218fa124fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa5101a9832019d868fa1b939314ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10786d355167193ff470e6c9e208dcef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056f6c1250c18e1773a268911f4b40298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573ccd40bfea81b3f4e5069d3772f7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc9eecff46fc628b36032db9ba2c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f30034132a8204e94450f837c046e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6c349eec08e32b8076ec6038e79ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b13cbee86e2d8a9cae1490ff8a6b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d537477baab6f2179f80d07997eba0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3422f903c8c424d9b329f4d71cc101105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658990b2d616af80d6f0e1e1dcb16ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e5d2d6ec032df2a17af73c9bb9ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e617bd36de2f9351683c7078b25263108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c61e5519b5c8a16e9416e356a42650109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e166f3e3ce75583d957fea074ef19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a20edd8da57e33dcc17b22e8386630111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1737e60400a0b2637da3047fc557d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad273ef7af98a773eeafafa1350674113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace48def349e03b082240db15a6388c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895257021bb828b9c590766a46f9d948115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b018d7a321ce9134205f3a0db54435116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16baea20cd1e4bd5b5a80ebc823d0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36974f615e8a92b85a759b3fc29fa8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bb6e1d79a791d24a6cc6bbfcbad4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515717fe612acc80422211b4429ecf86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bd2b4518d8f25de03d73a20e9fa8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddb3e51021c86b5d463004541ad862122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356e6c092fcca248611bcb063cd28e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcabfef26d5fbfd7da4ba0d62020da6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e2a4fabfec7c72944a06f617b6621125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f97a605d3e7086ebca1560a4a9a611126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e9578ee58cb237435fb57e23b67b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c811feadf52634f238e46b65e4a9fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad2de2aec5be1d480bff4314f4b6b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb065c243edf611a121ca231d17f78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ceac5c6dc936c2ab0ead95b3cc3e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac57c889a56be3f5d2d1e214d580031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65f96f3916a9c915bc6765df3680b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b4fb93b2188e2b3a0a0f6b70d020134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e299134e08e44f5b9f7dd556d0649f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f2bc8d6b9bc447763df93f37f840136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832bd76658365b0875f9cb63a3f69cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af306b85e524a023e2f33e0f3cf68c8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5000067c991f6a5e90c2d3f35374b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c81e7db718c03373080551d6b0c046140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415d2ec4229386d55337057012bdacc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d98d3e1942b01d310f590ca8c92bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b97d201ab248e4bae181e64defe10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01ae338cd50cb6ef01b10459e1f003144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dea9f72ab8371359ebfdbf56bd4ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ff48505c8dec0cc273536dd50e078146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c460f410c3d38977a7d34126295a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c076e9db2b34c09b7a13246b6f104e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513bfe5d7c0043e70c99d3fa6f69d64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10b77b9c14b1f70b9a5deb3e311c28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3406840d5771dd75543a7cecbc94db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994f648cc97c35629c0712b7c13ee37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e03600607b6f07dd1d6b7ae41e0f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ebbd0b5553079e835e28e7f87d50c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c076adc345eca40ae52f81dfa6627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf055854ecfb422971aa018557b25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d05a92f8614299fc3cf6fa92704155157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea307ad86291a98b0220b4bfed6e8c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb3e23704c6a5ff16b7b135de399d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4cd3c2a5d54d974146f484ee50b02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb11f326f318a28de32a76f3e2b8f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5931df765c7c5ef1d9f36af21c2b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab73caeaf85ae1e0c19f06eb9d27b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04cb5ed39c40fb103b219a7b6181c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f99b56c408c1d53082d4bed654a00e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03110456ce1e0d9b229886b5da6dac63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5e0d9b2c99e1a1b257c30d77c4977167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4a151c744a1211465fefba09119a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bb738a816d89ada40db18200a31a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96279ee3db42b52bd9ac044a2f77a460170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d40cbefb4a404f0aee481198d8e4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8dcd34cf4dbda818de7a368b383a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495833e0adc160a23b16770fd87ac58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddb0a3f23523c390492a8c453b2bd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d91acb72e3e3a52056db5a432911f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be1516421911e10a09955790701f00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f6fe52f871b1c65aad299c35aa541177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28233afb7b446b0bdcda0d6503603e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d510f8d555ffeef43f87ab0fd6c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed644e93636f65c2d7f1ada5655a236180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6f4a393e12b522b4175124b205a13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41428f3299d2cfca19531e6be681d20b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25536e26384dd7040d540ab22ed8a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a1cdad02f60070fe34d084c529f0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c6176f8683303b37b6c3d056e008185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524657ae11a76d1737b8636f29e89ca7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb862f7d0ddc9bed8d1dfe85d9159c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccff3a35dc735f18ed8e99992517c68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345f0003a11856889c950a8fd04aa49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82b89148310ddcf696c9c464855320190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3519b3581fbf29f2976deed7827626f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf34bd2c32abf8f89e1e61023d54fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ab85f095612ccb366888863dc1938193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490dfcf407cd991054ba252fb86d515194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d55881a05b1a6590d7f92cf0e6da0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcd8f25fb5b842d57badba1344513e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c55a2b62f264f57a64419203d046197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0230420930d7280b8a21a6c22215921198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0e5a00bac2ab580604ec05c9f633f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2d69513f1506769c44441df1522a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5390810ae0494758774f7911e100a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0ed12989c7c0d4d8e7ff4223bdcf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb596136152dbc57773b40c62affae4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48919ef78f1abbf8074f01a75e3a931f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca64cdaefbb39debbbd5931c993ace205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069eeb88bef09205d736da293a78941206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644797f7fc8492f5b461a854fac675a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9384d7ed8cee1c0d48b6118c3500bd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c5f0d0800746b6ada123d8f6cc945209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d529b94960a7a4cd6ff75237d5c40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c31d25bea90fb1aff5babfa432859f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80363b0bc30292f67300544e149f48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499788e31ffae5f7146b6fac86b721c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d876c5ddb4fe011f430c32652c6191214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55b4425ca54caeb1fc0b0f2907b056215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dc9b3d563b810d8efa089119c6587216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb42f0842ab227315a1101a4271b2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732e13a9afce411db9abeb07a1b3690218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9f83b585c1ee44a890f941ff75b9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ed79faab185fe2775824d1c3755b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0491c07d8ff60080f2bf5f48f743cbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3867f10a1561df0f06001a9e00e78e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bab30fa6518f75cc4a9f0465b03aa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf736c5a7c1db4e8a1fad19847a11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bcfc37a3e8c204ceada6c3ec9a1a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72361cf76b00f5fb9f5a0971ade2ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cc731592c965afbf7050cc143dd89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471c6c8b2f8f78b78421c9b31dd3b7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43e8c2fad3da067cde7e03bde0ad91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efc68213e72214126e92be1ebbbe0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da4921006f1f3bb417a7867665cdad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc3fcf1cf9ad24e1a70b582bc8c8b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359423a3c60abcb2e1f92e5851dd1ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8954d68d8859f6e8d717c79ce8879234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637dc6306db0f6175a590b4199a786c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdfa2bc53f3b6e53f80ec5dd757a76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451616033b22b529efd7ae0a88d58e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e45c45b46768f5f23faa659b00dcc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef71a7cf58be0dd0122d3012cc1aae3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8bfcc45069da44f57315b8ebdb63a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39453302582bbc52cc4914d38c854d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739f76dffbff7d8312b791c09a1ca0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa86ebfec40a02c50f9ffbe7f9da5a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ada8443e5baf0775254a26a1b901c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda18e0d1ba8946a551a45e508c824d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6fa820c4925654d401945500befea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666c4f0d57ecfc1203c79835ce97479247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c80940fa53e8a22309eb8fa3d6f70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4fbfc7a84eb0309f33d8a94888735249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0227a71c9ff285489715f29bc12a2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3561f986a8de66a6b503b415b188a58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd1ceb1bc5cf1675563ad3f0820bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5536f19880e2a50724b261f83f241253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531732ab797b45ca18c33d84cd82944a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7161646430a62484dbbb7be673e701f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf316564979497e6244dff3836f6bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c806b6b5323b8bb9fd9a1c7efe88d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb60d81625d7bdd90b6ccbc39509bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c517a0cc2c38ac301b473571feca9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf05024e6a31c213e9b0cc84cc3de06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5797999d49ef573c1a70941069cfe6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d64481691eda1b2e7bcc16610701262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d471eb1201abade2335a6e5f882cbff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d75b29969f1ebe8d22761e5fab97d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258607c92ef0dc022bf615e085540ecc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b91f3832b9f60462aa98c9af2d8533266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e884d645229e64a54963804f3bd9e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6275177a8854fb878013372f9104701268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954085ec2704d0698cca44f37f722bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa244b70b763fa084f8d23ba3bb3dd13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daa1ee4fe79b28f69f16d76f66fe28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844a719fd0c44b8d06de83cb34f05d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c01dcad1d52720c9397b3c213438f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e21dac1d3664ebfafd29c85c561d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ba800ddd8b3386da14e317183666275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef7eb67fba3ba3cd726d3e5859577276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d83ce24df94432c2619d5dc463556277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509cd5e7371eeb36f399120fef91d4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18eb1440eb31c16ec34b2761cb53ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6d0a1ba392188de55872e917c9e56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc7c3816b6e5502c20191ad985cc38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536d4c6c438bf0645dcd4fc695a128282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24fc2d36a10e6b3c6fbd6907727370283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbab1fa74bd530d3488815a6a77f4e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184bb1b5d0ca32235abd575f023400e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53048ea30076841b4ee7372cee41e63c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d4625a4e6ac79882baa15adcfd1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f66b8d6283ea8a5219e05f321a877288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9b8ae332ddb93adfc130a1b83328f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc0321fe13fb9764d63448fa654d43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d94fcd204345b6cb9ab39fb8b45760291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de423a0cd8e832cfdb0f409ac01bcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff99ab8580d974369dbe5dbafdd33ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af8a4fc8759a5ffa4e6905407378ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81e2ae84a7639f1da457da57bd2ed4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e2ca9a2ed0eed23d73b5e04ef6c5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e164e59369169e21505f37e9e84c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fd5ebfa48a30d08e1f8a128eeb9b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119ab5c1f6a4e18aca3a96ee44097be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20da30cc3aba7eebff17afa3d50936300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa1faff63616a2aac0bba8a6295ee3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0d596d564b673d3198101f27d43da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb03cd39ef40e165f980d6713c77b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf8fc7d3457344b313760ece6cb6e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed624a1515c9191d0eba790451b1aa7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87b60549fbc70afd9ebb1477638547306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060317a0840084b5e539fccbbf4f1174307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c245ff5f6afe74c36d0a9aa5b7fce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3989527216d70eeac4cb01619a9cdee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74acf7e1b58d6bdac6a3bfea24c4abd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d9f5de4bfd6e63becad16ebdbcf86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a253bc80d4e7d93a1cb1b3485915a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa0fccc6ac8afceffeadee7a19c44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f608d035921057d8d06ed5a4a570f81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2d80e4675e51ac152aa2f556e8530315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5cfb5b4f5ea19ea9d812229346c08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f42e7a0eaa013c29b4e8ddeae36d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6180cc0d36df41289f7a4fe9cca9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ecfa52c15b915fef2103ce5a0ca4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1a15d5fe3256593b357d63cf24a17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b816365e9726ec2ab0f3c4ec6bfd199321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae0266ee97d51d657d978821de2ce8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded32d3ff226c222f0b526d38de20e20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d396b786305f091a0fe4b045e9c54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0013e735eb7eee2f282a8c3875d7f2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>