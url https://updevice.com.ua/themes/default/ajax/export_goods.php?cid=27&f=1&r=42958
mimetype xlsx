--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8feb74d17d1e26dcc7f1c2bec1dc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83f385df3c58f63e28401f0445241b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6bef221530703037879c7a85d2b4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d6f19bb949c9b3dea3906db66c2c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2222a9fa4333471375286382eded25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77541d945d0a38da03fbbbfb010870856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0348c71cdf0925c0c6ddde2281a327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca05adef99d95d39a64aa8b6b064188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda78e824189761f3bd2070afda876a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9df8e99d15f22d0853d9afb157014c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b08f4f44087a54673b6d7cc363f1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7b21024c5e2fc8c030cbb22ca957212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb59dbf20f0b25f0ecd4438dee56513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ba7f63ab0a4facd7b901425a65d7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737a0734e25ffb3de72fa2b969f950a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8408fa8a6cbaeb917f90f869c1021ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25b057da3983e8aa7da83424731e6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3ae1fe28b34dadb20b4eaad56ff0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933d1db1cdaf3354cf6a0cfbb8eecc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9952ebe96473914ad1377d3a787c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35b99fc8ca2935dffe04ea9996555b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafd59ebf445ddf61fafaf9529f0dfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104dc64d1b6e706ed5a32f71107c11b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f7a6e8c8415515c73064547f7859724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0b8a726dd39110fafa5f12a69b0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb1cc0553fe2b42f8b1e267064506026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1860ed387afc2e04bc7730ab3d5e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419a8d9b28b3c81c7818241270661b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ce2131a0d77cfe111f98ab15c542329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99063b1f8eb0d06df2b9e40cc6bc734330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fc17459110147a9794cef1788cf2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519d828de4d16437c4e3ab84584795532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6f9d27d6b60009ab3c6bfda78684933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071fa0a80cb44f2801cb0bbaa1c996e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe74d06ea02b81b99bd86e902225ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b64c7f05b55c910dd1e48c2e51000636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e195a62eaa4da44bdd796b760935537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b885feb286ffe6d6ba8502406e255238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e6265780d9dad4ce2f189521638aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593fd10911be827e693324b027e678740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cac87b881b424a0e2a25b5c42542841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2415d8ec0316677a919ac24b6d538042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32415210ae04515bcf260ec24bac224443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37e6053eb8368d2ad6862d6c38d30144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7040d97032b462b9a6705f8debb98645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2fa7bba534c8005cef76edd61597a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dccdf9037cd9435d8772607bf6b8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442540227ed349499009188cd8392a6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8805668d850e7b1cc5a5d13ddaa38949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65dcd71c1cb43b749a6f548fb471de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2748c357128ccea823a0565e3271cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8af8253d6c830c65d3f0f06d7aa6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c297790eee3615b594511241ce0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a2ad1512d8474afd25d3634b2a12a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ad43e00173f5b3411026e8efb085d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80438f88732c521dd70bee32873c588656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a23a354833706ab2d93b0e0fd4f0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3962e4b1225a33b9a1d8564db9dca0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e138ccbdaba2f9f262d52d2cca6a46959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904c05533b11a0d00f190b4470948460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb6d575cef6f90128e24703884fd4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fb654a916b1cebf5abf58d1726f9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289b3ad1d9bae5318575170c583c72d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff0903821aba604fa49fbbc7e6675864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ac717b3e3ee39ae7ee4da034af06c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee77f29ea8fdb2cc7b7af5caee056366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f67d485166ca8fd0471ea2b3a8f1bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1caa26c7edd17729092efe0deec7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb76ed6e34c58d17a335a31e9287e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd576e6d45c4ff508639b23405190270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6a688cdbbbdc42a6bb6f5890cd2a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fd283597756df98132c91dcfdccc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c5750dbfa860a68485d814c9675b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5f84b47b1ed6a589af5773136a82774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d2653b37e5d5eceb4a4f09bc733cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5ad602164f9be1ac57f1a99fbd68976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8722232dfb7b742f072884abbe118777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115de6cacaf2fab3f6ea724b6547493d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd8477742908ea781cb7d3d25584c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783307934a400769ec2a93559f42521780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6800aaef861b659db27c8f8aa1874d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca4e5eb1592c2a812fbd57564e86d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abc0ca71d2f1792c904a179efdf25883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11ddfc8503f33fa0b2d3ce9df2111284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0812c7769f4bf9a77b4eabdc5822d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb721ea18e0ce63b46d664d2c29eb1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e58f6731804f295785bc1733820fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38459a06ea057de13ed546175d6c791d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d368ae9480e7d5d936a142b7b25889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee98416881703d2d689ec3e52687f5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa24ebab4222288d5386b2da828e22b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d51b445231cd42bdd917b086d171d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f506ff8f542f78392ba6aa6a4f35b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8126574f060b7f28e7de8fa5b7b54c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eace70c04414608cb68157246f157c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b517fa0f21295b5baf2d80355e13496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809883bad2ff95116bc71294cf49dcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c80d61a06cfd9fc7fe27960e44eca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c19035866a076dbf735669da6156d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5c905bc207e58277b5afe2e9b6038100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427ccd83c82bc48402a5753b04a2fd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6706b1f3be65e275ab13fdf0247e19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db3aa223b64838b0ecc2f4225b3236103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac8db2b46ff23b28eb81622cebb6ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f2d806cd9ee0cdda703060ee4bd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefa95d5d2e62454e386427f78314f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1ff715e48887186897322ff5c1529107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb80735098a6458642062f0fd3349e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99a7d1233ba29ddbc8f3940a2cfd5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807fff5a9f9bd07e4dd13dff4c37597110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278deb44031ecbc6f18aca30c53b1a9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53933639c5987d9779bf9e7cd5961f80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d527f9c4527e8a43c87babda56950c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc4c7a6c917ac83b8487d935e16e50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51764ecc18b9507145b8d5c82af017ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af282025851bb93ef7d9eeb02c5e9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f617f137eaaa912eb7236c34d605aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea5e3ae199af4170995d7176a2a05b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a118fc649261776785a5bf553cb449119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b6daa226c1403968244f1c1c520c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20984c45c397b13ae018f0cf7e600c98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dca34436cbc0119c68bdb20ac3749122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a72670c8b3d903bfdec7050ba850123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566e2269266df3d88d4faf66cdad433124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560870ea0d913b59287dd992d4175e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa71b4daa630279d8411298b896b00d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41724275798e3f1323859673939efe9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0ef0c0662a917326efdb2fd360fe9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b6b13dd1390b718518f77358bf40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2904961f3107846e0c8800a06e2ccff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203e754b123242f9e646f1ccdfe287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc364e87d34e1c72c3cdc5547d85910d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e689c3e784efc2efcaed8da341887133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b061a457541f3d9c7bcb05164070c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37bdb7e67f0676d107c6ba83b2f1d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990318bbb248074ad6142a53b0f551e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d75ef4fcd487bf23806a1b001e119137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4f46e685511ceef97b209f9b5c841138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baec052e1109721069dbec51462c101139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91644fd5d5350bcd813b1e665e33d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a691174738c7bea0d1fd24e80baee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd7190b17d1124927daff48b486a6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d1a9759177a7230796781f3f8c580143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d8b8e706baf99c2975853cc32dda1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1957b48e4d2fd1e3a3e3ba599e8f815145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d01cfd73838240135b40e962943f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0f9adb56363d957c56a91eb78b50c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b94bf2a9d8973c02d5fac6bf1739f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac6a36a0d4e40eead3df0b011958bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c762b92b1130989dbfa66c1af83d388150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1d2434b17082ea2ee78cbc49e2ff5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873960ec5010f9e724e46858024afd90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7cc963500ac82e8d376770e9ccc5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f61a037a127bc9182bc72157abeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7bca75026d2c42dc50a52123e1b8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f258905b1258a36e6dbe977533c5e09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b90571c69a87479dc5164ffe834d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98202c3652361454e777a89a54c049158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed987af7f170593b3d67ec8fc6ee64a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bcec1852a7837a74d65aabc17b046160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9e9fa64832967dca8511526364fa3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241656a915e6793623595e675a1a5323162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab4315e1635b4cfa30ae4d0107229e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e6dbba240d7123ebb38ece23384a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2012fe034bf65ea12b008dea106b2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f258cd567c6237a1a81f3a035aa2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c2174b702bed33f1d193facc64761167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93bef0afdb16a552b41fd9caf6217168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3e8e609d96c9c86aed7052be1ad84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0bd5d3cd7be08a01a7cb000b05cb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a110407621eeb7c4b9b3d925c403904171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245853e16656ace994fb87c18437e6e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b9690e54d2782fd67a9572ce7d2d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde3951351084cbfeba1ea7b3eeaa92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c1c50e53938527ea2793152217fe9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a90e8b769faf2b7f0d7eb704420146176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04975d570a04bac2a57bfbb7464c463177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a52c960288d1cd236031acf208abf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1875e4bf39b78408cfbbb1ace71b36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459800b63ffc65f43c8fbe074e46ad5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6434f5bc92e7c635d3c5612df6bd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa17fb4e455d73226200a13fce1257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73ecf9a9d69b6645e194327a45f5c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349023e5e196c5f6a45e90bb14fbe80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6566c6193d4d29b6443caacdfca7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440601cadc6e61d19c85d407104bd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7214d3acf2d7b08b430efa4968379187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19adc0416c3fd1e57262a23294dd97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b665f3182f0bef9f59986511112c34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c7d42ea035560b5c46d10d7457de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f1843dde7bad6159be8b7eba8d9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab98517f6399e45ac5e485fab92de0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d9ab1a392cbeefa18f48a0ae85de6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12943d6351a86fc97c8488a69860abf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5904bc0e78acf980b7d157accfcb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93490f4131dce8d8a5292aa97a5a68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed65658252a1c0a31cbd8bb93ee8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58346a365fdf7a64bfab6bfb0b746f1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65744f0143b5dd7ac52cc1e86b39dd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b16531e19e7e41a7c550b52ae7edb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f8048ba3f7d6734b8f7733531fec8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6c4fedb451b7dd3ba2c3114c45b55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6cc2f239cf332515e204105ab6493203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534a0e946543042f29d191bbce8a81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6648dd64f9d1dc5313d262549c5f01b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4834c3cffe92b6cb6e5be43d5f55dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd053c4c6712c284e962930bc01bbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc24d66e77ca41786cac95d812b691208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276890bee340ff1fadfa435e3af4f733209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8935789f4ea172ad3f9f92f9cb07e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6345b14adc3433d5116172fec779e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad544cae16521962cd18e1f3b860408212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ed379cfd12350ac64475814b506ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cf6b5ed095d711885c57fbdede2b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562031e57f2a0754cd1cf74f2b62b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830512e98709b02215b1d6e63f31909216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338722727fdc18050b4726b48e146ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0878d79e1fbfede71c1de31bbb3435218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f19a543c1b004649c7bde50276bd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1353716904eef6d9d3b832795598dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b35ddf6dd7e0f32a4ae7e5427a182221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b034fce6cf1f894cb83b3ec66a63017222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322030f132d283c96bacff99b56e61ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c74cdf4f8a0fc1dd901f3360f88cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcc2796c9b3967de93f1e701aa2451225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7968c4a15080d3658113baf5902a164226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c33a313b8c9c8d52bab69ed84ecb4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b08529f95365cf72567df6a5b3dac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51d1e8715488750019027c131040ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314041d1e9b980a9579919a206d14bf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ca8eb5313658b2e03c40d9025a708231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a59f53a6edf3218e93f498da331f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e26097611b587301df7a82b868f5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be702b518caa74ba288d979906fcc7d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70005884e1ac9bc25377c6ae77035235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d56a652e96217d8759fbc56ff37ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a134f8b141662fc453ffe7637c61d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfc0f27955a273e67af84c7e8df59d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531f9763d1d95f414af887ba58fb36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e84d28b7836d791d49d0025ae85bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf688f1b49e566b1a7ebbcd619a903241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ed4527f07a24f6a774d9d9bd87b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2073dc592ac9edf0bde6c254745040e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc2ee5789bdca1de94ee7e3dcba275244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db8a5461ad7d0bbc96718b3149e910245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692705c067e3c6a6f1541a7efd2ba98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63e30fe04bebabd48f022fd5b50707247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86d1c4727f5684f4ad73f237e68ae5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d5b4e68b3e4e592c83065c0126ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e83d19e73949513a821d7df8c4c5fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bff38375a1d88b57d95e4eea0712a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a5712de5a1f9ed2c4ddaf850d19d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daa2877622a644d78c037d4d66adfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e65c6cc12e440ed1eb7615e899ecc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439fafccabb96034c88387441c88d8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054808b4f77c92f556b9034cabecc61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe050aff914be5051ce5a769cec8b4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240968dec9f163ee653096a98328f169258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e72883db54813882aa7475d1eeb2f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d896693100151adb9da2da405331b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63947c2501bb5ba5dfb86905f53f5e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486adba1e9d2b21b6143d95bc7e38f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37a12483be62b5b08b98ae53e69065263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2911659c3b22688b31e3081f316adfa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86a055c89350b706d302b9ee6dcb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c646f29fb62846a5506ce623eb008266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4182e022f1cd6dc6bd5637ca58f85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a845fd5d77d671edb73c52e99187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070af65778f12b16b1b4e89a43f2ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b075ababff133a876e97260b528c6ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664306ba3db03fa8fda8f85e916d6f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab1270ba9002b6720c092216128503272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f91fc549317f9efebdcd5472ba3928273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b40569123931fb2367a1d75bd680b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea3634bba5993e6b910b376d5e6fde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ad3f470ccac2d72c7207dfed9b3d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c313cc2860ef12820a7f001f4076d30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53081b6f00dfee42a0119c4ce7f862278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3522a2dd3b37bf5d6d1ad60a79fd4a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52839449ac5d2ccfac84b117019c064d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83686d5b10e9a0d15cadf803b9ea8b5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd2d2859059b68528933640bc0cce4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4803134436945d95071c4c5b8d878283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483474df3cf98afde02de33625d50854284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a11ed811b29ec5b367519a737f7950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae92479faef7ab3f319044cf11489286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0271da2dfd177c56fe0b8f276e10c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd854fb98596c729b5bf75e3646ba6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfee3c9b667c9a39c458f9681d41f6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e057b1a72a8cd167e16b9ae0d6f03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe51a28c9af4917fb106a70c488836291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a095c8f74f98d799737ad54c4f7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c626b54bd21070041710a7b66ec70f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14604674da9a7716d9315c79b6aa8d84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8f852b9c3ec7d9ec75967935f1b78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c5038d8db2d2475a5d3f99fdef57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cf94c1e8b0af4dbca5c00aec6b978297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb87ac5feb9d6d7c3ae36c5808dd2ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d7f9f2482de03e5bf24da9ff74603299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be890aeb6b9be1ddc9bba15a4b9434cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f99c306d7a02597a5dce71f1cef87c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68382367c1a5b7a1491aa2dc10349386302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceac4b321c87c43913c9660b75cdfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d188dbf6d144bfabf8934e28d2bc64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f056f21f011387c63f174769033f93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c552317a452a736f0d90df730af9f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224d70812a3bcc9b7bac5e341b1fb01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f50d0f971d7ede578a1298531fefa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf16fd21a0241b60a3878d4176f18c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f714d5fb26a4d3f834507d97573b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c445840c52957f0312f2b83d3d621311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3942ef951f6b91aca231d5f5387d076312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaccc3b67ebb1e895f43c3e53c5017e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1258de78ade5f03c136366d2d0642be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7ce2e6c350d9e8c347a5cd6cd5b04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51478f1fd5b9b5ee6637a1826bc543316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b97c64d135222ab451b4aa81317f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208586405e6a1949239de5d01253f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ab8f8c571f56582dd4a80a9e4406319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f8b6ad20488052ac3ebab882e2140320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ab8710bb88972f66981e88e6ea612321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f769673a2f72c4d097acadf952ffdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aff3a438eae958580e5577a9a3e07d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a933035534b1f5a2d2d9eac341695324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cef22dad6b996118be5a54808ccbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3649ea6acdc3914f71f65bc5bec6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cd3093106bf21dded4890110e828a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec46260aab530aacddc7d73d9384d8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b10cc6119ae44399a61ee6c83ad02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5aba667540cda9f6896a84e2d7909330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec84750dd00a2a740d5fbce37afde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0070636d356fd894b5a41e3ac1193332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084032e3b743d1f19658e37742a4fe4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d06a47c3ec52d863ab47482bc270e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678dffb9bb3101235937030c80dd2402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827af25d7cd208f8658a37a00c4cdef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2925276b26c3b2371c9c81bf9edb4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dadc09d690b06a2405ca2e8ba78b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198aa08fdaa0273cb70c5429967d2316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ad9542bd3bc80b8f8bb0ce304fd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9372472fdfdbf44140c6e9681676de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98592e0f3835ed546679a8084988659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c71acd8d03603debbd35707b0cfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d3e8a1e001aa04414890206f1c9c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c2c231f42630cf1f46ab7083c2a7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca18dcf8d5daa04c93826c58d6392cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ed7703e0ee7ebcf8a1ee0642b73b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800db443c8222e5686da7996a2433cb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f65a4b32bce0794a3a7a9e7c17e98016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c5627d6b23260b70d307298dfbd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6338e2d85216ed65ac948da9028d98618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8ef0213256271617a3ed40f3509819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32ee894fe7ff12f71ad70b6e3becd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9493f442d793a9cc1194e11dd7f26f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545a9764e43a0f1b1c7fe492d4468a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e45d1e6dd53bc90193731371ad25e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8245d51194f2af4c4ac159f086fafd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01186b409c15d69a7093234df5fa7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50555899bd8f56cffdd1df86aae200e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9dd406756023909d2d79899bcdf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337e1653b7bc0c4ce91d7c15a39083a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587067f138c7cd58fee435db63c23eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fee4a7f7f6c5c6aaf22d53e69092f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffad3b9153de922f6dd612aa35cb2ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d028523189819cae9d36a6da5d2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9e0741b80d4ff8c76b41fcf5696ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82e87690369eca73b6b5a6b2b3a96c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f36dd1f5daafea278c976526badfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d299b8bcb572daef93c7045c858036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75335b64ac57abeae12cc46a1521dea037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96660aecba47eb8020dceb7137461938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2d76066ee79d73157fbf06ffb50339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68c51a4febeae9eebf89bb1b74b27d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f7d3829fe98a165075ab0092f5df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe522c17cbb9628b55ee57eecf50fb8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bdaef5d6df6ae4f1564b7988dc37543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8b68d626673bc74d719b18a9d340e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdef6c63fd8271d2e0a580eb11102b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe509a2d82cd8dcf89ba11fb015baf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7020cf817a4497fe0b99ba3ef2bbd0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbf061e85a15f5045e3333ec649c3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00f610898f49c01655ca3a32cc788b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e5fdc859a774e374c4c49e918d4ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413639172bbe257e0c724ae4f6fc87c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cef5467e82cc6498ed8671ca7df02f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe042de711461dacc8bf96258534fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a701b907b27a05cccaf2ec6f615fde254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e34ca611e2c89c1e0b4a4356634fc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f4094919c6c41171888a8005365456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37423ca7c949a3eafda953accda6ad857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879961c2be92bc614b642a616d7d20d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccedcf5735b6f41c0a1a94ee997f4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e914187a06fff07a8baf3da035748e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd82a07013074c3afa461ca3ba80da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1c65ec389a8cfcb62158272dd8eb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c0fab984a595482563b5de36a028463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f02004c33bebdb24dc9460afc8583564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb49ccfed1de34360be1f5e296889665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67af71f4d13e17c6c7395adfcc04e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30865ad1b7183438d1b1419826b3bd6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f1a369f94c74958d1a7b28f9db7c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50c039fd190296f01b021ab5348ee069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472fed6ee32e8aeda1fe6264b0a0c9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780413e17fac453814be98b8b1864971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20465743b8719e3146dc4026682b0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c820fc7322c6d9c4c347c4278a50e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f396390ce35a42225128fc8c9c008274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c41d879221dd7d6c2aefb9791a8b3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0fbf60d28bb500b3cde02433a98af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b1175eaef8bbdcec1081e51547c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c5e1b5a2a11ef8fbb2139ae0afe8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c4ac4c67f51928274f4887adf133079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aa08090875e9cb04672c4f97deec280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37ca0d5434b8562ddbbe8220bbeff881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18879ca634e864db9cd9270b813dedb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b6037a245a0212d40c75b19c5a8af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0cd536078d17496b0aa5c26afe54584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52179ce00b8efbd2fc84be6f3ed4986585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8325b8ee3400ab74099cb5402b456186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363eb0bd4358c78c7a83f1a24168c3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6419e9b9a590dbc634a705b1cecad2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d0b31b20b25d010adcf15f705247389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff6f229b14c8f5c3cf0f4cc824b6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27540721d16d6ab68838cac323e93dff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794129671326ccba03ab9e9cc77bae7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acf27a206aa6599de0d06316aac33f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7887dcbe6ee90e0a1c018a30c45b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b77bd1ab4c85d48a8864996bdc989395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a2980d6e73e5548afe3df5aa7da3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b4cc52044ecd6476b083c97a7af2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f88e7e85196edd977105fc6c447a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6d9e9a2ca608fe5cb4971652eede99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad4f1c8b079fe556d641c1a45a0cfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca77b4a3fd0fc65a7c245985ac8c87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82400764ed7337fef69cf048eae0983102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc6932aa5c459663d9de2e41aa5606103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d73251b7576a06297fa73176d1221104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5238a195d8db414314332a2a8e22268105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9196310d380348a3864e6244c8de70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a82f7d6508873f18f13461c516e86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2277ae1b843d1c070277730ddc7ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f8e96aa041a5671e94dd2c9819493109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88111c30ef7c16f768727b50a873eed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1131e2c3e8420c2daf06342ea5e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402b29983604414942820df0fd1fea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb63e61ce400e78f92a4b1a02b1673113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c7c039e98e5062b06f1079e5415f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714269911f95ff039def40696f15a386115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd9dc9f132d565782e376195ba06b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f67e3fa62aa846cf4ec12562726d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee616859642d38ff41baf86702024a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c0348d2b0b6ce14360b971dcc6604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb5aef30617b0116659c1086ffbd34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75de3a0d4a54c4940174443caef8b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43016846d57c58d4776aabccca6cd5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b84c6ad763d4d2c23d37ea2d2e4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddafc46a0dc119e6c5d92517c15132124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df2767410f0637b9dc610002a7880a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fbf6a2a0c6621f36a95fb088f298a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf25658961a0932ad9dc63f2453409e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c11f204bec91c91dab7c3dfc8dc6c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe9d4f8d0e6d3f24212c0e53718ea7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bcaa6576c9aa6622e4423857f0174130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf52cbfc5a92b27163051834c057ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af711aa46f405cad55760bfb73be3c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b54bf07b66fbe74d5f25642660a33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaccb8ca2cee0a037c2f72d14014b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5abdc36026a6789f3dc35b06221c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b212c2d5a1b2f25833a6b8b45d26d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0144714698150c8e09607d9dc3dfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90909b23140ab0cf70347c163037f54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6344767ae43706abd045cc7dca79c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22f23aa637fb8922661494050f7d6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4497b1b72b31ba74c2d92b06e500b10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c35815b944c12e8abdf214fed3c0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fc48b406dc25e48f1373a1bcd1af3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846de155cf02a0d815bbc6de88996c83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819dc8b6fcb623de2d6e228cca248ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbcae485ac2622870509d1ba8eb9d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171744af84835c9fdacbf7a7d8b06ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36261d32706b3b91e3ebb72bfeabd149148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303f73c13b405b0c6f0bad6dd13f648149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a1906e4c622a3b2226af89250e6dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa78a330be41726287b44c2cb1314151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c56dac298085d2177c907bf0f716152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a142e745aa52710e9769bea38ebd12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3384cf9da52d9d1fc9522decf2acaaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4f0a93a46f82de11d7fd3e32bc1d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a8d1bec50cd2b9981cc9676afc52f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f0883d3115b2217adca664052d976157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b937590ee4c26b13f6adce92eaf86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edf65ccadf0f9f250269b3bed63872159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c705c6bddfcc7e6c97dc08934f60f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cb47a8f09f67f0a74eb84c7f85120161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca5f1ab9e52d0f53a6c27a5aa5f873162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1dc0c2bee35f2b47ff6043ca28353163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e1fbf096a226a956d81c681b71e2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270940c7c900c38155aeb9ef9d832d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e6c88213471bb8f6fdd70b47ac1ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642c11cbf513c4669d80f8f2a8ec502167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a421e440ded7c5d42fce4d1668f96a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73113b44cbc21f8cc908148bf01df70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fcd26608039e560f21ff1d32ea07d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee208e210d30ba2d848f6b5bb700a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a407e9f82c8b125da71d3ef2ea414172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f14f8f2cdea3290cf3c9bcf54106de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd31c45a6ddb377cf2b1c91a9feb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d646a316f53b0c76451feb4488a4c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3602ee31359c4df22c4f6e7eb0b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c959db5ece9f34e502cca40d2130480177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43af2fb1a9000ddd8f64040615eebc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f81c1b913c2215ec1a78042d207b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fd5b12dd67ae97a1976c9d9ab2bd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f19e8c1de047669cf9b9d10a8fe66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f9f8b35a5e8151680f2bbda500d4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9e9217d38482cbb2e6157d97db963183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af865045abd91053459e62cd830cb0ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe1186130ecd8a302939780059e36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdec130e0d0ca9b648e6677516c421186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde89599003e587e474e2c290ec8daf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084299f2965894bc4634ceeaee72306c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe4b39d64880b4825186ffd10943b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3efb09981348cf7b2c654fae003ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829750ceb352f04b0a0d9c0ad61b777191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ad6effde77f88e684270a3862311e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ada0dd54628d130f0fda838169d0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a943c16dcad76ca1062562a18afef54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccb36e6ac556cfbec5072ba69afc18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52542e5cf8cc2f2663434079160408c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486352e8b0d58818f28effac99f2fb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec416be958b70bcdeb2f377e59c6e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c88fae2792c435e58381bf9ea5943199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67c5a0e1a103e1f39e0c98d467c5bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972837aa0b6013741de72d81e89b6104201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d254faf75836ac0b395acc8fe816e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122d769e8de68365a0b68bec27a0efa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9549949e21508c4381aec9d0b1ba902204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b643c85e19f0535bc79abdffe7d1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d2aa52b584257ac4d860809f2e5a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ea9e6de01af9d805949cf2dd09af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f0740a7df3a1d27b549af7309ac79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e86e069e35eaf9a2602489c4bf027209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ce0e9ef7c3cb271ae4cc8daafd201210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8245ce17f04c46b0c614d1455db5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515f15bfdde3003f472534634ab637c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118f93e4f380f61b1a2f3eb5cfdbb64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e4e6271f143ba180a2b2a53657aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121c51ff17cb321f5b637704eb6af7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c50ef367514ca52e715542d3d0c3ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164155e6a3f1c0ab546d710bc932de4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a60af2bb54ae95de1f23a1a208cf93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad517b036e6643462b10396bee5c75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747ecceec5344b89b281a1195bd541b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acdec059276e688f65a46dbf280fd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d252a1c6a2a918fc48f259b35fa41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13c7a7121c477272326f0ab67a7aee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bcb6fdca61781cd75cacb8083635d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa847e97b2bdca2433628d2d0cf55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032fd8945db1bbadd6a3131c2781993226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c0370e430a8a4239b39111febee98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b329f93f9c4d36f9d82b6ba231acbf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41521b3ef2a22ae80392f62b7ccb5a16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328cb575cdb3fde8eb422f5bac077b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871b705620a0e7551db8f3c65641b7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a045b9648880d2db119cdca8ac53dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da620457938be4fe22f4f86799557f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca671dfa8c98e809fc41bb9542c97f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f780a9ac8dd4a83566a8263c6a2e65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b4650b4f135bdab05493c047618e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a41c03bc4e5237c4cc82aaa32325bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9540bbbe708a63a6868898b926206b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb89fdecd9a6d732d00acfae7e0c57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7cc1923eb68e2f5c6ef0ac6bc2c55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c2183e97f7fcba68fa559fbeb457241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad4cb048277a51794e51a9fa038171242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806abaac3fb94dc3c8c4f9aca82626243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75f3b2b0977d33047b1f21ea1708fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634555f39d615ca02ad808cc4eb35dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04474b08622e468747bb327eccb82b7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f453a1642a51460e42777d72e9387247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ffa34951fe767b27d5066fb49487248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f289f131bb2d6b51eedd36cdd4bef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56fc096692f8f93d587879a224ff3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e96c17833b433ea73a92efb1cc437b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1148a558bbbc52488d94514250cf0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bfab61ec3385ef52594e592b424d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce68b58083ca60aed4b77d214e470254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d82ae3ed08c2cc34f1a064290d73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9762a7b72e72312ed1beb211ddce19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684aef41f309b2e4bd2e3d0617358ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d908d5c512899131f39fb2c0a3e3a34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f28511ab0b4790bbc47b434af03701259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22048ec7d204460e5479c8523a56730260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5cb4fd2e2f857c5cd94a841eea561261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700555ceef0d3828696320cb8f8bb5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3119cdc9408696002f205c6f934706263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3318adc3db6eeececa3e23b8f0398264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8061cc1a0fa85521206c8c70afcb718265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78974274d4e59834a7386acb3491c31c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d50731bcb1ddd83e78b889bf98f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6546f8f83b339323e627a35e6e07a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e0712e8388917183ee80439bfb1df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94969f49669eae9c161acbe5be621ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f6c56e8a50c3bb8eb530e2e699d4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61fabb915a5228159ed83530d4394c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935e045df9b00ac19d40cad867bd670273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b76577e31446994c35baa0280b5e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cf36387bcde4f59a2f6ea88a7447b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3466aaea36ab0abf9dd4b857e234b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c34d3348e255aba15bc47472f6016e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65655d6503ad2f9adaf804b9d7a7e336278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dd21b351b0e333f6520ae7cf20287279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e94a20d9a507d63660bbeb18c1f1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f75b0cdce0635025b75ce3d96118281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce126d6336a0cee233d99116da42ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d587d349c210b87b1806248ba1f07a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cabbd87a7928bf68788f68f6f3109284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb391f866eafbe0b33cb902a63e294285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d3ce8bb5b359f58d20f1fc49e7470286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b276d7a602e86612b02809e81ce94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9723d2a08767c313922e1634f0858288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0ecac140a3dc743bf77d5057df6a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020b9e0d651150cf4b0e039bd7585d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022afb3bae73533c6b90db46e8e2718291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a937125b1cd28e5bf8195e153f2256292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279a4d7f482f34c32b64fd86678ddc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b575f26d68e896714a611a1774702c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbd6fdf142118cf831939fbc484daf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1780be6edf5b2fed2b0f33de3ecf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a31887b1940291685d24c8cfe2441297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0743804ebdec3150f8a870877e31a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3955af34e53f60a8b3b177ce86c2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d62f7ed5c533641dabba5fc0846ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7dcf3ce780f5f847f1fb9341efbef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6ee0b69cf119bb9d44969170104b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8453a9f6a6f4260b121ed311d5e99d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d50d1bc4095608c47dbbb19717e3cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb3b5c5ad02159a8e00723c809b670305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd72620427712ac16b028241309ab1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31e7926050d94854142922c3f8022307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b6328204ee51fb54a236d400b49b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b1f92a5452c08e53f783c97ed861309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e15ee4a278e2ac585591b7090e5efd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645d8426cb5a08d9f60985790d1b461311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5017e9ebf6afa5c4b89387d6d7fd2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca97b772530ef7fa2d5667113d0d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7880b89a342718c5d5ff47a89cd0abe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c912844c7282ca3b9b6efc6951eafa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635460490ce5840f6873be45fe0b1ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d94340c21274af028b4f7895f4ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db57c41400986c1000dfe170c88911318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446abb1f9eecb64ba2ca918fa994006319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928ee380f8b7fb01168e47faa89aaf6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548941a597dbf1d0e7291ebb2194ffdf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa034d07a0a37d702758f2c4ae83d77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e706cd3fcde66c923348ca0f27e0b8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7df62e6bc72fc0bba90845ef0fe0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3044f8785bb3488e0c61ddf288e771325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>