--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e0baca559ca1f3bfbae314377ab51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7fcfdfceea562150e7877ce153e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36965b425ec8fe17232593d9032e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b79d4a3384704de4c99355999c6d854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfeb6560782108da994bd0ac630be65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fee2d27335382688ecacff9802191d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0fe10bd16e6fedd7f3cd20246a967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3cd8366b7cafbf85825d699a5a61f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bb4dde1ca4436d68ccec894243da19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bc9a833ea78561478553f1117338c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b526efa2ca7d45e44f9096f669912211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968dce63541a2a77aedf491ca50a5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f97da8b52696e7a79f66fac6a2531713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b45a0de8f1bc06637004cd22ffd64a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d47ff6f2a4ab3458647b21560a472315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9433e57952facc33c9da1d762627d2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0112e7b0c9460e71a06d7bdc10509cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b901f29e3b027fef9548e402193499e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a6c49c19df65d723be08e410ac76619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc55225f78e182186f1708adc5798b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac161ba3b8a221a6a8b9db2d1ec154821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20e4ab1be968c34f3ce03243fb876122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a78b9343ac600e1a62ab289d8e0e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148edf6bd68b4df26d464c6976aea6fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36004f5e30aaa5806ccec694db06bfb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074022ff16f9b2dea5bcf2e0b3b00db426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dad5054e7111ee0e8b256849ca307d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeefb755bedb0d5a7f6a42aba4d7ef828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a60e4a6c708fff4ea7923216b5206b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60ff26b917d429ddda2c4302614f3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7949877f85c66f771f7c3586315ef431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c7585e1bd80d5f1814bdf946b5f1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968edd8043075360fe30d1d01e14bf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a917672e75b2fb401a4c952dcade34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eb7650c02eb9af9aebeb55af1bd5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f6f49d9aa888e9bc9cc2fd07c60be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e4a64bd05dd8b203414cb22ccf5b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3942ef9dc4f93259b46b6c89d78d16e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59534c32012cb16ddcca6c0f4a146c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4141eb4c045e65f18936748e9899140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab137647a8a6fbf42cc2057c455288641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b3634d0ee17e2497026a621d4181042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0f3a6c8ec3c47df335ee84e1ef11443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bdaee8326c66d7528ec56eb0ffeb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0262f49c86a096598418e267e441ece45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6850b65931fa1c431ad9c65038a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a7a642674b225874b738dec6617dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2277ba6a802b46da778b1a99032e2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56cb36c2c44f3c7b64264fce7e6ebb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ae5c19295a7f1f1edd5a02d81521e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216af924b841f430d2babf69e2274a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaa71b0827dd8db713a59561745d9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea052d73e9645e62d4c51d114e7ad953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52508148a0167c286e683695801f60cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6f2f5602c4d51fa8ade16773e16a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece6bd5277bba5cbe649048c901468556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a33a55a251b02730eb832041027b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2042496f2e02365e2f915f0386fbb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc8f4e311fb33b1eaaf1d2b46b55be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9213bef227971ff357ca062e43d8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d36d83ac752c4a28f9946b952321761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43b40cc7f1a0e504aa09e93438301e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6b1b8a5e17456eddc1c67619f604263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e318985e087ffbc2706f3e67023359964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6d4ff93b97262a09f6e11d7ab382965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bd14a3dbaa80f2448781bc3a4155066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383808c635d9b6d65f783b091a65a32b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657446a4263b96b1316be246adeb6e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562cbcf52ad323477b2de32b47c52c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a8f2900c151db820b28a81d9ab3d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654af70b5731ae00e2794b1bfb0c21f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4edfb9676c3c44c8b1ea4b3b307db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c7fafa2b52892a7887d1ae167e2dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db57bbaafbd99df552d92a8a48d13574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7171897a30b199c618c502c928e13f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f278c62e3519687c9968ef21efb2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b860a6d7520e52c063bbce8fc982577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30138d2b3e97ada1128cd60d2504e60f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447cfe1208983fdcd7e8680b33d00da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f1b25760ba83b3084bad199844eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7b068eb02c45d7bfa2c3a9a770e4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416497fb8dab69c160340361cc9766482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95580fbad9c425eced9ce326a405545083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8feda75643fbfaa89383b311b1662884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158521b0cdbd4959f06126226a3f5ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae378a6950cb65ef106c6d6bc14a4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c9c1fbdebb4c809e1e95221deb9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdb6ee79768119cc6ec922bf5ce04488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f278a5ecb81adf9ab721c8cc78c779189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547e9c7721065202947dc898887d7b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14522a38b740a93524fe191e73887b3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ef774b3e4911c04d606663467bf4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ee1636dfefff9b0c1f367dff1fac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cbe45e52e471f7ef9acc66398364194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac2ef621d42650070b4df86e66e31595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7a11bb09869d541c251107f4c08c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4d1138f48c974a180d3f0d8e4820297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fe5c81f7ed1ad113dc875e7657ec998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25c348190c85fe8c07a720022372ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb623f0f840d39e260eaaf56689ae9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9609fc5095d211e84f02ba1023cb27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a44fe7b9dfed455353148215bf92c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db1a0d49cd335ed75f17be006842c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6137fcbad3a1df6038ec44ac5ce4ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af70f7ac7dce3a68499ec25892b3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afe3e9fcf580a976d4b8647dcafbbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098922ddb485a47c5cc130f03bd15917107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15ce3a1740f21d6f5a65d3db1574e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597cf0c964b8e2311da5428ea6d9c01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ac8ee7441e229216fc5a23483334110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a39f888ccff05004052d5498e2b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb4700c86a4118c488aa260669357112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d70b85bc3b195e83e88e0b4b9678b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1e9f0f6955b65aac685f86d67d8b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fc87bb7993165500ddbfd3dc34d4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d538474e6aac31be153286c106ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aec622601208731550b5edf8764e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab1a29ef23c9cbf3b38773f7bafd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f2da82455a99ec52f35f8059f67e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e030dcae6300e5951a4744663bee1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330907c1ebf281d4ff1ea0e4d5b7cc8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaa44e56bc61117604e822457d752a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119a112dd9c421782a22a9422a22ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23242c8db5f5943eb674c1c9b21f4eff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04ac5a0c42eb3631774d2e995e3db1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf0e476a053083dd0c119500d11624126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8151c2b87f03ef6f2e835ef678bc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2ef777450fc35203b2316fbbf346c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13a795609fa0a1ef6622bc35993be1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35145ef833730c44a1346feef084dfc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eb46e1c03dfd0b062085f45540204131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e367fcd07ae8feac6ef8eb0a39baa9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e6a0313ab94b93d91c91aacc19c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4617ff919a5d1490ab060d16dbaea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d10109fe83ef609c5e5c8c6699d0a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdd275cbd0d595ca2a6b6387ad0abf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5858da455ff52c7f819ca38349889137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdeb1e6475b29e7560e84932f48b4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f0bf042ddac838b01d9df4288ad40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2363747c818fbd5aa0e63dea33d74a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c0499853439a4264de83e422435b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f554cb82aa713852ac6caa04c8188cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9bc78d20ae1619087ff0151000610143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eccfd9ad060a20c83cae13669435e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998702c3ddb703a889f473e0abb8439145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77828cb397f268f628935bf42c92861d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e604c0b539c902e6d39a71c70f8208e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab5ee74e583252fbc0e83cfdd3eecb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baacebf7018014e43f17ecf2dfbe7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102159079cc1defc6fcddcab058371e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fcf9ee9a07002f4f09d52e8cfb1e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c943ff551e874c8dd021c43d9576b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712264fd1bf763ab9fb38296a5efb4d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cc299da312ab3004a5fea46fc5b0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cf34a562aefd9c800a469d2951ab4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4a7b74d95d76783259e3bd60d5a3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf305ad3eff2b35ec816d681d06776157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ef1c624ae77bd5647cb6c1ba07970158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424998bafdb9f6929a6fe0925a1a455159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac855cfa2d9112472efbbc4aeead7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2bc0010e4494d11d013cdcf9addb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c41865e0150ce5c23839e26d5e9a9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201646257cc229505e22df65ee6b898163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717d3f396fe1a9289edf027e3442766164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07603f6066922c87a2cc55eeed47b67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da484c8079872569be9c048fe0ce0f04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ddfdc1e7d35bd73545aa1fa00c991167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c4088bfc6dcb1d6b57cb639862bfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de60debf35de974d3338c554786c51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdfe64bc412e46e9ad6a5f9b55728c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e651070c5ca64370189e0fafb99adf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58fffdf593d714cf9789a3318ba976172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7378d7efac03df481c8d1215f138033173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1f5dc547955bb459ac2044a5226b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033e7d4cb07a1ffa198f098905fc649175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328966fa89efac3c2242046e782a82fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec26b78e4e2a86ec6a83e0df7e84d3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418cc6832cbbc8b6664eae997693ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac24629380b4cdd6fa6daae46172d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7639e168ce4fc537a8d4b18279ab8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cef734aa5f218176439fa17e8baa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967daf60b258ca3d4477949e9bedb1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddfdba87157b45ae09fbe011bb7fd8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72c23d64bc457f12f3f6db50fd8ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195905e2b554e3e271b17c31fd20827185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b277374643746f444ede3df26776a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a610003d14be8126e891ad3933a1879187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826ead521a946c63152803bbe24b24e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab33266001c105c493c7544c4dccc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fe078cf3ab8939f66bb209445fa31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e94626ecf3f92f425acee92f73dd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eafff440ef65a0a6cbe4a0c40250b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3165b7ea7032d741ace5142164897bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61074c5f47383c59a34b7d130aa139c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d709dfcc59e62fd17182a4b961757195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb9146e0c560da55bcfad9a9395557196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc946d885b5b0186b6820e34648ae37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9b685497ccc7f9365c9f81c8e47ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13df53fda2156c215b776e5a517e0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8613e9172853cf73bf155f178365a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfee0ba1d8084955e67e21d2cb3dce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38777fada81bc5f1223c6def2607b33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e65b737506b393c7e497a76c1dbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d99f143f1946e9716d9a8f1b3a2c24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2235d1dadb425a5c5460e6a8c95d709205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172ac3c3b7a522b40d3cfaf606463e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d79492eaf6cc5131760cb803d8616207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbaa381053127e0519923c4e4072b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478d7c65dc26acece2949a1d1029781209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e25a1deca8201f1732137c0857dd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8e9463574c08812aa2477fc5c35fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db47ec3b9c95c2ef35ee00bd29f57b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032557c7d2000c14d9de039770faaf46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2e85a36f227597c26b9fe026df76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee6a52fb1ee64585bb044abae3cd1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f85407151db07608f936e56d71068216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d25f6c1d36f3b94cac0d5ebcb045c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50574c27ed3ff6dccb4e6833fb8bf1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45a4b4dd6aae053a47fb3e8819ee6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901cae0635d14470f7911928597368220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a400a55fbc3cc8cb7704df998786769221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a593ba8e068e586ebd96193dae8d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231535fe4db36827cd03cd883801119223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf951a912cb39caf255aec71c8a9842224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018adab8864f3c0eaf1f185f10fb9e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba146b5b5f0e54b5ee069ede2f71eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd47e5b602633c99c6a82951949ccf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5346ecb2bcc8b9e5dfe8ff6820d13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e36ac6bc36b369bcb0e14565674352229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf73b4de361eab3cdade031a3a4ba73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26c5fe602a68e25e339b7cd1a3d221231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90628627a0342b6f1b8dcfc188b88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b196558341455a0b1c0ed86a49a3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a78a3457732a058586d804f903ff4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce32cc8c45364578ffec55387c080235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521df741ea557441b93c61b760bab6b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf98736bd356481879299f7d2eebbc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9756866a4dc88000ad0894d6f460a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc069018f55390c76cb7e54d02d324239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4f85785ce831aac3d8da55c05b399240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90d4e7dd10acdee2d5106f9bcb7010241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649faa14bef780560ae5345797c79c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f67a898cd23d31bb4da007a1ce2ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e876be8c53505b3a7161fd2fce4739a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63a6e641f4aba580fb76c4c5fe8ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa56349b75f2017abfd72c467da67c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dac26856d22c84f15b7af98e80a94e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d430c0738badea06eabc72e0b899ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f873cfafceccf3179425dd2026b1a57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1db7bd00d7f11f179a386db8b8ddb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84b2e58ca004430c2931a239d33898251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4570fd24b3fd5de65d019980defe3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e285fb8221fc3ac5329074ee6ef3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1d0233dd5f3a4ad1823125d362119254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8655a28401e4ed845c30289b092be4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda4cce452c90ea0eec7d1ee3a88d4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccde8728b57d271b38b93070206201b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7863f4b3a2b50a34153fba521c44a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070550d7b4b340c840ff19fd49282d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28042e8cf966cf1b2e62b9a8d5042113260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e803596ac5a3e1d66046e8e68525261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc587d7f13982c401d24b338f5eeb7f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e281c4a300b62aba64a5165312dbd61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db13f46fbfdc0643964419202e1ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e991c65537b5c196680506c30a23308265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8bbea4437448ee9f93c5271d508c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129451c8f84b3168ab582c8914d19320267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e5e61fe26b9b67d073107deaea68a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fc18ae49dce8b04f31e37991ab372269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a06df809ccc58c070ef46881f59bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf0b5ee0a05be1214caf88d8631d51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ed8443cfe551fc604087b49362459272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d7ab4e498b795179a32a78af0f8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bc6aa42b99233dd2ef3cf100b43f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b6cd454cab35aa6909b6913da950a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cdf1077bf99ed90c9572b84a8f8ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433714f1a2a9bbee5b6a12e388701ef8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f19e3f6a55052cacc16135755791f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581fbb71f5a47ea3db455dcae562c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51c50d12b4d210b85019389e8d9984280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49c59e89785d0755b63b36be708b55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151dcb016fec1b5c645a9cb198eaef7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13753dd0f4da3fa61c2d939e7dc61d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243f55d7c629f8a0b0d0940329280de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cd706af50baea7e4c163ddb84b1a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c878e799f895106c2ce0a6461ba5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cf0aac55990e8102e02e0f7623d4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53213236332b4873800a13ef4b62ddb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aebe768677ec7770ab7c1836c2615f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9214e7989f56b0400cd8d7d416f7cde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700171713a6346b99391bfd997c76cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049730bcf9e7ba39e7626b293d8e4fbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf969d885a2b17bf9bac38c5ed84c36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690afebb4f8d7102e4875ed8fc795060294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3e0fa834e8c5a1cb81a5293fb3782295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90456e43cbdac481d73c88cb88d2f1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c024ade7da699b540e5187de9cf3e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f944ff45a6ec4996c040e5c212f7b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fc35dfd337b91879db96a3281d3b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259ad9de633f53209497e3b58edd92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683218878aced6e37ee2b0a9a9d97d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd32c66884f21ff9b7772c1ad9cd5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6f37f174fa78968159b56b99635d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ac131a9cbdb22ef52bcd6b9b0b503304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f4e1002abfcaa3bca99399b397cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa0f20c47d0d0f955885ae5a6f357b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105bf0357564af6892e60feea0a85eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601df8c2e92c0dbd5c1502bf25dddd77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67724c2faf651f2aa5a37690e78c5fc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437586949e9a1dc63b004dabc8c1ded310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb5d7c246e7b9c46272db448a7056311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d13da5952cdb4dc5a7e1b39b0c36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719519cd8c2c2d938f9a94c003370a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91bac8cf65d1d97c0e92433f226499314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4200420327db9df8cee3d0a06b8a3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f3f87b0e68e23d671efe0165c566316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855529ad1db0196b93dfcdd87c9d310317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1f5d1d9619edb7c909b82757c662b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb7b5bac419898392334ed6b4e5b29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af334caad5fb7da33ecf26aff35038a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e7c966fa84a335074ae9307325b22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc47a4f59832bedc8e5e70f87f9298a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d74c4a6d6ab2bf39e6c64db42726a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30b5e81c71fd4ab3f69f94c8cbfbec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8407dc2690016c269340f646f000e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a74659a3f707f6da92ce90c07ecb98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a6efb2d3c162de68adcb007ce1e39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e13180dc147cf17eec4cca5cff0f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ce2131473c4a2dcec31c40d192a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a66f7a95a08b835a41337ec193408c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979d9b4ed773f0ad54895599f3a4ea5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7526da528aea9afdaa8f6f7cfa5ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a98c6fd810bcdd53982a7ff023d0333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0db623e87e17eaa81edfd51b4f40e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613458d20ea33f02649af1c3abd3d36a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e98fc1080db8b8c5af00fb2711d593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a57a03d41d2346124166e80e8dd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a007755b14ff6175c2379cfcaee8fa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8533ffe587dcbb16c68888bd6bdd5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a2b195b9f48562701e038eb0695d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c34bbc195c6968ab0c973d7b8026f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960c1d6e86a1e058b39b1c461a888699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a321ec4b340ec1db1d76b4f2f1e4b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfcdc2310579dd2b453c03272ed11311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d7a8ba3c59ab64122f22b38e8c17512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d913fdb3bd2e2614830768a53f3b3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82f1689e98ead6a480c5a2c6ba43a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce2b8a1afe7df55b12cffe3ffc90b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72b37b285003445a6a09485addf21e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bba157bf12db17538523ff0a549fdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e34bfdc71c2197a21549d437b420318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba994751af57e0b9e4127b8c66c500619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6ec5351518bc82aceedebabefc6d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e456f52f74da9e30a1702c07341621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643a503c0644e091fc0c78320d3ab8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e561a1610f0f15e57e05caf9217ec2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c93737abf278b88002aa38ac324524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51ec2c4197ddd5d573dc3a251a2a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834bc960cb2edfb37044778128749a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd3b0b17abee664c3e9f757549595627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f9109118bd25e71c7de3bcf36e81028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f64bda33711d30dc63816cf2c3f0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b2a73a455b2ba936646e7b6715dcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32588b40de1275f60fa7cfd143b45031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3deaf577295fcf09878a0d3a31c70832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3ed0d51f78835678739dbc41bab1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c6392d0361585c5052f3d6fe459c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7cdafa2895a46c2458b218bf5aef935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8a4f18291be6eeb4ad1860edbcbcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a04cf443ec00d686a91c4bb22007437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f991e34d05d1623c7a00c0665034d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8e933a31d5e51da6f42129cefad5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94942b183096ce4dd7b95172077ffd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeb3bf97317b334b7f0feb9061e40141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7750db4a1d91102a7c0e9ca5d9fb7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20193a9141b47f3d89fa98adefe47eb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe939cbe8b5bfa0abf0084f394203b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e55c121e03e2764b77b75cfd9a57c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b1a8c69bae5b5dd46cbc43359e20a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89bc23b756e81699d328aa4e123b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade42ca2d8946936d40950da50058948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e011cbdbe073976bab4cb1be2e4f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebef011550bfe475c00020fc7e5b98f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db207c71633de1d32c11ee47f048d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef259368bff0f8f25691a5bfe76b46d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36211c4017c30ef809656b46d975253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a8d6bbc5a787f0ee9a1fc23eaf19f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aebe422db1058caf25ee55630d813855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5b45292a943f08273408aea9abcfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c5687f3b17f692dcab7467c9e01457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3927e42e190d6131887bfd77e1c4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a58d62d6d8adafe1a7ed19cbb96d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0f437c2cc851f9f6817ce3ef38a9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bbf1075dbeac6da7af759e3bf5d8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09025b76ffce2fbd0a82242e96383862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350935b411c3292407470de678e6d7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071b4a3d74e883d2f83fc9cc9177a6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3934be9a9d535a926f614b7e981a2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9725d341b50edf8ae90a91feb6dc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cd96f2df63577cee094ea4da9f31f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ef83b14273afd0954330ccb1e344068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab1b0662f3ff6ebedaac96db6b7d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11255bd202ef1ee27a5e57e5cf577170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ad0786e583e979998d9ea789c26771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934af6f5801fca90c60cbdcd33ca7bdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876906bc267c0c35c3fe6fe2b24ca8e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46beca44a4ffdf99dd9f45f25bc3c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4a4c7d136af9776a2196e5c699acf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb17405df140da6e87ef528baa48bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794f852992d357d4d318059c5146ed377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850d00ce8f9c0d97848db882b9292c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d297f4e2bc90043c20b5806d159222479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef70e564b272af7887727efc22666f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09707491dd9f9494d6c66cc90ef6cfd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881451b6d2d1aa8c82183b1f4b1aab1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b7221c76cd014235976d081f7039483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68bbac7f9b2655117ee556163f2e9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ae4b04b6c1ea5e39dc2c3199264b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba42802cc2177893f1aa392a59f98686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def367c301dc7c6e42aca26fe9b7e26487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ccf84cad8421c88236f7cecf0fc1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b7e004bf9b8c5b748913e3af72c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a0bbbac92652c88f2df24537c69b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5474c41f9c7485e1450f2a16f7cdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f060bde39c0d89c84c6ebfefdba166292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27170d0db88701db63fb9c14f56a6c9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe787b157ee9de12fb92c79576127d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbe3f52459e9869ce3f24c6698930095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221045807aeeef14483af9424772ccc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3519b3f751f1ba7d0025d58d7c4b12e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a3defee1e9749ddf1eb94eb655aea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897de9d6b84faa3a8d26563de76fa7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5e11bee0010ac3c87d16128340503100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907447129d6d94dd43240945da733937101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33813046cbb1e2952103afb37a96ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1c988405daa9d3551a6e9041a16b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bfeaaf705e0f38b470eb66a2a78f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568d1359b7459a77f3e5de894b6107e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefcf27c87104bc05083e40b520c460106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45963352815c838495b579f956e2bc33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebac70d34f58bf599c93835e00e718108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660153db3a3f2d2cd54b40bc34be07fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f926c4957cfbc48a83d4e1fdbd642110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b26ee99ce9f0f5a7bcf57e3d13dca4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7017835e7ca7763c33f645017cc8b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0329adc0e27a6b9ffe449e7b21d1d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe114b622d9419174e82283181393b4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78466ec7110e1a232e8ce8894c130a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5e8d85aed6cfbd0284d43dc9a04ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1738d2b88bc83d01967309215658b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae2d78c03eb039d7545c470fecd452118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e986e4ca062da2d940e02a480db3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf1d12b6eb29e16042c31fe734c40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf405e16939ae0b225eee53d070746121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d852593682e1fe4a257a46c5cba5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e37a4b5d3886211aaa5fef07591f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2c81e1bc8b97fbfd0eb2007d07675124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881747d2b8996c3e716b87d43b189218125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819b69500617ba72b5e79d33fd1c84a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdde3152785831313d47c5c2741d31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6d7d6e9b5c2dcc7df82824b33c42d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f939d552763fe921603fe899a7cb5f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813634b331bbf2b2d63e4a34d7e0a40c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ba5a6ae842b1fff192c853a92c5ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e896bcfb09ff8e3f39b65c9d5c0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4de348d1535ec1d31e60f64935e93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a9bd1cddf79dbb0daec64cfe2c7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f591e722a525d2517c2c68d8d5af61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932217e4255d93846794d75bd0955a94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc77ef7a2d4b2afc09ed80ba3ed39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfc456a5f6be563234a22749bfedac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b6d39ae5f9fab1d531fc0239ad3cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7604a9dd657fffaa83f442b12d02c8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272e8b89cd750e07484255018fe22e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695f58e61002058b7d274b4ac9af46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5130cd0c1c2324054bccf30a820741f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732edf6d1c2115231f309b765c71327144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41dab2eb2ad225903b3a7d75fc2c6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cf13c8cfe0f51869008e27f216488146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc90ea8f7b5dc0d105a3787bd16f4ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee100f336f3df0d8a087c8ac8013cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afcbfdd990c673c90f9075c6a46da6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae674bf84ba2da790fe51e43d9d3ed2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce943245cee2fee306658d74b46c5ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f8e207b8170573260fbec2328b4de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ca22322495d0371594b62e35bc8f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e1ddc71e5ae777086ea7610cea02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575f05ae3d70391ae8dfb038caa7f83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a5dd135844166aabeae3a3fde32bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae364a422338c80b750e7d16f8198769157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093549091e4400e1feaf86da2416bf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbf10602c47537de0d11fd3902c560159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974d2a23dc307c0f19a9d7c3bbdb76e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d4876c5d47bc5750c4685174ea719161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2472c07ed116224a5c034beee6240162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a083fc4b58ed9f43a1f7af6a63945b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ec85c0ee10c8a0a5de2e4c89fd3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b276e412a3863f27d9cea8322ef39cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc63ca6d6e8fbbc91749d6fb7b2577166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32ac29991b42c498401ecdea52aa6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5945f2e3f73b15723c2e03ff59da1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877dc50613e31fd3fa67f86a6198707169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e014ed653cd1443bf5e2aaa07801170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72711eb2d6cafd806e27e16d407df9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adb6b356b4bb1ee4d6f45d5b67440c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc02f6052c4aea7213eb1ce4b87625f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17390655b498de607cd5aaf4e09d151c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07676cfc0232a07985dc6d152f9eb563175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6cb10d56f47f9599c87e94a1cda3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632bfa556f80fa28262cbcf489b45ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3198beb2a4cb8b036f90fb7963e2926178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9a116be37308cf1af48e0eeef5c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a9d588a57178f1a99517168294c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f628dcbfe278c7e466d19768918b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9d0d455a16d73ffff9e88ff5dbf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc94fda1f2231a5fdc7dd4c01baa38e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ad21847336a4c53c355fb3791c38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def3adefb568bc5dec4c00486a9cac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89bdc9250b1d715193b41fa13db6af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b025365abfad3b1dd330163a203f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ab0bc41bdabf1243a0747c7d70cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2aaf286f81adbf24158463734304189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046bd4c4439801e9b1f25bb60df56aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bd75e331bf10c9c7fdc1035216276191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70847beb1867003e96f44e0a66c2dc0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b85d3bca9c242acc5c57ed18c69a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9315a0b4d5ab11ded137270417259fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ef8220c4f363b19a280a04b066b61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a031b01e9172c26f98d9003a1838a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222bf0e73d40555ea8026bcfef38ae3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c0d96041fb62d5acff0c139bc770198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f120daec8e5be55f0bacf37f93afa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a0c28b3593a1b1c82a51fb499c5a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea80d8cd4849f69a70d9ab01375eba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3cb026a317ae84cbd93af1824fdcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc3b2071258f92d948ddebb468670d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88e6f623595d00d6b136cf17ca2620204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471d3e911fc99692e95b286f9628c23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa5807f3d8119ead546c350f579fff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947569e7bdb153ae804954409242c516207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3ba121afdc2f5910a4d20aa001dbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53326611b4f8e6c2ed745a79740b78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e11018102fb15e58c9cd703ec88538210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1ca08df69ce936213fff89d6d4817211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050dc1fb690625bd2a268d44a39db16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286626f57f035a0ef78f09042e267d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9ce6f48d07f62fdc3a4f0220ebc20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903a7a1fa0a307dd6119e5ba49e3b06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c8b8ae2f2342ffb83bc1717133f17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c814adfc471c6e13b9f42b87d3ffb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf80474a54f91168cd1e90aa278ae35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ed826c92185c7b8716bcc5634eab2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08befba44209623c66fe186c422535f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd17fee79f164c50fd8c5ba403ed1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314cc3179b6fcad14b29b6d1d467088222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe72c5274de51461930e451e872469223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb4f8ba71ac5848fd5095fa43d691224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d047c9d9adf3d9e43deca410f2531225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a89fdd465c886986a146a22463ad22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f49fc3a022ebf93a6e7606f20b44c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607633fba9abbaced925b7daeb0a2934228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780441dfff5f9910f600ae836b308ff3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12805438aa815030c47a0318426fdbca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7bc2a971fb9d96967b8f9133241b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffff0ae6f925f60140510dc6e915fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe38c5ea87dba1d413b0ef0b944042233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a766bd605f518c4a807ebe92dab2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf1e99b391c78d85d6b84012679a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f412d84aa7ca0e582cfd3a9711e8ed0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa7583eb4e311a4079f5d52651d12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72ae74e350d1dcb1c603d4bd690c71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177c8ff90eda1b400c8cd192cb91cd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c55881b2f78dd775cc4c83cc598e06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58680a0ac487e3f7e90431ece4d55d6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0053ab09ee9b63284f7321bc1b79ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886cb631f92a6731b643bd9ed982b15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a142f4cec90ece01139bc601bce1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf837228f48e959945655b744eb3ad8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36d626cbbb206077978bdecc4bb35f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeae2bb9c9a31ac1ce7be5556defa04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ddd1dd824ad08ac90abdb82e0009c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc19738315b4aa4c27ae04116a666c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69ff26298581ea310c818e58c2556250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56a46b4b655ee36a367563f509c313251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3c2a3e6db00db037df5a79ab06f81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e039a8cd7345f341dcec5ff6ce5ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7bd55006bb4f1895a022d7a7f5960254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e511d1afbfb20fcd296fd498542440255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185467bd662fc7b0b33807ff76858479256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075f67ae16c7d7775ded89f0b3ff3b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab712cb5f1a5cae510bd655bb5755436258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d6ad7e90a0691f22a62dd477c6613259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3750e64e3fd195ec16363a7f977f21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e9da46cc0919e6919d43d55139993261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea08343980545e10e6acb361519e640262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124edc3e68ae00682e307a2bfce8faf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbcb35e4e511776cb8ce6a486c74f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec845497bd55048c36aa49f9abbbca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c770b04866b998724b0d193a8bc2c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b614f122c64b97784164f9860c83fbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dab02170a8a71205203ab422873fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d69cd69be135fe54f8125ec1893f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a3769e30c30e70845050b4fb19023270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adc74ae124599e57b3b3f92fb48d16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84fef7518cf1540408e1ac2ff01abb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8bac98b51d429f36396bd82dfe870273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ae3acb75096043e4ab54b0af4c2cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b03a327bce2b63b8ec44cc8e79c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd89bf7d79eb6fb10f5f798bbc097f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e72b15938a99d5d180146deb21158277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3e5b9de0eaa4690caedd872e68c76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cd659fbd5027d2fc29d8eee198acc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa32a6fa1e183288d4074a255068ab5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dc773a7179e8c8a76c371799ead08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ce2500b4dd319b19872a0316e4d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef1f25db50ec479f4a188334f4893e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aab3eee5c3a7cd83e3e281368382a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c815d22a3424a434b708ead31e81711285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f01d04b1cfe0ee289f66fbe7dd7633286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099547426e48a6a3e52623bdfa9346a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603363d3faf0ed7bd2abb5818bb123b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9c155ff9475908e291978697f9cf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64939acd952bfd7a1995ef957aa0c269290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad41059287536ca98c32847ee686ece291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09293127343a0c6d11d6fb5e8adf35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dd91e194d1170f91eb4cebfccb9f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9103fe9465f2f6b8a3d2a758ce67bb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04087717c774658351ac4907ac2986295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256616d091cbe9f270db2b8e3e64dd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf747c0204613ec06aaf611066a8e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2147a27e862f87cdbed73d4e6a45f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a60148576ada6e22489a048f0c227299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e3326f908f1bba0652bbfe401c5be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c17fc56300086329bb693d4e42b16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317501f5adddbb3291106e18f87d443f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111a6517f48f47f66a68241bc57e86f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400757d338d2b1089a2c80401fc7a37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69867250ccff8ec807c0e05a33966047305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5c3acf7db45fdf604b6e0d87f1e97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712239523d43b130a5aed6cb48c8e7cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af3a1469b372271d8f3ced322036d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06df9e2f8b3f0294aa663aa49c5ddb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ea39ce5e1a9007f2bd317656faa4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50675dc8ea0e4b53b0ff10b3bcea941311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf465b8d8eefefe2627728f5263f6925312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5bebbb927d716de4b27063e07755a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc62abc3eec0eb3bd2886821be7a33e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1022af31653d11a59b144346495a77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f41a85806cdfdd9262d5ce69d8a3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e8cd1945528aad1aa16ef3c5b6cd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b5a2b3ba8ab8ef1e3cc8f82d58846318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851c5017fd725f9c7c418ee59feef6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc846c3f578a6ce8bd1905541daf083320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927d69eba94f8e2fc5cd6adcda53e57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a96e4ad6e14c5c81c76c92b273d68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fa887d49a15af18169939a6df9277323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d6176feb97b0db5c0220c62c9a83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d45c87e84127405576ed685124f89e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>