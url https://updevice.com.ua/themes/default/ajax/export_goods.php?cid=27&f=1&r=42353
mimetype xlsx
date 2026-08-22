--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398ce186b65a6277620a9804f5dd6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55ad90a56fe0bcbfa7781adc9026712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa985a5cacd0cbc2042724feec6b903d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67175fb6ade01cc7432db18084e4857b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3445f1c9f7197c1dff9043c4af53e695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ffd8d2ecea40b56fd6f118f994dc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0cc437cf66b5ec7256d919090d5707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24052cf4e04db6dde0717d470bbcedf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680372def86ea2909e3944038771e8469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f27e60953018d229de0c8efb8c57410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c336a44db5601d1912a9222118c1dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe60e371de13c0bab7c3b1e03365d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4c159f683a0e21776deea4ef20a5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e6a38ddbfb85a6a0d8a5fd4665d0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da3d509ddb19db413b5c61116bc88815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52387374a590bd07149dae1592b74a2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa75517e9ee74913cf0317bf550e1fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a0420a70ec043e1a3d5f325c7d0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f01ad38866ea04317beee35d0679b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168597f7b66f966b22e7bf1afb75805a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb0251410d67bcbe7a8435d82ac55c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbf5c72373c55b2f8f6f90702b894722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27511e46a911a0bf3c6b8d582b5e5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b224435daa2d42415e6e7f186a346924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a8a5d6dce774ecbdef29553eb5b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6978fbbebcef4540373e7ecc9cb0b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba03cc7bc7f702e8cac0f77d2e844827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3faf08c7b1e7ccaa78b86a2b8d32328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9c725a81c2c2e4d8a5ffdad5f056429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455774891266f7a8bffd95e048b4487130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa44c118fed44d9c571e24272a619c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aed4916df0148a5a65d19764b4be132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1953b0453ae082bc2e88077535f466133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7000a4f40d3d9002e407110be2cba834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89690bc3a840df0163a20e03cb60b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63a3a268f1e8a691ae53a0d0125e8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c105086e61ee69aecf2648d830b293937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d3c503d3219231b1444cc572c70af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c4f47f19fb70d699b016d64e8885f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d92c127eb42589803363dc2aa3b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04505ebd60f0893a50141a91613e8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f41e6994ccc8c8d28c94089f40c7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6054c192e817ea6a09560ac35a2ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045339908c9de8eaebb07e58e896a9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ba05342d432d86b024f134077e08045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eaf5d834c7b692670c410335306b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092128de7b20762ef6fce10ba9c128947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af87502eb2e0f0fc3610aa09af8ae5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77340e2f868168db7f5dd7db815f64aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded9c85c4f5b54946c8a2529ad7871250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb7e32df2430d9483fcdde3038e8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b62ad79f99c282f0b01c72a597a1a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea2202b0f07d78648f6dcd407a28a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac9d6c8de227a3e09add0ce569f70454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954326f7e4ac285b70bf73b48da2b7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b022d8fc8767c867d372eeac44fe44856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a907f91e5a3c4b9fe4b0fc869569a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9d1f5eac47da454cdc98b9037f20458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6fb4d99fb1175fe9bbb4030069e1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fda3823c25663cff711c24bf290a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9347671daf7eb5b93110a5a00c0a9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e41cfe12e249c4b6d238ef36e536e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87dc0a980b2ae0c4ec4c77233f59163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc5e697c6f7c456058dc542d8f132a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694671669c83793bab058e088e320a6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abff53f7e0044495615a8fa267cd0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae0fe7950d3c720ddd6ca6af2e555367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0526d0fb66476752a49ade3705e6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0aea04b78437e42ca41267e164af569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdce80b4784584049a970886f32ae3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94ae9fc7556e9246fd2aad224b85371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af907361c039fd0f376ba94002d37072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebbb4b856f5d5da4ce8de0a30fa1aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b9986512d4a9121a6bfdae3151add74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff407aca586e85668d9b4e6c0a9e5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe77aa0521be9c984b5b62f6c9c9c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e693ca0f87aaa46b700308aa4ceb7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b023fe74d4e9248d39a008f9c42a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696845f52a9c068aac4ad47fc067099779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02484d18db253755d21a04602b5543ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4f4a59af3bf0b82ef2035f945c64081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fc75087691b271a568ca793ada3cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725edd02b879d7c6bef9b2634a8e43c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9079d02b196733f6437123b3b4f79484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547bd37f528039b05554a633253d08885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66d5c4538e659908ac07efaed3814486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ebc1d30dfd7b5b4a3982b84b2f25e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b920668e333fe7bad1ed2887b94ec388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a60f72940839f2111ae20be247918f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb1fb098a0862119edd1478ad75e9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c022e58a812a5a6e5685f712286b2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7ecaec2fd3191d552043cfe5520af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b78ae51361eb060d6d4bab08b3393b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb913fe762cad559035318384c751c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217fe2b978f26f851c762b533d6fba295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff458c7cf7469561916a5d07d3f17cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f29f733aab7f55beefcd8830ccb9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127346be866d1298a6e3d1b7b8003e9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82192716b56005690df62a0b2918a6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e28e92bf3d834390fdba8ce1626a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f61e7486a3c09d1957b1fa7ec9e771101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98627f2bb5ba6856051d186ed9d7fa58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e63a2f25a9e8a67c7eb4618b5a2941103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd9c7a6cfd56f9c9ec7fe2b3e86d0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bbf1fa8c89e0a999da6a9fe4dd307105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae264938d63bbb710f114e3046d7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42878dd7051e3144949bcb1e6b201aa6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baf37146dd4ecdab99c1115452fae8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58a7429add7f03ca593d1824880350109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e864dbee319632071dd71bd2548757c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14925ee710a73ac02a95197e62159207111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecfe0e74e349ad24657722e7ad16c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902b7ee71e8bd920e7ba919c7dff55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e844c7794fc4922190012d47890a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181f547fe3f0156d0715a10970b83da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaee4bce7773b7cd12936550cee0ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5824189a94993610cca7825d6f2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b421a5fbd05cd2d2b3bc2f8980598e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b66ba98b4aa1d52a556091a06af422119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac9f0e8f10048d5350f93863ab0bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add2e6b64ab962eb8854abf6e91a879121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa673bbbe8f29e5bcea81060e8a368122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7054f2bc7f899c5a52ee0c00b676c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbcf5d8d9282893bdfdcb54cc6687b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be870754039f8245a7a078e97212cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f6cc2b310922befea27cc494c5c5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd3071ab25214cf14bc81ae5cfd778127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14081445070494ec8d3c41db2d7a7c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6035acf3311ae42039117e8862af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396304355ba60e634b88f8f746e6ec6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f2bab0f1a138e5e3df429d474f961131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5660a7cfa32ab14715b233d212464c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d22760bd648bf70999d501b4536f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e046c2c61978f8c64706f8ca94030134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2bc5e4cf085cb22542013acac4581135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e65eda91f70d65777fdd158a0ab79b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6a0eae1995e20744f9d42ad06cb89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3785c49ac26006ef92ca5006f1d6188138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b360de4aef4d644d04d561d99309c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf10bc457be38373d92860a52a7c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f6a211e3a77cb8c0e1df43414a3a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c074f93ea59846a48d60308b0fa14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f34f2f468828a53bc645db8813e20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246afd27dd0ce3059fd197391f2043144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5a1891c6c0e98404fc6be525a1272145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb4063eaba724d39b38b989940bc8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcce2c0cfd2b22c5e1b7cf3ad441d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9df0171b543ce5bcc55f830350892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3cfe931ac776baddb3c50d730d700149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595e0b49d8370f0bf16545835c3a79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d122b20167e4ae67502df14b41815c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb76884e5665fb165bfa471c4ba7045152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44ee46a57559c34e4693aaca7c85f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdfd073a0f75ce867e2c53cde65c39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053567d0e1cb833bab8353262462f35d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfb59f94f0cb389d45a75de280a0b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55960c05206e4988b9589af59976f3d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7686af5fd2f783764fcfd9deb0c72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53138f89f555c1e6fc9a3fc786b815159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ab01333e8b2c3c10725bf0f686b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ac613c9436fc3b514641c9bcee04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc633054bc8c131d6a11aebc04f04e0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1699ea0da02770cf2ddc934ee77241163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a116326980ebd923c3062a77616bfe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4359cc02127889460f85ebf94ab56f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6e71f35cb87cafcf2e4c55d8cde4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d27751074ca443b311e0d2aa093661167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa92fba4436316da484ed9d16d8cf94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce22d97f310c14296db5ae58f53baf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e66ec7fcab2e53f61d0b7bce79c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98eb22a8df784af94b7b4a08fa89cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343782f83e1ac386263ec22bfe26fb55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd0399c6e70109119e2aa759b35e12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582fea1e93e1195fd4981658d826706174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c4b5127d849c3bd39b6215cbf6cd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527b62f1272750614f6bd0d97a3deb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30f007d7a74821a624787926c7af71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13dd0551ec3a4e07624dcf629a4288178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff392c1c4f0f2ff9bebefdbb8c7e980179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097abe15be91b671056d9fb8d889f9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8ca6b07e864adcb0b0c173a74c653181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07465d8040d0ee9df8425174fa8d3b50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a602f6e8c1fad4618dfe651cc6b5dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f28528ed4361ae351524b51b689542184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edc43b0ea67430353058259ecbbcfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2256967559289191e5c9a6958ea8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b6df305f3a3f82ae7e9707d99d40a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b692879b65ab781dede04b255ea89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786bf7d0e229eac2aeecba31bc27fe8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc583b950b5ad611a999aa40d4e916190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bd690c8e9a83a9afbecdccfdd0453191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a32906a271c4dd908256ef48d1d65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a3d1000427055ef39b1377d545e6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e32957d4f72f7629b964e862dffde8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27addda4b53ace3466e0dd1d0dee92b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359277544034b3eb8bb93710af5273ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a94e55acaaf3736ae69a1442551f42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bec5792e1360b74989a3e5aa57cda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131993f39a571220af77b7f0ebeef848199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394ca219c0fb95344d59e4364861635200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c560abd21347b0bc0ed395290ca4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1274da196fb49901e50853f2541bf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61ff2328e7ef4d8e7706f9d5507dc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78c7bf7756ac5e3a66d4761af3fcfc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdab44d574f915d7cb9ea06a65402ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7acb57d778430a6aca68fc3d3ef7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09167c728db4dd7171444c1e1be193207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d959708499280101f173d0b8c4f1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56085e6d5845ef80951b2fffd5cd6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f08448dcd88b6087a0fcc3cd6612bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69cf4233096b9aa70bc16f2042b482211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3531b36323b31e6dc4d677cdb80290212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd08d6310b5b29a3013ce0ab13b5836213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aab6ca543bc666479b4555503bd1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b5cb161c1c353e9c84a3fb472be63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983951e9d7ff59f57d57baccb20d66a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511311332d4773f7ad77d42625eb92b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa8794cfd92ba2e96154660b256e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c2fa553d816d3da3ee1f0992ca84f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37d326ec821de6e4bbb0f3acdbef06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5c16d95f2ff9acebd34e92b542eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42a71044688e4d9c41a38db32c42ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb91f47c458245af3157cc8bcb2a26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865bd04d371c927464b8feb839d2227224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa235f48135b840243de38f0659965b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa118071f14d7d926a49f1b0cb3add226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b847bb2b9556e3fc5f9f7962e49cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e20f47402aae26362aaa3c65104d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4e88742fc35431fc20dcd0283584a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2306b45cdd4c9944e0f2d715c1682cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b39aa8f30ddee6550d4bb3f391f562231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847357432f9f6fd0eb38b27269bc58e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a5aebbf7018de183784faa0cf4ab5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37a79e9c317f9ebfef3245b5e59ccd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e5f6856b9ca717f837ba3296fcc04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315fe6bdd4b261d89e4918006ae9ad2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fb98807a31fab1141758bfed3684d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fc368ad63c6ea2817dd8f87815b0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276db0c9c1678c5c170cd06bfb082641239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7916a8c00425f8a92f3c371ddd1929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5c7743af6ff18173ea1e429dc827f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04ca988150a4415c2fde5fa94f8d31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43d9c9c5e5cafc7483d659094d52e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31409de453785daf34f5c7677845a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4df83eb6a246f19b5454288e3bab8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c136b6b7d923bebce249d9b23b059246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfca2cd45c04a10896d45a6e9c2921247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2657b0f1a6c2a18bfc1c795c07319c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac806bd4c3cb0296988ab34b508bbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be7279f5ac4b1b4b06bae7cb381e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356d54e609c1cc8d58d28acc320b3c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa565fdf1d1046441eb83a96917b0bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451217921d5d2dc83a32f7031b73532e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee91350d972ce1952aaf5c6091493d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ae8a6ad44221da47d1df2d420e66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e948791ff2ca807297538de7c0098256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55bd001fd81bd6912a04136d23579e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508ff400806da04cf0e21b9edaaf517258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c18c408d1364a9e7627782f324a9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e435cc4781b8f642a7ee00e58f08b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d708cbb3a52cff7ef49186d9db1864261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d477dc7e0334727b1ef7f81c08aaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0e19de674bd5b7d88a7d6a8c57b86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97003aea826c43351069078c1edce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc87ca6bc1f80d669dea1f69c59d53f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159b56488325a58b14f631e3afd1ce3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664961b90baeb7e18e35d4cc88daddb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13ac2e098317f79e4c5fe495b7c06d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9817c085272bc5fc1e6c6d2748cf5c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933c1c9cc015b02bfe2b799d06ab38c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920440e5c9455c806f4f2c459eebc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033c9dc52feb6b1a236d895145335f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2301c059bf76c69d97e4fedb780679273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382abe0fc83804d9ffb85dab1dfb6b20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf58917f9f88a04fc7cbf79cf7d29b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a96d2686a8b41152ad7c7deb029787276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98cdfdd3ddf0d90a6fa91ded2fa59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440241f82e54ec3ccf49f546661f899278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67208887ac510f51f59bad984ee76e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74442f39e64f83801f4557298badec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f33638e5065b491b2e9395a79711e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b594cc205fbc99bfb37bb9e7558cac5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8edc7e353b9002fb4244cfecf9a2e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e8f64b1e975ecac9983bbfff9d0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf824be5bfe0dbc4b60f0f23dfa486285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d273cbd4651c3ff760479757fff11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410aedef65f8fc3717e5a2957750a3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9eaecf24f3a8b1e37686387060708288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bb23183460f736dd70fcce85f19e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756ce50c2390ca7f046f81f22c7e11d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427947e2a7b6a24f654b4d4bda8e1e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3626c2789635d2903456ff682d39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dbb63019a2e9364305314ae54797f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aebb433d27f17ed20c4820c79380d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda649bbe736135e76d5b3a5554b199295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ca5cfb64581d845307572c276bfb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd37766e4378c747072035651244eb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451683c2745a651e8a59c044ad50c307298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d45d8135a277ea98de5fa89a4217e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21009c6bdb7069f87e220639bde274a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeee73498c6bc941f36bcaf528ac7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b0ecfbf859ea35657c0b79eee7479302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cf87619e0a1ac4022da99f4264764303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24a20ecdd50b81031d6819f652642f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191943d86da249a3bbe9c2e103e8c39b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a4c22f743650485f35a7a6ed2a440306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfca4b6114257de2d0a76e9ba5cfd9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04af095474da17d2ddd2d567d0738b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e498ca20e7348e73501d374da4d7dc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac32707759a64f624b08981e095c9f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1df91b9f1fed3d8efb7d4a9fe0698311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95a8967dd5a58fef02c3b57ba1b0be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b051651d038306e323e71867fedf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b40786a26bf76405ad534080c14a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb68af8a591bf97bafa53741682dc18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32d04b57598bc11f9f328bcdb2b87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc30d1f370fad7036f9542632084f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bc73fdc7e8a1f3c30268c2b058e63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2894491b4d2edcf11abe6debb05780319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd942a4289dfd6721ee755cda8b1bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc27fe2f46939128d100fd052c6c740321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d94e6855f178f0691117cb51666469322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893ac66761e5617d00ae8f6908f61c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86815c8ab2db0003b6c108dc56e6ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064083a6d3c70158441ab3c3ef9ea855325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47827b95126338587db41f95421dd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc604349c46a8ca0a4c0aee527d27a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a8db7b97b87aeb04ee77aeeb1c38e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243b5d63938c04251bf7a3d49824761329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1acfbdf509c0bd199216f02b7402ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04861bf00e8b83f457cecf13825ab48f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6fec45f6c3ba3beaba86a00be5e59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ebbfc043eae92ac8b053030e0db52333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a56026f963dc1331a5ab5bbe8ba5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc0689429f69cce7cc5344afa496962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac4303ad7a2dd4144041a8a3bc915e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9ad894f637c24bcc32f7fb4dffaf74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e26f5fdc2e846dcaad0896b145e7835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aabc0d9a1345f35eb78f08e93bccba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3398565b708f56230f575d3e511ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237648c641f98cda9b9fbd236289cd818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f49c8b5630d20f8a2567d51e94b7d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7f5b439d43e2d3311da3cfed66ff010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9fc34fe7acd0929ff069ebecd17e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8217ce97b64d82a1ad6e530ecdd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142727046af628b3680110d09bdd82b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d27e18d9c8605c777193c991a6b3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbc90d275aa4db67056d4319404d4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e03af698b78a395c22584c2d894116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d1481cff3a77436979e49a47391ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61741048a49d6cfd40bbb50834768f0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f6e51eb08a96ac4909866f2e023ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bdc9b000ea06e82273066724384cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f82d836e41d12c03da884b8a16a8c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f16dcd33e4d09a1fa635776a0cebb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3eb5ef357752b1e8d0cc327904bc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab47d367923072a546d2fdf0a6c03c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d6d5fea484f6f16eb7cac0bd809f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb7a76220f9d69a072f880ba7a96326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b839c009e8516d310497a2aa6a6c04b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f18e77b5152c1aeaef05060e0904a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf6a60a1f7b9a74fa13c3878a7c7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca651b22f1547886739d65fe20354c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6ab22eafa3f946622c0c74381bb4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc837d43cf71a617362793d64af6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad3e06b9a83346f03e4f77eaf605dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0caa1583fdde4db7af006865324dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb3ebd7591715c1114e23636d07af535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe3b5500f5f619ed53d7efd174ca3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea8a1f18b4eddb8a12ef38d7125fa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494623f108f7ecb62d68c605d4c71c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db82babb4cbae6168673a86dc9d73c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf58a2b63f57534528e7c9a5db46bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ce854b691f558f00aff5addef1b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5b5c40305f0c072e0de8aadac9cda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e0746c13468f3492588df5ff6685143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c22bc2b17cb1efbfd552b9bb2f550144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008466b27f053668b302ae57d5ad00645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d624d4c5cdc379b2066a26f7a3927446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb6b1f619cdd3546b520a9f8b6635247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c4add1698b5ab863d40eb8a77ec6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430daba955a053eb06411ec2259271a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18478642bae4f257e32019d3b8848ba150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37ea457f64ed961ef29746ecc3d80151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd178777e32db24850bb97f660a1d66052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089c11a1ccf07539be16a50193005c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba7c884bad9f14d28db60f95d950854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b7c29fb070d774519b4d0e98c37b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a54c502531dd1a0e767f066ab024456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f045cead808e19ed22391cec0761257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19559f4c8011f3dbb7c334ad9c176b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694a9fa0aeb9b5e7daaff624d4b3d0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d46f8c1c50626007bc9836295559160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff22ce63dc32e541ec1d00178c68f2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c6430474505f405b2da9acf0164a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f382b13290b5fb1ecea7c20875a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2e133d3738886fd39567782380e7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20a520301188eacfa820be05f379bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56c40ee75867e977606e9d39ccc6be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6888b53bb25e65c64947e1dd6726467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d2bbb9e1d23687d48d2cd3c3843bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e1d74d25c33347343a9a7fad093f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283914c1a15df204a1728bfb5fbe812470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a558afa7343a8b73d14e791fec28d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ad495b3eb5846ff811f95fbd8c35172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917f9604b568ed9a96c3771d42cad4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb72e93ee6189a525e8ab47951893974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f07d4f07c7d67ddb7398290ebecb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e68ceea07f9fbc91a026c69a95dbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077710f4282db3dc79c42c177caf62377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f4f9a078fb5ff5415ab1dab1a833378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a2dba1d363521a46017dc3e1bf04579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7633c3e0c2e5c8b89163449e814e7c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5a0621d2f50a1fb7f7706fe91071b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f76c28a0ff5486fc5a55587ee07c9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa2f19cb410ef7c1bc9fafdbb65a5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62473141793eda4f01ad091fd2104aca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf3b46f65bb34de68ae14850da6c1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40d567da2835057e2eedb78578db9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d9838a0549585837be5da75cd9fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236395598f62a6bf75f5a3e4ff3987988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61936402ae5db7b57bd071e10444d0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b4a35006b6b9d21bfabbd600b290390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b88fbb4825d3cc3433a2602c117b8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106ac29eac42d04c3655ae7cdbba2fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aadaf3bb8aad2557fa2d9ed63e3fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004985980bc779ef861a22dc2eebe9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ad2f7d8db5a31772868776e2dafc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2faa70e888762eb0b94939cddb8b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d100e9b8d8ef90adc764c539a08113e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf721c0242a583e8e48131f8bb77ef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810b9841dfac7aa5ed2d432607aec3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1e9947f06280cf042c88cf2e6676100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36283a04f7736f00e32c7f69e06595101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6c5c334fdd877eae331b8604c9f3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c5f28ade88174b5bd667c05a380ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3eba3f15a29ffcc1224b050b20c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862eac7adb85f6df7e58fc106bd1044105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709117c0b09aae138b3aeee3a655393106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77770dfad9a42cb04af2fa0f40b142b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd864f9fc9bc3e5709971930de491a1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab706b18f0463d0012c52ae3bde2c967109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f3f9e0d1fca5f290092535283be4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d74b28bb5900acc9b243761f7766e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82479da84216ad2822a974358b067f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fbca2f844c22a537e689e11c7c3d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c397e50e6302daddddf7d2f652448114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577478a9cf7141d78c8ee32d4a50bda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226534e89296b45f03a8da81f5f74a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc2248659cfa572b51945598973db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee69ddfd4d9159ce7c92944da02c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b46ece0cf228dbc93e58f4bd9b3160119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021d7bf3267a7619795a3b776347a79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1789c1416b9a9d0a8c96af1580a68f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a403e7d53ab7491a582bd3bc8fa498122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1879b9366a2f037af9c934e559adcbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79066b82bd29c375df87e35f26843b31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecd3692bb00aa31f11c44494f1ea93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4012af988513b405a2fe17560262e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2021e2c7cd626be36ea5ea364d6608127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7e497bab94ca4d526e45f5320261f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b6f171d9d1839716d8718e2c7a58f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541efe6a6b708031d92dd2745828cff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195af9d97141e6658bc29fbea5611c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7250386d6d8c90efbc9112bea4bf9c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad683c76a419587cd655383e876452133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20c0cbe8dd41d1a919c62973328a9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2338aa0e5459e9c7debbdc77408dcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0693ccdb80a15f470ad05a2eff22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc406058978f0c414d660a6d98976a2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766f93f97f64c3007753cf871289391138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c04a0845e4ea8e477fba0d6e55266139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657d8dbc1b36bba08d1c7108127e10b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c822b7ac5ff2e6063dae6b5da31c03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d2127b7c48c41c3438d63b43c766142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f15f24e46cc7ab320995bc7a4a9a81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a589c2c13a53d9b0516a6e1ba94ec62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3137e20baa0d2e8d2ed3fcdd33598b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110f9a04283bdf27dd7c0c2beadfed8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b58124a3523b46ed41c0983034156147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd11b0722311723eb45465d3be3f82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9589af76f1a85b35222bc0f80b15321149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad45230252ca7a849f90d58a97d2552150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668d08e1a1c757e1e12dcda51bda219151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d235e5dcd49e54557ac3738e18e1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a9c7d9f219ac17cbd3faf8d533519153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d062470fc525c63af8c847b031f82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e779b52e09138b01095f09c8bd2d16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f01924e2b5f1a678426f76b703c7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d2bd8622ca92d94b71491c6f5aa5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882bb7950555f287fb6974b9ef45145158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d308a1df1308d99be249965b164372e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfb59acb197e2865195d9f83310a06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4b954db0973db28ee217671cfb76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40c9bee96404e459c578bad5d44ab1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0d3c1452551dec98f0f04153784d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8f2470b53776781b210d577b881e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef45f41ad5d3da10873d31ba87ad8f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35295b2eb3901b157a2fc3b8b20cd24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31e431e55bb7e0106a8fecde0056a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e77fcd0fff17632fbd57bdbfc2588168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f49ddc52aa9b72ea375d95299343169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2aaa417bbd7dfc277be9055c57d0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab643dadd9e4fa1d1849be2600ab45ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928e92fc8f46b8cbecc660704fdd3c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ea7887783a3ee0df6c7301363c054173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7c8e11863b5361a119d479b67c423174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3948a5c3a36f5f018707b88ac33c6fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1cacbba9a58335c181239210fe30d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88bfc87bb1d58b2b8412adf47efe5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17fa05b3868e960274bf743492c576178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ef4851e4565026b3ef5f2f7c9a78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73476328f80208aed6db58f90e64fd73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb02877f5ad5fef6e47a61bf4ba2462181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaf50f79a38b9cddefbfdfd4e9edcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f306d7ad0b84e5ef33e3c2ae57c117d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15793d8121d32d5124323d731e047729184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900a55ab86b9067fe6536dd00b1df50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebb2b0f2ebd7b284d7838fdfc01ebc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8302e066ee0f0cf5c15758ab590f81d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab02ea6efc5f51825b673a73d850343188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdc515e15e45c6f2e3f191699feea8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880386439655f017311c8fbf7075ed7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d2ff5783d596948b1441c6e6e7bc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59badbb3bccd2b6b0fdcc2db71bf61c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb2ae29480f21c2e80a98e86dbebba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead21e3b19a1b111488064bf126957f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de599155d9150b796fee728929b1c52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843605e8beb0ba0aae03fc9c498d2e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e6e697be7f6b2166f804efd7075e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2a4c59d266246317f7dcfacc6dedc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9a6f56a32ab29da2aac2b67b1016199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c14e5fc63b41ede59709acd1ff48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a0486d0c0c9bfaebb9f75ba4f778e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aaa97cc5800096595bc57a36f4db7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1452857f491510c7b0dbb212395b21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc035dd24f025edaa71d0a7de248ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca6a0a70a20819a275e80bb218669205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2ba49da45ea451ee63afb666ac832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01801aca457d60b907fc9e0113644cd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3004ca1a6c6241f702766c6c888244208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c022c558ddb830a1e4be9c1ff3ee2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2512dab3db21467becff710d1845f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b8bb6448871819dd058843006e13e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b2796302e90999df2db5662fe15f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b270205ad4c08ab8d5fbba22662752213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0cf4ec9c28ab3331d27fffa50ac06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee6d4b7481a488d7dd48b3d9a899d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982823d170460cc7f69a574a111a2f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702958f0cf77315852aaea3490f0e04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bfe32c98c2ce219f8590efeadd4cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8be630437a60ddd70e9ac1c9465471219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20bcc628ec7bcfa2635a468e095e3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4139f47c8f3a01bc445b0c4e6f9b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083fb569787757639acf73d65ed0ef8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f318843f6d66d9c96c375b7b7faddf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865c12af54a30a8bfeb171dd0429c71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a9658d21fad7dc06743ad20cb453225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03170c46e0e3a00ec8a98ccc99dceb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3f560e631c7dba66f36468f0baa6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09966e265d963c65b1b9bc53e69aa67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db15b25f4bac95253fbd9f89985e422229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73107d99f5ad7ed63cab2f7d8027e0bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea5ab96318ae00c38ba38347b753ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6350db0d4a6e52a341dc13b7b0716c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da57bb2a9635a90e8b0622be03dd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cd01c0813bf3311549793ef676d78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9baad646e7962b9823f3d1c0b7aa6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6de7e010a63e75b3a4a97ae5aa64c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d636241856a16af0a54dee8e232f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348882cdb2afbc32ce66232ef78c83eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fb9df5f5b6a1895b1cd861df24f45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6f411d1a53b2f927d9f1293a991f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f257dd3ed9ea7e913e44bdf74a979241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1489d82dfdd70545b0c10fe29b7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a130ee270275e36760a9b1ee00f10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7523bf0ecfb566d747266fc3ba760244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c856091b3611741a0bcb4592a9832245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d8440e4bf14017df4a3677c35cb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9cbd8d7cb229aa94e551adb36f50d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66939c325a13c37245942aebf075fcd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce455aab09fc9b7e73d8cf52276e3936249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f4bbb1463d1418fafb676f329b86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a7c5434679272e81a42aeba83c4d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8518b7659cd31364de9def59d8ef984252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f4ab0ff4b94e184b529d59e39ac77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c5a0fa4d1e8f56ab48f36245aad25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ff7a91395ee92e63a68364aafaba3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d421656df9c98071bd0670c4a91f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f182a6bcbea987533c31d67a0c3df7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2a0d24d9c296541ef0b1a4c9a4d3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668596895568c2fc1161709caf4e2f82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c582f21efd1dac9ed59aa7529d4e99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad7acab36fe6e95a8932f82d5f4039261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a74cbcdabf18ab1b5fa2e604783be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66576e0050a318c1956317e2b6d73d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e0caadcaa6584c719ded60a6d263c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead293c28d66085122bc6b0610b3d3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbc05af8887b5de4b3b46a2ccad77c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c9b478d6528c81e1de32e935098c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d616a2addf5cfd6103fd98352e285dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725b32db3fbdac8f331041b7e55f5a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35e3eeb5591287af46d25bf05d9168270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a2e346bd74e90669a93bdad9e8e5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cecbce9620359d860c54d745b1434272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a1521d7aba1927404c911e8bceed9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8a8085d259275ac169658bf01b623274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191826e8a32e75ea2897c551cdd65429275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a9822843b4bab8e05408f4f7c1969276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f1f418ed3149508f2f04b05cd8e82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90311636c5e9a0150597e511637f6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1383fc164097a29521aeeec03a3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a489d91289b2e01f2a3a9b55970170f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22c9585448192c4387c69742f89a72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3aa1c6f1822e332d3487e99c56d5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c4b8aeae27474362c29b0677fd2ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f6c6b2c050cea1b913b07da727545284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548f9a93753e820c7a5514feac09f7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf19a3d946f8d464ce022dde499e649286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04130f7200a4ef938a1953d20cd6d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c89acfeef21e9704a288790712d2b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2d8ebaff8ce288a77696ecdf770d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813b1ec39cadc39c98c48a482d5696290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a792372fdfe7cc2207220ae5074d9d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b105f24f43ea9ecae843f1488c7c450292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fc689fbf08f92824ac9baee2acb7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d35bcdcaf6c9abf1fd312a0356072d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965028cf2aac23390ce0165fa7e8d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e535544efd7a5daeff678b8802bdea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee5ece2ff573b69f0080dbab0783fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3b4c98531f3b8d21f887b0c3b0a38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a533bbe74903ed4d9a1ae628f71006a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cee69580ff86d54db0c2e7f967dc6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570c2676bdf92d17ef35a9ef12ca29a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06649be0480b0b327eb07395bdaf02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416909a867d37a5d2ab7e7218dcf505a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d71a6f95519a2eb35b1fe2f693912304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caf381c17fb77b5edef471941c6fd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e2a8f3b86523530b2ddf075838eac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33b4f5bc2134899af87ada6a70d8ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc244bd29e7bba71a9be856575d4910a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc05a239a6250b1a07f69dd8f9461e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cfebf9460a4212bc74a20c9c6030c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5594ff557a6b4e9a21ef1bf600d6a14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c410c4b2c463aabc22e5ea33d792d01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d888f6b104084f915aa1bd74e7c35f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd82789dd6555b750b83b32db3604314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa98fcbc1194d4c539b17569837cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc4c512bc69f5bf355c07007fd5dc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192c81ec98a462d87677d8586f38607317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655434c13d6b358f73e2586af39a5936318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f3e90b3ba573201c2a2994cc2271319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a36fd587e3dad1227dd2be22320def320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276b51278da0eceac5f0f5e3adcc3ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef5a0927e96212de361a9b1895704322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ad9081180e039180bc7673860c478323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367a5cbc1c0bac3fc23ae08f29158e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5c8b6772a4d381826f9250b298fbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4f7a51b13e06a54142186cfecb355326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66366fefa48d7609e27252b8210fade3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d55bbbbe1df5fe032aee078982cae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfd301600171404a1d88892dd11082329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18e25931a76a1d4b7f32cbc6f924bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeae8d0b59e3eff0e6adc526a2b044331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f031c80b86cbf96e32517369196d457332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ee1c640c546c08e6fd9d4c61b40a6333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>