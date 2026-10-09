--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7db0d69467325329637951f17a21a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75dc6db90b40699e109ccbfd81cc852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737377317cdaf8f3328b9a47e1bf44d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc67d92520c630f9f0934ad308095364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d956e7fe72c3b43d53bae09f0808f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716933d22c50a8921bc98c27751664086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228bacec71bbbea565114083342d1eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6ef1f753d909658a8b40242cf3f588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ac8995ab4dabf01a8838dde72e5bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79d1b878dd38222cf3ad005cf111610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb251d7a9c2e46e06646e9c72787c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73203c6f7bd2562e0d15d91a2dedc7c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d8faf8f99784d09739add9cd3e0bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8687a677c375d819eabc29d24cdb5bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43e6bc4e44a53120b58251d63f946715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b1de1d72f82026351ddbd4701d19016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ed0bcc6e9cec964773f081ef7a81117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeea9c0146f55d84f0921a938a5a21518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa11507eab4034dd23ffa73338d8ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa6ffa697537f9a8ea4aed63a5866620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5b197fc073ec59857f43e0e50d10921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4db17cddfbfdcbc9eba2737a3ca6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d717c3d8d79416d350872f691afafe023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b1bf502a29f4e094d2caee6110ca224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a34c43c8e3ba591c9073fd70e2fa5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e20580646aedb7aadf8148144583026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b935879215cf6c9acb1c703be86a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905a91e786363ad833cac4d27d7206528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f431b205fca5c36904bd357d742cdaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b67ef1bba74b3bb324653323d284530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b4e9cb9dd10d366bbde3a145281f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959680f85d97955468655a15ee605e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ccfe78408d3af19ec9c6961f82f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3c9e25143d021501459baf1cd98ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1140accd16482f5bd83ad388e6bb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d4413e18ae8051e7c61b73fe56be236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801197c72eb4a4284e0fe256b6a388e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61acf5b2a7ccde7d012090a0ceea8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e80436312e75e30c2a7f137125e69039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634563558b05f83809c3fdbbe3034d7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7a44045c69cb734c6bb287ef0f36041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7e9c3ee89929fabe69f89916ad9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabc370290e0f03af14b204a1139ba243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa57af0dc0fa0a51bff23c8f47162244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6ba20acdd1c576a7b24a06246f13645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12151ac545941d429c06d1efbe0add46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4cae4de9ff6b0a7ce2b353740395f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd7fd2d08004e0d744a6b8846f1b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e89fc0981cca94df706c44052d89fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0c1de9e76d0e1d37f62671dee92c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9e13355f121cf7e2bce5fdface2e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa39c2c72aa02a7f8382b4ab0aff03152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73610cdda52adc8460bc9007494ff8e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54f2429f75ee565eef161b72bd860c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad8190a5599b63e73cf34db2fd52be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b317a00dda817baa71c8f9b3effe656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a616f4125f20ed006b9347457a3a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e4c4bfc4db08609345dbb2f719d3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca33022b80122416d0549da4b2b767c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27124dcca59e9b2ceb592700960c2dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e0193b05c7d8405fb0826b870d39461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8138cb401d15587bea2cc2938e5fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14efec602e0a0c97bc11b62b4813abc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0c351ffa8f37d6ffc98523965a5bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213428e3fa99da3a2dee176f19058b8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e39e5f34c6288dc94788abf048ccb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b80005cf13492e89e22157ddd086367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b5ad6bcb5214c537f7c2e1f69b59068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba84e69a891200e93ad18d4bbb1b5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b742078c020115137993d74f3efbdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97afa8ce000461d3bb1c4796df5215571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84667f5f284db2f27dac4654868ed89572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af928201fed167379c680456f948afb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b27a885763f84383c346ed7eb905a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b33772dda22e21bb3369e0ed55484675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09f7fa7c91ff508646849e9a97c16d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a24abb7b9c3588e788fbb52396a04b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab75908946d7af0e18b7b6d1b68f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acbf57824829d73ca371896f48f93779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6de7264e31c21811f65c54ec5cfeae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846ed88ebe053a2cad4144dd4a08e0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289265f498619da949ccd309133e33382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d334904e377ff819c1e7cff402a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d86340e4ff386468df9909ebb86a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef7d53775f7a6897df0052a2af15ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db009d9eee3ede00d7b2481c120c4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df648e63446deb70cdf7e396e3599c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf117d92b3b48a59ff80e2972f919088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289daaec5efbc7625bfb583cbc093ac989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995711033e42f496bcf6e890e470ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6cf6209b7800d1d8bb37237dbd94691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa1f3f729128bc3c4b86e6f809872792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866dfd514d86b34e43a5cbe5e0c8dab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a38b8873b4004f182049dbc7f058494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eda9c9a624eb4ef34e711d23c4a7f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519b205fdbe9db282b752c15c2d98cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65467bce02ebb8273a87f9bdfe8b4eca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815820945b34e320717056ae82f4ef898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f34ef7c0c5f1459d16051b9a9ec599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5959c601e075343f78c1ae060940a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023323924c3e1b9a9e1b54d869a4686101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40ff85cf510c92d133ba8aa2be016e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c6cdc6115d3eba76a6b3e10af0d95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90490b6783caae68672b11730e86c1ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f98c5435a7c2905361c1b4a5b255c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69068cd17ee4d175f879e7a3593954c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca0408a7d1db7308a05b57e14e2d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f67190cda760ce98e53463843b9bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada38f8685f6887bc630a06ac3726dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29267ee7d04739718f46857eca1b1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18478b93827b94497a45b5ac6223369b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6a4c439eb8af35fd31a8daaafb46f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ae5b39bb9d7db101c90dd053cfd42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bae517d03c475ea2bed34d3162f7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fd69cf32c1c720e3de20634046e7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101ad38cbd5c97f1e1bf17c875f516d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db118a3cf7708a53e58de9b6afca958117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7292115e7f677d5fb5d21a11b3eed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ad1d91ac37085c8adb54e73a4b8cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e2a330d117b0f23aae9d66eb5915c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349661033cb4d58f7209ec4867f449f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861b701cbc321a45c5048e6b8a14489122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4840630e6977ecd0c436a2a6a81466123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86290b6c437511f4bfd8f3ba576a9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d5e55f6b8aee41abdc80be441df31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad909db4f53bbad117abe610bf8a6a08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc71f11474af059056d54ec26e9e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3879dc93bccb2ba63478c646f5dfc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574580323fe65c8c29f22e335023d02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c05c2b84df15c12a448505d798f12d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448619f830392cc0630d332e4d7035f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab346f29b53236c35ba19911889b1f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae87a15bab2f978da88d015de4766133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6194de810faed25bb4b7b6a51190e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f735b2d772cd2fc67a44b3c36431b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810ab81cd8358273ef6695e1d567341136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ae16d2ba84f8a002168d1265935c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4d02fb88a3ef44e692a2596832a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aacc92a65159f1e9e50c50bc538a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e909a9e56c4742a2601445625031d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad8fa5dd6efe11b87122dbaf958c60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7542161d05aabc733cac80e7a29a22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2085276c35d238e4db0346d0602c7f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186221ebda53ff7de2a10708b2cdef93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed0436db64af5d5c54024f37e537fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a7207222090dd0f02f8e61d423b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a1eb4d13870930deabf9af6ebc403147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce53f50adb0d6fd248bf1e781fed7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826959a8f2d1d9a565f59016c8838edb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf5e34195328942bb063c43c0e1d45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6464536861aefd54632f3d8ae703dde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eed94a77f53ea01c76a34d35cecf74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a29554857f2358907e5fda80b4631b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb107aa6597005fcc511c87a4639032154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40375d61e6f53985af06c081d80881d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b4beab27f7e4e070ae2afd503a2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b182ab6d2f9fbbd7f9248b2c47bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dc299e4c6473341996ba70f55bdf2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6fb9965d91ea1e61ee1fa554580e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e334161f7e9854c7ec120d04fc996aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e8bddcf40fd1079c36c02c64d801161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cd9a0dee538483fee9c4555f3540a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbb8beece666e0b658ddb3c6d5eb0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72a3b27443b174243969bcf377c10b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d89dbcf01b4373f6f97c255f2e2a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ed45c9a6f3246f3288ede9403088e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a16872f5c29e60fc23431d2825af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f35d5caf01d674a1505896f9b1603168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4326fb8d1148614f83b5e21fbcc18bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91d618a8139413081af809405018c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1213ea3c6c83370e55330ca9661951171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fb3bbac9ea4cf60f2373b1fa4c615172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3b04ce1445d913db7bc794cbb931d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743622dc3ae75ccb3c89200cc7226982174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba8f2313c01ded7a3c2bebfabcf7fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac70a09e89079ba8427d0f42bf1eab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd37c5666b32b83bd3bd0dc1d048ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ff658b43d1bb790df0fcc1bc145c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b191c6a2f17de05e8c3bba40e4a43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa4230345b518b5ed3548733ff5650180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ee67081ea163e4b6e8ebe98532572181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8c59b06a762f30e957866b6d2df7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678efae861c81cd39128369427f4415183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248211e9c1eb583b7e71b78b72e6b16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab587278834fea47a4f745116b102c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a9a46bff099344ef95faf44e2106e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b22eb36526ae1d234199968ff7968187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c27061c0e24436426a1605d88426b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3edf2330c852144ce447423132ccc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca04a95f612e9a04f8d906265b24e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c16d162e0d091a3e3139efe1e1eed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0184d5d79a85c06efbc21f46364a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdd6c124ec5b4ecc2fff3e536ed284193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94b358b4640238bce816fb81538a5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53442c93337b3d0a003ac917bd44aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06def42bb275e4ef4c10cc175208a42d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6f3dd3c6b938bcd67496061a1fdcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f5e45aec8a0a190e8ba03b3c05ca7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74130d42b76f3d5198a5432af32d889199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846b51250ee95d6a760dceccd3e9e22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d62e10ef6d1388fb9bcb15b07847d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da9cae0d4a108043c527fa2acc1665202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dbbb886b7f8cd8e79b81615b2820a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0465ad4d1391532f79c276a2bb67b01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615883760c9a99b3e4234c49b54d97db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a5a1966b01083c997fc3747c9e637206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0870379752633e964a6f18f9e2fbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd9d3cc4496016546dd20791526fc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04315e5b0ce18557d10e9e9efa31718b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220bb7da5c1b21e4156feb9eb8278fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b6091b7d4e7c7e6b20ab0f6c28ab2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14ccaad93d3fb0e545516eb7490ea4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38675fd7462e0c9b8a19d38280ef23e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd37bc598494787fd77965413f702214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a94ae4ab903273195f8f48b4a46c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03794bc39c83b546c96fa73fba1f3fbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201c2ac959c4adb8454837cac513dda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70a14c8ed7519ca503268b79d5a56e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab0662452ae9b506f71dcc8b52f776219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635719c5482e02a880a085746c146ad6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd346da704ddbe2d307696fd907891221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bc6c7a414a552c49d721ee7c21d9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75787397370958efb67ece386b6bee06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe37d3f2b83a5acf1270926b9aafdb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb67fbe5929ad49853f77fb0739afba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd45383e309de68f116aa30dc5f29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acbb53d28fc9c89beeddc4fb99fd03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64bd8d020bcba70f19667ff0ab0bf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645497f1288696ce84dd523dd4e3bcd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa564a325c2e7b20940c8b6ef9af61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dc986fb968944f219ebf2ca5b3eb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15f2dfec736f4b89b594836fa685e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f103c823f067e4c9becc4b2006f3eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b5f406bd3e385470b50875b8a76ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa66fe0a724c464fac72af15f70a9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f88417e1efa322b0001da8da204e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ef0b7d2c1a6fcdda0095dda6bb5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c1c0c708711e97200a7b7ce8bb095238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f916a9776ebc8d089e40629ee9aac4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d8cd989627d3c155502386eeb62a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0c263ad934f837100dc48ea1c7d4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e391e2e93701a3beb8e02f067fdbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceac8c14f6b9b61ae33026b9ba50bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d836115625aebc4d90780536a2cac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847bf6647f5611dffa3a25254c0073b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd4860dca83f659add590e198dc425246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79161f93aaff72b5bdc533628fc7f01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c36628d859143490257f0158cab98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c64b4080de0cdee13b2a6c2d5cb83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f882c09da2a03134caa98db34d7f20b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed71ce67b34f77aa4ba5bff84dee92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b44ad73a74ca77be26fc7012078acf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe732021b4be9e03c954bd4493b9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dd3fd9215204da66a07194fedbcdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4f313bf0be4ebccf0d820e6aba524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4be2e82f648895a376c3450557bca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a9a183721e143bcaa800d8821dca3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8209bf4b63593d699b33c154793c8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa110ea7769d3ee795abd54e77fdae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdce597bf1507b70af982d3dfd51d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca832770970a5800c408e3fbda105337261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bc675f26e9189d4bdcd0b5fb02d8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b1b2292cee520752e19d84a5cfb38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f0d3700063c421ca09724c1ca063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bca1a02cf91b2c5d69b8fe9823dcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cd93d8033d9b9c8fa5493c66274c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242cba486fcd9bef21efb06b00f0797267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615646a9fb16fa051d281d28cd70804e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689b467d2eca36cf4dc7b351ccebb33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb497a1568c1ea075972f2ba12ca7e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9f506fa92fe4def4574c07b34f05c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daaa6039897c22f663525638338a50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dddf6568c835e2335613908437246273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a0798d742681004580484082529f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c44a14ca78df5d05d601279114650275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b55af55979e3427053c1b949373d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f20400f237139ff839087624802e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84a71a143bfa60963c486b365dadee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452efc4e4c88c1d84e747112d018287279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14d18987c350d638231e236541e414280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321f24b0c6c98bad5e07d4b81eafaa0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f1cb5bf86b1111d49d8c4461c8d3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e6596b012f5a22fe905fdbafab43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e07e335d8a40d126745770fa66a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e94aaa902401a4d2f2f74cd3152f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233af02dfc09b69148b6ebe15822123286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b9cc19b2a2e312b7143160905e9c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4694b5c5cb97b7184be13d670fa8679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebd4043145f76106c9c907b77f2868289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4764f4cbba9fabbc3b721eca526f388290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba938f9d771852c902028b6528be22b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa95577efc7ceb64dcfc79afa4c11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293890d0c0946c386d78a1c21f97d3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5139492df00031de04e4691e83b478b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7266e71fe3a7cacf863860ad14647295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668c53f2f85fe25d15964ee1d81380c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b975b90f4f3119252f38bc200d03b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee8aa9d5f224e31feba4aa7661ad60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e380605e8b5a2e62c3b1036879ecf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec011973a36733815c40ee1a91bdca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88899032a82da2949ba5c200ab4ff5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7325029b5457942b93431291e6e6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b30f5635ac222442309c55c39a435303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d26bff49646e1fcddfa6c7d19b410304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13c14101159797067cce9364bee310305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7223ff3c9f37019a8a97b23336f5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ae5522d1956e8155eb8e57e52c46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f9da1c0b830f7da114de8c11726cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f10db5fd4cf73bf83a7579e173f48e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9810175947b69f067ea066c7674c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d882402744210e9d30754a8ab7cd0ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d908fc0a0e0bf850e43f522819177b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9acac8045305a66577919779f14322313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135698a5fc49e1aa4bd72d990afb9644314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dd9d41877dcd82cb223907411ac21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257b978d15a3519bd80733b09e67725316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb8af08e237cdc5cda8cfc00f241dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fe958d8b7a84bafe6fb40c37a9287318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4282c85b4f3d6b934bd7248fe80771f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d37f5436b8e3f52ad14b57cdf7d45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388748f9ea087515650ce6919e8af828321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54e8f00f82351624f7b0244eccdfba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7e9851d81cede329e2b3da231aac7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c079c958e01d62922d7d13e3e75b3d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c3e67389d2af7d50033f5ab7a683325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64fe7e590d78297b4415e32180f002326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf41ce6ba375d9e848f99d237b9208327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dae01d91d32df2559316fbe9acaa4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667f657cc73eda045cb035d37786d37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedc3ba11dcd54bb9941a953f0c0f48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ae8ac6ec6dc4b07bd05c464f16cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb9055aa50e8f6b62cecdf03b32b91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d11ac67e9248a89e54c9889e998c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251dc0126d02d963dbdec5bd08ca4e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14045c83e96323cbff743c01b1d581c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8bccd5429f2d5e208aaf7489599263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccab12ca81fa4bb1c696a53df9e2c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ee7cdf426f2c8001076edbeca0fc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f292b06387214d36def573b6cfbe26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71275c2fd8b21d45b4573a0e432279f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44393381217dc38bacbd03bdafa83c0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cadb706f40b33987e5e492070fa2719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa14b2c923e3fdb1a8ac8b2953f7e9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c59641c1b977ec94a68f9136aee15e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffb69cce7d893f6af1faa70dc2ccef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b492092e5f3e175c822cc3b4869fb8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7664c7e95674ba7f2f05f8254813da714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d47f9e03f2872fbc147e17a7a67e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8b2539c3a069860d418b0986565f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d467533356e514531e12c006ef56dbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d229f7165d0918165cbd30b90bb60218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbfeb8ef1fa6b59d003accaacf1f0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491dc1292f493d09df94af4bd4654a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2124428dc87a5a869646984374bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6fe807acc8b96c751ffb159bd4b6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96362f20e290003c37a7bfe38b9cbde023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00875beeb4e700f6abe6ed9e2383970824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45b49f1470a1fbab529d040a8504e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961370ad56226ac5e22046390071482526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b32a3a36bab906a3045a0914e28ce727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72ff77bf90667485ae64fa9f0eaa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc8483dd0dc1ee4339359941217ebe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b49068029e770fb7f4627e3f1f5f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38714ef07aebb9d9716490fb6a3b05c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8623045d1267a69242425a504def032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383511ccf33657b03b9292cf0e7c3b6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56cc1d97f0668af39f618d1e79608434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1fcfbd62f0712a5c7eb33c1e4cdd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83530b541bb7821217697fb7263caf0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3ff15d00101a5a27dd62e064ea19237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a55e17066a649d75e32679ba2540da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f923f1a803b8632b1f2d83cabea12c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87699b130f18aa9ee6bcfeba3971b96340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bcced6cd8384ce585d78d1e76d02841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bca0138f2171a643e04e0ecb1d4fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e42574f1a685ca75efa7b4c4bb55db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbe53f26f9aba922c5185b60cfc32944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aef24096d46367cc41432b333ff8aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcab2d0dbf001a493b5a100b6e012146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f2864bfb7954083c37ee810ac43c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81daa6d9c2d6fea0525e02dc054b05848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815e1b1e1a1ecd988f9a590c1bfed8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e72d597d7e3a02805e70a7c44c471850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f973cc5d851a087d24ce1037a859e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3ee2020aac81a28929740ccfc324452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d58ed066f81cbc34e8d5a035681df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f99972af61ca844bcbc90c470b45d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c4aba704cc952cf0376f92392a70f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c196a902bd41269ffa8d78ca7f8e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66a3dc530b12d9c347090336b4e1fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9d009265bffae2720b9403f5077fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc113097260b38867c7bfd49f388fb6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c501b31b824b8ed5e56cd49b961592860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefa31234123c473509b26032f1e27961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dbd99503f52de3137758d295d681f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea57a493494538feecd6614469331463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c3c771a2e1f3a6e8d1b69e771baf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be752da7ca6ddaa75a3fd63891736465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b1fbfb943b3a0a5f3a8efb0dc4e1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02819e1f185a4698eedfe420b9f2ff3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c82ec8a2932767024aaebe3871c0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12b8958c1aa37c0de07c33939ddfbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e19f5e01be6b695c678f4ec2b251b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed316f79462f1687c89572eccb0f5d5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78956df3b13b2eb881397ee3f9043172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3250dc9405bb59e478c3bbacde0c37b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd8ae406cdad2d569327063fa556274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3fe2c9eea17bc3a9b5ab0bff88cb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fa15f00ac26355439c397713e18e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfba88f089b57b6510013c77f4bfe1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f19b50fd9a7244abe98a10dc5f42a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe03cb420f4f0b813468c89274c0bbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1453f86e5b4367d602fe5e0f3d26980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d26a49c6c81b89c15f8aa0b56342081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8c20597c3ccb0a56fc14641fcf28382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1840f0caebd2899c90cd0d936348483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11445c771b690cd9e3bb97d368422f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf3957f6742bf619eb205437cb7a1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607507f76a760dc6216b0bd7cc33c8af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d83a75ad8865fb5bfdba1c4e804d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916bef2c40aa4abdb788ebb87d02c6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f0cc77e415603cc7a1e71754fbd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aa45802c94fa7561fb47a5298d2dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43962ba14ac873d0a6578134409867891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35570d399600597546d3bce26878180292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ecf82d91f6494511fe554019033b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c2f5d6db9f2159b8fd31cc5e40edf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3ed482c8cbcf687884451d4a91f6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772888bbe0169a5f9f8d6d92d484b9a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d9d403f9599e9f63b01dcc1f799fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60317f1cd2a3e3e544615bfb784aebbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d3c140e35b4734b823ced8bd289c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c940eac94895bc2675cba08cff491100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4671f2b9b620ad8fa80ceee39c4df9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3fbdae279969bb9ab15de91a8a113102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b39e64ed5d9dd384c470860bac66d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d643ba6bb9970863856d5ea30175a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1555b4e48b7de372e8574b71c4219105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b3d73a724ab8ef0b75c288138e37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b7c530ccd5fa51f260343ab27037107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9826866a86e59de8a4b5ed7731265bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da45a9552a77e7e5baec8b2becbe12b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25a9e3705ece64016103a664f383a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1fc946f5d9038945a1db734cead38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a8ae96b41c12aa6e5dc4df952e806112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aabbbe719f7968d8d07efb45d0c9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5031ede02d5018b74e0072f58d6ccc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b840a2b7cd5f77aa671b0861f4502c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae35cf2e38448fedb7231ea600cf1df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f222ac80a759dcfe629bbabc5c72ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41723533e08a2a65d481c4f8c77c299118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca655faa238166dd49592d4373ebd15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d985c2138d90b05a3cd30598fde0111120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8d7074111ddd0d76a7b0d1dafb771121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c70a6b8225644c21c0231fb59697f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f87324d83c64171bf3c8b6c4a93a82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a348e0f7e6ff72815b2a991dfe017124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fe2da78d82b65ebb016588a6c705e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ca6066f2994ccce4e59dd3bb7f345126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da719d04215d966c3c0419cb1cd53f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79207eacd993352302e0f99077b56c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba08fe469527b05f9d0bb41c307d5a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0e456951ff93be3b06da61258d9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9d48e540b663ce76db57da6f3ed17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cee2e38b7ede4a6f21ac01d728a5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6f4a24ec7e096e4998f5075d4858c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d95fbe19a26c049b54842674afd1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f175a7e2128b7280d038f7a983e308135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ac9a9167bbb86ba992ae3bbfe1c5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad97fc1b2c11f54e0a13f5ecb574b53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fb0660c9cf1cbb2de26784996c13f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8087df2c866148d0bd80aeeeb67bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c41361dd5f3ac88e8f8c0ebf835a81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be02d5a6b4b6a1c548fdede0d2bb1ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf618202da5c743c34cd97de3dfcef6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0836aabe83b3a96c66e9d44fbb0cf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a4cf6a301af3471e3516a83d64db5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0a4a6e92b915c982b87efc2f27f47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93ab9396e3219991985cc46cf71bdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2578b878bf79424e76819919d1fda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ee3857cd3b8394f2baee1e239c77c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a10818511375cacfd97e614cd640bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afd454da1a49ab18113f6ff582320c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2d601c0ce6f3d8d681bc56e8f0b61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14c5062b9d7e5f4357b639093988bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea45a9473401f4eadf7260e65c78d93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c06017bc52008e91a7c66ed3c7dde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c75b6e641a1c6aae9b706e1cd6c8a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210c9881264e26795eed95f336e67b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fb6c93c25dd6d0a5499c69fbe6241157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf1efdf2934adc392d6bf5fe5c8470158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eaec5871453851469e38bac984821159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b93df7b53057341e03e71997a8448a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd4698e2a4bfd58f82bf6bf798d620161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff190cf1efc9726fb283d65f262be3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b354291d3846a146d197ceb326778c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b6e2aeb9b5a005675dc86fdb8613164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c434d08defb8fd1f202d2049abeec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75392950857ef5465e6bee8ea3ec07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c8f974be2b361a1627c14ea594974167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa18c05343bc1f6e35341729b83911168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e7945649cd75355b37978f7a7b83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb110cbb70eef140867d6fad583ad60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af9e53bbe51e8868d0b09f50bc3fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd02637ad36ad8a06ad88f68758f83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0cade78cd1a29a66263946549d097173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddf330de5b0e3f98486241b901c4ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4a539afcbb50ded64ecf6e1e5664175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed56a0daa3034ed341e2ea64e853a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c3dcdd0adc844dda9f634f777ea9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4067db7af4ec977aeeeb45bddb5cd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925afbd95c997dceb79790a601eb9c2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3b12d78753fc64dc8f3b91fbb67f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dea20e9c83076038add5d5fb810b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6854f76dff4c47bf2196740e41ff11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a30fb04b00e1d04ec8ce1aee93022a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2ae15b68eb4a9a22690b8a3e714f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9efe7381c26658f97ad99fda8bd28c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e72bfa2412bd80ec4829d5fac1c1d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839fac649082c4f9d02d0611b032d90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dda8ed769018da5ae57886ab1bb92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f259cd76c51e37373b9d7ffff802bd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fd0ef9b038a5e04273a78ea74ba90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef6662a25fb3fae125dfc01acd7b6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75265f5c6f1184e06116e127f45597192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e991da01a05fd9d7871af3c64080193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c673136f139ad3a29f557abf01bf24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a30d8746fa5ce19af1527edf86c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e095694b742be889e64bb0abdc74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5692cf5a85f59b3e9ae10d2abaaf64c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67dfbbda557922ade73daa905344a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc74d2207d4d2a8026de0fee0153e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4823aa930d0e8afb3e9f7bd3be43e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ac977dc4e2acc784a865d5a2d565201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99a0e01082651f5875eea0f643d885202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe706936575772c93371d30b941a25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d690a1c97cbf0cd812c50620d29fe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa48eac5c355380c4a411cf5bba20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccb4b9af121119c51fb34d261e0430206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021605ebee4bd9a3253f56ab16f46a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c40d633a0f17464e3c21b0c11b640208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7a997153b8d21cb448f36cfc86d5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6d42f264035c3abea4cfc18110d8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bba04a748e96486828b319e844af47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e851db9491f5a139d6fa8f28c4548f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a6fd9c19b2a21b4945399b6b2f202213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56282ed176b45bd8c1bd9e8d41add0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6dbdf5a057ec42b8894b80335d368215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e06866234a13b85862e5892d80594216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5768cf4edc410ab4e5aab71d7b96261217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f275827575237b6445b9799b386feb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ebbd5a66b99365576db3f7921f9bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50742a00f6007d936c2aa74e315550d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca7dd84db430aec1a0f8514c054be5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4eec51f00923de167689463f5f2d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b05d26fd468275d8e93fe16ecd9f3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad2cc1ef5f28f32b53527b22b597ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff543a2ca810ec983c17d358cc9374225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf5f27636248fd6d13ca304a522429226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c87b054b88b4d8dfce62ecb2b8be8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eb337a04d07a35fd44e89e61f6438228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc9ed82cad34ee514de900e7507ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a6ec2f06e7dfccc377f255abf384230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb831fe587ba102caba660e0ab5a2b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e19de8eec511904b47437a96c8612232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea62bb8e59fc9ab03dc56ad24d4723233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d8de0cd39b39929fd8f4ac0b11c02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f849580036e65e91099417db7a21a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff4446f4f11e59abf8acfb109a7c4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c11bea7f7aa8a777aae2eef69eb1d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be42d9c8f72f165c163e1bb0a917ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17400e9db2af75221cbaecef0d8d6ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ed02ff9c0387f6449822e3013e3d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746db810663feb1db0bc48f91cbdc2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d919e122ea06c1c6a8800ef7194ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835705775cdf67071aeb0358c9e62a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bbd77c93804e614403a27851f2bb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6971e1b814eab66cac45065a5d0adf3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf2493d14d6d6b368b934ef84d5001246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a4b4cfaebbfdc6847f3ce89753039247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e38c2b8035b4b6f673bfc1c3cd7d02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43c5fcdda4d3d9aac803284d1e391f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4fd3de866046db2ba83ff6f8f238250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872b1608a9294f1ed8f0badf144dafc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99718eaced1c4e5e0bd35db498a8a256252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb67c6bcdf09864480e687c3d2911d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344bd94c46cbd639661098c6a84033d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799de972633cd4eb26f4ad6c7ce4ff9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a6c41425ac9dbab5c3b98adf138fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcce5f40e85ace33e059bc47f49d5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806bd3272cdd2ec7ec935e73b399f33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb5d29e82cdf6e0be4197c98d9510b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582828bffd21c94b16986fd6e01a6834260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad094bab4f5f869d979671b0da2a3800261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86b4afd6c192159d27eb3d1fe1b6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4039472538eafa727e9a32b0b4821c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c265c182f96650d2f0f5de66f80a6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f87ce5c5fe75d27569a7dcf2d29dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1212ae9f2fba7a2a925b3c69d1df7ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f1782139fc0f99dca3d7fee1be0d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90766dc8ddd007fe9bac42c0b032598d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5635cdcd018680fa8b2c8850180bc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c61cbd76a88ff78f74eef1d7c213c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689ffa14b0c8949d10626019d6093ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e61082968d27b960f5fc42c3b521c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108641b17f546c62934d49d3d23c0a5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b04a51583bd1a55aa8288ef54677274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fd3376b567d8542abca14d6e6dd51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e8fcdecf52482367cfab79fc679c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ace22b74d226aa8689525efbe66715277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b713f90cf939ba874c5ce5d6c9e37f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410377e3b232557ae55387558a6b40ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b27ef4e386a57d2306fe4cc3c6786280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec19e8d3910cd0240609e4684d9d0eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237942be0ab79973865f1ba091ef648e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bca9e8bd8bb6ca7878c1650572962b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa73901c55906f0aaf0e24184aecb08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04703891275b098c7c5b21f9406cfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed889612e6476f8eed2dc6980fb397f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784e73c234209faea47cd0420522371287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6b58664ec8ce1df3423224f9b7ab1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f1cf5f79b0ad0c79d67a5dda2d55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914aa1073fd100dd2ee1532672d4848290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa6235426b2ed2d2f771225b5baa50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9f9c7e3bb08877d12b02b72ae1cf6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532731cd56fea2680a0928eb6bca345293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a3872ecdc9c799c4a3b688f90279294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ed17f62709c8620a028a658e3c852295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529266838dad7d44a49c6265ca0856e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb5285ce70997d42777b775c57df7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894e1fae0b3ae3eabd5f94825c5f74e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526866c5e2840c464c5bb37cc757cd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fbd4b05046d4f30c08692204cb53e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b65fa02b205ddd44c23744e6a9fb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064430cfa97761722567069444e6e5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88b29aad70a7e39e8578e0d8322647303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211caa84a9dbaf4fe79ea99dc09e6d65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20708cc80aadfa3faeda0c6c794014305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9d058256f2136137ccb7cf34927b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cff6b6e279e8deb3e1dc8058f802b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c2e5c7a60d77a7f4c787b9117922308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55584ac84ab0be7dd2af66c66bf584309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a2501eda37780505f10c8cda93ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9370af2ce35c7302e8b28c8e4d8d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507a38735dfe235a7504cf6d8cb7b05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae7e63582bf718933f0c4a24ac9ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5475968b0c2ca2b528f10e422d56ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781872e0b1ee07f59eb4e75432de77fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ca7fcbea150d529092a29f5c7795316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1e23d6c592dc13e85b2bdfa589af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eb5e335d48f6169050a6f39bf940d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd30788c873a0b43c4ba91370de4a1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d393a974031a2054caf4945cb62224320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc971d9b8b5ec5546b28c672c8fe9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1306b133fa347b0e6e7398b757319322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7557cdcee06b12ec0da44ebec87a986323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d465c22ffb78b9809339616e7819b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70a63420bd0cd59920897890e9b372325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>