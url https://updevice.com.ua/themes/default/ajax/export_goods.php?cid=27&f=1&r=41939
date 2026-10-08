--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7267f39301546e6288fa774d672c9061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283047b80fb117b36f2f70e6dd9984d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594a1f6edb703d16d38eb80711988a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104509dde23e3f1867d7a42254f032a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f3f8b1618feeb045fa508548e6765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560b25739c0b8ed03334ba3e68c54a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5819175dbe615ea1e7b6a7242ca7c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693194772af9259e2b54dac780cce8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770f87498bd1bb3919c8ff396764fd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479601b35fdb7328d93d70ef73ffdae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc415f5bc51e9718d90034aa479a4e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262844635ab0281b50e49b18f9d9e6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6057be6bd1b85959bc1ea1e4950c0b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011e3de5d8dbfaf1ba4a5b8b4c7518114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3f95c0de0c04fcb236e0e15b04f2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202ed31603e27a6ca0f24649afdfbf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812418c2b24d9bdfc40280f87881a7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514f9cc70b337fc2f511716eb70d3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a10a49789846a0da0c06d30bb20d4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b486d283929cf19932a8a6de5a7657220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e008450306e85e808b0b35cc7d8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1ae0f3d5e419b74294ae694a1da6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b464ba353ef4ead097c7ac747be1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86878b9c5423fad89426277bdceba3f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20092b35e205b60a13476c67ca32ec6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea831fb61c3eb6d502e1cbe238564b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f011f40a1983471d2063e662f8a51b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f16957587a93e3fe40ad77328d7f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41573b6847aaca5bcbb29e504f59979429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70361c674440fb24dae09a358267b0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ba4bbfcfc8f6b0ed4b5e99566eae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4136ba63f9f6b4018e8e940f5253d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73766bc04da60b843f2da8d942a56a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77048f4ef4287561c9b2961bc6aed534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294593c4c6242981fa75a9c5e20867a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c167eb624a02aa74575ed165ce0a34536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8190a1f1bbc04a47d6624a72c0939a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc53ce780a09e8628a838868c8b5c7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca43ef0cd3d7003167c64dc7ebd3c8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d19886d3bb3a711e0853ae9e82069d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852260d943ffc658582cab2f59354ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da0fa2c478b6c5307b4eb17d9fd3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e02c662a7b8275a7a98cbfab764ebd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec89d4f38cdd619877ac12b15c8879e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf216fcafbd6ea61121f0f87bd9bb95b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcabef766f19cc170d98c852d0be2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cb474f663a916568afb366abe878447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14ace1ce0a7508e085df4d31d465a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36db3a1468bdc42774a91d5910d662d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9df865ce608de48cb23e2a1f9d83550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57faf3ebba78d04abfb52a939a5ba2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb0ade3edb07477900b0e917b3356852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7873f84a2c8828f1fc4969464cab4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7fbfcf2b9a023f368815918a7ac1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247be290fbd6b598a88383568ed9d4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aa51a1471bfd01ade1754dc932a2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e344dbe0d365dcf01af32f56feab0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ac9f55db24e237ae43b92b5babf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbdb7fb137f5aa7c48ccb741cc2fd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb43279e44a33e9c02f913a7a647560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18506e85171773e958cf2e878cb7eae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d9beff5d43020dc198c6c96480b6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3399086f06bd8a126875a746b9e8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d160f9ae50ade07d2bf4179d4d51dfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fbee336c8d78f06db09d93da6c51565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33de32e0d23d198378717a1b07df77266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c4cea8ad70f37ca7a28a8d11a600567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80de48ff02e953b1f979f04124e75e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db97460ee4fc04be740f0123182bec969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165fc2dd83db2ab1aca9d34ce9d9d3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa29ca1f3ba3f23ee32bc42b47eaa671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f5e161f10a9e0833bfea146abb88c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b79fc3b89d0de3b46b62c27cb1581f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9fb9199e2660d99b7f33cad49f4e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb788356c08de80eaff90715369030f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781d9c2f31532aa7b9c8c3ed3763b8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1db05eef792e90d5074d0ba03df977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d8432588ca2b629d250857993c74a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84e16e33458ecda91c38211667da9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725884bc363ec4325faffff294f4c2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54bcb33c7113a8df27cab4129d0ba981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55472e1385132c3ccddcdf2500b23f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dbc8c24b31d4c24bc93b6780c0d9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35075f178ee3a6111589c4409e359284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c94040999ae29439123916749c9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7c08fa0b6b8badfdbff634989a74c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fbdae2e00b18c49e907dda3fa89ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c1055e5cfe1c85f4f932a041abc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdb178f42710328172f60798f6547589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f68eb42da92a8adf96eee83ff93a6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026401c59bda5a726fcd3faacd1118891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ee898d86e1ff23407acf29751ab9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6facacb55d4b5e62f1c8633da7a83f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17ad0234e3a6697b1a4ebcf9e8fefc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd9ea298652748eddf523fe2c2525495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772a11436d7bdd388ec1faed68b765896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f4dc654862174d5b8ef3ad9b7270597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54060357b2bca6cd1603c55e15510deb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86ce03b4d88e555764d0ecc85d988199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcefb3bfe4749351203928d56a68513100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd4dea256fd40460c32233d3e69eae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e2c5fd2cde79eed6854610de4c62b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd497eeefca864fba80c85f41569eea2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ee460195b5ea325918da0a679fa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132352856ffde041524cba0fe96f815105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb19a1c04aac4f9fdb47ebb3eee864106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4c247ae9044c936b4bfb498b8c1f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438044ad2d8a1d8d895de91a79d34897108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c29fdfc80398f9a9ba22ae68b03a3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda2d0408d6d8b2b773ffe00e70fc54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242a5d752eba22b62b5f3fd0e3039ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf39e721b581035b52232532aee03c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34323f0fe1b2abd9c9e786faecc23fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a79bfa6237924574e451d5a47d903114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1382e413b0a84f11aafb5388b80c846115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bdc04af6535eddc0f7ece69ebb4db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a21c22a9a5d391f5ec12cd396d182117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62c58acb486957262193d92d8c4a18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba6121a608aeeeb164432e78997cc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66956a48fd09d07fe3c772050b1226ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89e9a9eb4fd6b6db8668bd34eed6b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2f0f456fc7c62367dc56f97078a17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25746cd085845848006b70dcd824cfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeab8ef390d455bf25ead7e062c0a1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346965471dcaf9aa08a847b9ea99c54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb5345d5eba0cd55163ff6192d1bd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0ca63431f1e11e29d2de07de42a4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1ff2543e12d4cfbe69ad12d798903128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3314016d8695f83eb9d2c27ebe13f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0533615f64ffdaf0a1c8ddd12ccd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55390b2325e12145d25ce7276d3d5fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa6113253d2fa4a5d1a0ec391c5424132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8a9fb931a99257102f00c112eceb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304cacdf326feb2c75c142edfd81e77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945a7edac665ddf99ad4d858157c7e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9a9c6a51220509ff9afbdcb49d2f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3029232c3a47a4957daf9522d80c48f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f110309562b9b338aa56a536758d853138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557117067e92795316bf8c30bd053bd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9d83a7ca1ebdcd38f4edf155c72e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d820c41da8f01ff2bb4d62ad805e71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3b9d0d4c3ea802b65832de929aa7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d40d76ed8cc5584ab6a171bf306d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df425093086bf1474db9ec2749adc7a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bbcda43ad45dc1d3f9276584d2e69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a1b052bad6aaafc8ab244c3857ee4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c025bcfde256a64eec18904ff181f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce4509812a8b0195cbd596c0aa61d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169674b1da5b949d732fa312ef53a20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c497d7e7966a9edca8c77c088e306150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137b3a9ab58c51faa1505f1da2ebd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78805a4f4a9598f6e613114081e1a2cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009dcb7220a4ae4f33551ff4bc8fa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7c78726ffc30af203c387ec28d5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efb3c20f2cc34cb2180a153390905f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd824ff53ead0ca379f00c0586e0e80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860460bec5ef22deefadfe92a971e51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af49cbf360ba6ab3d098dc5bfbc1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccb3944aac6760ce40edcd57d91f15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0389f50161c2f8a0df64889b167545160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428e7a5c2ece3e2efe39d17b05454ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392142ecd375f19d177918c826fc6402162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f636673fffd0945c413f54ec5a73e3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913f293137d9a98486af095b3f32329164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1186b34e58caac0be29c9fabfb36a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95899bdda74f0bf2a8e4e2bfde55caa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31940b20c153cc8c23d2b02974ce2e3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b58cbbfccdbe6826bc5d34150563168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21ae289a38b0f2a18e23aa5669356a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfd77458930ac6db58ff0562aba8c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45918f711acb2bf560ee1afc90ae2a84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62f39f4b676c29d1a35e234d8ba7a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b772385aada6098ab3ab7fab61d11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e581f64247069a9b6e3fded049c57d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0d60e5b883d74d8499df172b2f02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace1de7decaea948d22e2ab5a624d4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66497e818fe2014371e5f1f431b7b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c3adde927ed49b7694677e0fa44c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280a3ae53e458cd2eec563e71ca5c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670dad96a1f979a715855d48b3e84e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3649a6228ed30f5cb5f501dafe5d87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def7c77e2a7dd8ce129429b6d637f57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b45fa8706627e4377aabe75356d29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc3e8442026334a1f017c46d1b4a63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4167fae61d220c3e0bfaf1d351aaae8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307c7388e121d9ab756a4f1702aecb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62ee87f35483a524c187527f986a2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d147f272c9ee6a6a59b793c12acb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1db4d19e509fdf2eb8cad525dc9af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a19aa759f676c8140b6209bb67b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695c22bc27cd66a29f69a970655419c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cbb40bdcd7f81ea3bbbc96e0602b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abafd4197271922ebdac3d269946793193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065a43eddfb5e6c006971a75abed010194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e94447c4887688c6590bd4973d799195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f205bf45cdf862c0b1e87083c83a0c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d1a48f9f7719796b0af48299b11c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20241ce710a06c78962a612001e95403198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bba54fc15748eb3f0868dca180cfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fafca292ba83a0465b9528f4148a73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9fcca8e8cf1e8975b1972aabc451201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c146c043b7a8313e89a0f8731a241d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ee067f27990d3415a45471309e5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f15d2cef27add1721417358a9f970204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33515a407b62706803c4c3534b19ca5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c7278d73e7dd40a20abc34815c42b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be85c235e3c795fb077dfee8cc6d2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded186589c3739355f63da217a6c13c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbecaf2d25ec12ef2bdabb30cdf805209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea1231af6a269fb0f0ed8238ef0339210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70068fe24a86728c2954d89f74cf86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e730d415c2cad7b4377dbfb0d4d651212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b55b9522fa31dc7592455df70bcb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69d8bb4993a904a3c7d885ef2e4550214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a411385e13bfc14bd65fc9094cc951c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df25ab67b01e19b277b39f540fc00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd1a47a43081331a0fb47046871ec6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16ec2a7592d24b20884c1121002398218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16cf309a1a35b1d78ce35a186e0e22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7649f6888f6083eec7906c3139097220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f77607f61336f1f2392033a87f50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c486f46409158d1d3298a4edd2a1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf769f9712d50ef48a465f36ef2d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7657b1416e82d24b97429045550534224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e67f18db8eb62596bc5439f52868b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d37b44c17c6b2f334884b6af13ea6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8811813c3d4ddd6333ae4c7e96ba869227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc0ae8cae71c62a2b858cd7537ce8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d51a90781ced4f9e2890147921b1da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155cb0d4ef5eccd3a7734e12978f878230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90114ce5462c4b115169512800bf10d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab195ad609f2c9e33357a6563fe2cc58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388082a5cca65e456b0b7bdaa96666b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4edf941465acfa01b197fc765e79a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39c20cd789ddcf211850843317bea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18608cd6bc312c711f3e35d04b578be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decda000b3eab5c62cd94988ce03040237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ad32baf5f6fc282c4511d7e3ed249238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6e19b4dbb64c1e578d882bf879649239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966a9e6992b9f8601fe58a656f8b6ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2435196cc3ea46ed7540c45898995241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc42a775440f713e746c2554f1a04e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a05938a30ab7cc337793a44bf565a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995c4aa221e39400a65e7ce0973e7c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc12d3c85b48143b14663356d55ac5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0b7f4f2ab0c426c53c5b3679504de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d4c0b5a3f1b154376872fb4ff715e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657fe52b19e258bd0eb3cdcf445968248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154cbc0a36cd45d60586a97c3f6a203249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcfe3f8c0a7a57716c19aa049db400250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1afea2ee617401fd90be28284fdab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa108fc201d76c0cca7aefd7a2cddfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f7927b421a932c21baa6657fffc2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b46748f2b8b5b08108c74c2ee97bc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72ce0f13cf045b9b329ad3cb43e8b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5625831a698c0aeb323c9e789337611256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e5c8ac17bf11a0804fa07b8a4c3a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc859ab46646602b3cce626026226c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf52aaa3a97e41bb0bd148ea6fa19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cee6f60a3402d244f7e544dbbbbfa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4d6c5c35b988c57f2908d5c4d2d59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5846cdc38f585fa2d96eddafe754cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a76726b285450077f134ae986ab62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74080e9715578eddedd61b8fe5fd78a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a05f6f2e35c051236dee1dc752c80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb8dbe2998c84e73ec8b746a85ef97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b436fed76ed7a61ee402ba051e963b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acbc993f55660471b5c066300f1fd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73cf6c70e9434b826a372481eff90e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32571175e1cb5196b508899f2c05404270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a0eab4e3ce1491501e2fabbbaaefc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a66237926d2c608bed15d2f6455352272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877663ed2253da32b491179ebd47621273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d9b3b3ab7dc10b8cfbe7ea70ab7de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36d33d99872b489b4986ba1d32e775275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084f1af652f41a4519ec6b51a9737d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d9108165785dd3c9021d7f96a4e9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e60f2ca6b80c8dee35a395e0f2743278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d97ac702eee7382ace3b85e44aaab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2a02788776319fa5af0eb1cdeb545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2303b0bc7e5adef8a51c87b77f8b9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b400db7b22fe0e9ab25fa2a2c8e17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645317a3b5dfe6621928c5447d470860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487eafb80f2e3c4f1f96249fb89cce2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dbedab0d7a42ddae7148f41922109285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a40889e09d6baa9e34d42818d5ed42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae8a364ab0a8f114c5e7853341bd73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a69667b6b7471cc76d40b768c86ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0cf0d49c4039a154a128eff945595289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be791dd33eb7c887ce0017ff49c1c604290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88a4db46a629e7616d40831e079534291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff849bc4061d0754c1b7223f7526784292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034ed7dbaadbcb5ef6663de98258104293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3826d07f29f62fdeb4ba0627f5324294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ee4bb1588f7ff6ac127c3431e2333295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef8161cd753686871b72999fe7275296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afad88e7ef90c0a17c92d204751c5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18f54ded0880b9573f75f11753733b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77b0d3e63d5f5b980f44457b9da09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f67f908ef9b40989524612f399114300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3357dfe1875e5043896b6305280bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d62a2399f889c71d0e32631ae7250c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a56dc4a253b354c2cbaa3e985e39ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783a78f3af44bcf1c77953533b3a4bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e2d43874387ee4b1f8a3c3ef2b534305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d9b5f282f33a176cb5c285c7975bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381c7e2a83ca10422a486dded0522c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f469c747cb0dcd3c0ff980c1f51d281308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c15056a07d665cdb1b7b14adfeed07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6445e3ac84d7d3ac67a9b33856a12cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b79d6dba89dd8c09417ff4e5ebbe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df849291ef2cbecdc1c217e2020ff6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab43e42c9dc317018aea8038120c6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc4c85197229b2c052d246d21e9c53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c8e3bec69ddf9059a01bf700fff76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9c5ccd09899fa55d8f03760e2f244316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38bac2a89b776ac05eccc6da7f56ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dc57547fa3cec16c3af63637268e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c7dda9c7bf972644459f899d0987319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b684de7fa5051eb1ed29375371980a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31c5f61056409cf62ec789a660eb49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff4b6b41290dc171483fec188039bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a702986a42d606e58bc4f39cc54a3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f4fb50533d092d67388f21b4e16ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e43d8d59aa5bebffe0b8ad68912f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbd0483ca6d34c06f3f13973c91bdf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826be3f0b6580f6682ca4930ef6b5177327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e85129ebed81e797a7f1f021d82a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa594a8f148124167f4c0914bf8c531329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff921218e3695142bab7e7d7982441330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b00b994e9ecc6915b606879a17f4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae30a0d1a0981d9486f0d19aa96c4a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a147e79dbc2c92fb3961a9a165cb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b43326e5df7a9eb226991c2ecea1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c2fd51c7afb0251a5dc7b833e5965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19aeb90c8ad6081bf7450a7a3aadef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426d7746d2ff858a5b472ce31f149e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be661f0ca72a524a59888c6640a7f214338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b0765e43ff957982633232aea3d33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219be7903e2c37253f3a2ab3bcc332d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169ff58337719519d31bccd84beb376341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61aa257dbef2e698de8981aca2b822342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0522dbf006122107a4fc9f5ca377bdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09a92c4aa8e4498d0cddde6b4e736344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166c44697ca472b5dfdd866faa5b62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aca808009a962f0c16871947cfb84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682494af4a88428e8444a62199325e5d347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbe6204a48d40f0cb1eac7d8a91f551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba919cdfc47521a18e2f17a7b5954852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009d14e2fbeb3ebe591fb3ebd2537263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2c1717e637f00d03a4eccbeb8da4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dafecc0cf901418926e2437c2b43745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45fd5828a1398c4f2e9e07951f5f966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f6946d542431abb79a271e0b6175b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cb94065ce1ddd8dfff2b26a48d0378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dd473c2db5d38da4f5cc83792d91c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04983b51101345e7c7023d16dc07556910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5f472e75d7e2bb11d88d87f055a4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65149c663fbdf406d98ab165b7b81812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d68176394eb225880bf1dc3b25307813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838792aca2d69810a3c1cd19add173e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de4b1abf313e8077912bfe6dd3025315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8934ccf6e9566884ad2cc6cf3d7dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec54f2770e4f338831c6e7442196ba017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a6402ca866c3ff1580a309d7856ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71a20d87c811199fa9d7a611452ae919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fc58c2de8cbb87f7f2c254b893f1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78189fe4b64fe31fbb8eb1aa52794f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1adeceef105e59de37f2517e8f40622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f871f1ad3c1795777789660825563323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881554101d6e301f16bcb35efbec35524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8138585df0d2bc6ffa3cd599985178f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fdbdea5ab1fe002f13e6f4f8574a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565d41eb740d83a8ec18adc0d6bc0a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f837ec09818c6db8242aed51cfb43528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d1c88c2e03524ab3890b890485ec929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a83ba6c7fcb8a52b06da893c19b64930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c18d85ff2904909bc5fba669d0862231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12768ac33fd98173964b2dfc6417871832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4ebbfaaa99ae5dd0d7356f5d8c68933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370c79d211d8ee42a41c9fe6352cd4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e1a21a5c59a7f6a71d9ba98b9203735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef34be08262944cb7ca3a6c148752b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33289cef6c4c6191bb67ab7ae5e14d2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c64788d9cf326172de7203c7b424af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19903c413bbf0f43844da0e5bf116d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e78aed35328cfb02325129c4f7dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966df343c0db3a2768b9f21cbf3665c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e192856879183d6fb95a2ccb5bc0eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bcba238fd2ab3ec8e503290fa15ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888fe05273063fb156a28d93e87c16944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a2d048fca5963fb337e99073fe5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9c18c6bd100e8c92ac83c7f15f33246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700da1b0bc962f15336e1a316425acf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdebdfbf571b864979df1dfa68e07fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a59df02f8f1b41f5947e7e7a2d609549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadb9918399b19bf04fffdbfb46b25850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f7c215450ad3094cb740d1d2e0aa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51691fcac1298d670a7b421c37131ff352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad37575c7e0093382df338947b2eb4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cb41290a2614b8efb39e39981a48f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03850f585b6b89edfaf80d1e303786d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0709da57b3f7ede6639383cf3670f4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9de13588df6c01be0e750c23145957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b64815c36d2766552c2f13c32b83b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cff4cf2b23b099b274c23515eda5de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569ed13a503273c8b737be32777d89d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865830945dd61b1d1ac7dd127d831ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57ae2f9ed632e5b37685f50409038762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b29952cdcdc98c3e5203321c6a83d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9b7a608868c7708c12535d048e65764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377323f46ccce377c0a43cfeb069e54565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5ee019eb123e12d0bfc4de1f5b22d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b356154539c1439b905a4009f3326167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eb0cbd24c16668c04006d6b5f281a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2518dde26f392dbd29ff7896bc2f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea20f29e3c2ecd9b09b071c0bdeed5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7946ef1414b0a3dbc481a9eb0087a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b1472ed89aea14ef05b7cdae6ffd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2e0b7bd9489facfa0ecd548859ba173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c48c1899f4f0fe0fdb7425643d9ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a606a0c8cfaef81b9c5f2ec09d06a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea26dd8f769486f1d4197c1861f59df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac836015176793cc5b6330dfb6d0c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db8db169fba1faaa75aadf148fd78378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14835b53a91a55ecf815c081c0338ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ba7a0dfe8b89eb013b74dd810917080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a106b4cca158b4fdcb9af391009a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b723c1fbe3942e4461a56ea75d16082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133adc579caac5034a6243d75a9a489583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ec7eb3ab732b20a42a2e5d381786784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2bc00f34ce7e1cef7bb13f0f987b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce917938940ec73187820b371710325d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3c09dd0e7690d35815dd06bce3f6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a8bd14d39bdd4a7f32cd263f3082188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ac8fdd2409b0545c52b2976755e9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fe950898033c76f44e305b4e2781490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e32013953714229653972681ec8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d327957d5950a2bebb226b00c054e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2801d4cff881708a502b886d7972e5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e491f2ff75ffe13940f05e57de4d2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed3a56530ba74abb77eb9b6777cbd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c0a4017d77c444f37d7a0d28a65496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5af80728e830b6c6867b8c20e553f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3906af06badaa4e89b4e5240959eed198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bb58d64ae90092d3901825f00a64999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dabc373dc58638042cb9ff7fe4e5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedbab5a6bb4e6d3405940d61a12e54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421c9af70bb49b6f98a6de8605f41f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffad56fcb92350fdf12da785dfd7ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbfab3f0a35a7973e1cdef883784dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644caa6f1f768e46ce87d34fd6a30081105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74185fc3f8b91d85a538fae6b49abb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d37c5182e21e12d8dfa976b498fe1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb026eb3af1f696e20872f5ee7d63514108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3891111e0eedccf366b3f9f819fd767109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dfc93d911291393489baf04d8bdd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c3516fbf26f0ce99b434a35913892111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3187ed8197de78ec000c6fa959a66ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a289dd99f764bfcc59adfb2f9f8e7c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f9ff65185ef7eadcd45fe9b98dbe6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22948b0d1c17468afac1e1e10ac4aaf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cf0667881752ae2090737a4b423a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf062bf274334c5bf8ea5aec2e87c156117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac17e3ed01fb862cce34d155579358118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982d2355cd021f00e8a80d306a5ff93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9851a22b0507c0b4b4af73a24f30690120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538661ee9d7b3ee7925211b41c3c4f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b42709f230858d6bc903b456709d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f16e79c89c7d0392530b8ac9c132123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe3393af214f5313eff59463811ede124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab59977cf4dfd6fa715f2b926f9fdbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4edcdfc96aa910e8cd046ec51740126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d9378b3fdbe650f24171ac766f4ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0194544ac4b4224a8c3086a97bd13a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cceb77bf2d7b89ace78c9b2b69eaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec67ae7a00d4ad51f4362b9ffdf012f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa33dd4738471126f4c0c4ec6437c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cad04799b9526ef3aa9be6760f4a3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601adc4ef7d1c22fd401f64c958a0f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4867e8e8ef94df0571f3aecc3cf00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1419891dfcd76c67c2848e6a1a22f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acbb2ce76565dc16f1a6c701dd9ee5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d73386bb9b3e7d4b0b1999761a351e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16287c8daaa07ada62401b100432d4bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16205f823e3840c54e63923497ae73de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8838311198e1880a67a2e71bea02a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a5d66d5d8a679b92cfcbc3f4ef6ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352cdedb02c5d91aec9d1d6e982c13d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d918e9e5f940b769f385a5adfac05cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975a74969b5de5b4d6cdc612ce776fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e9857a5931073ff698e3707a7e430145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f2f45712f0ebbf6569502110fc45a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f474f7803440d0ea69699e588cbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa811991317f9a2da9767cdfc5abb2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba4d9cd9bb89edf03aa18187821ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2bca85e2925ee406af5f5be54be00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47114d0b3859a7c361ef2d35f7f88416151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c1bd89b62b353fa648661d7be2735152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843e532651255f32d012092f9535749153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800da90c5f65692d96456919a098ae0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae07b811ec345aa8cb6a1346d1e130155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c988953e684d781f2c9a85a95a712b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd17e16c4a46824f0b2a3be877887a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa064bd439dcfd549c3e46b903d195158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc235792d0e4b6c56dd8d987ab7a88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8728ae41a48f179d6203937ac9b46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0062d6b509e59dfdf24c842b733cd2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16038cb326479c06caf643aa82ae8a02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf491ac8cb31a122bfce5c512c4a76d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252664134e5c77e49dccd8ecf8aad4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6be9e2463af1ecb3debfb9180fe111165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f21ab02fcd5677821b60e153ebc13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999840a56edd4ac364f46b59599051a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c8adccf4b0c68bef5abc4123ee925168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36f0f1269292e7f53234f0f827855a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5c6e98b8f10603684783d052f9889170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ea0c6793ce8cdde5be0834e1853c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2a80e31529565541e0087ab90ca02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c99a55de94dd45254a3ed39fb4b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47531307bb773c986b1fc7f176d73e55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce9f6793107c4a2b027e0d23eedfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea06abf9064adba8461c83889c2a67a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a3cc1519a6bcc6096a922a90589c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0b1a4bd37862781c2f630d93bc607178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475bf96dece67b1eea8f19c619c6a93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86fe6ba88704646265d767b0ff1b44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b4943e38763ec1f7a4f2f49a9d763181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4251e262754a1e7abd1c4f6ab3cdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8267a53a12638a4619d98a8589078d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f50f73ae8ecf200395d1da7717b7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b3f75f6177dad184152b1df0a5a00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a584ecf0cdee3a079b113727656451186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc3f4291d2aa4c193cab86eb3ce73c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e8ee5112ae249c7ef1d7baa44b0b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70246b160ec184d84a9e6b2e75877b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b81e1233f6bfc98c29dadf28dab1f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78436001a87212cc0a47391e9662aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdc358d16c2fdb91d130b0a0e21d6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d357c0c0a51e363e3b178ad583adf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c5d1b52602985c11e48e936211f08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fc02ebffe874194dd18716760bdf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf235927491fe6a0328a18482935a726196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a046f414559a7c5ad2e3bda1202019197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426cc9ac540898ed592400c3519fd16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3433c7a27b6d6a98881b5613513669199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306440eb09db90ed1eb6066bea628447200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc35cf4304376945d7090161cb68bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c7755ea6b12a56012641e1717af56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf3afde50cc842f53371bcdf9bbe90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c8d98ac3537c683b89cf1e3ecfd5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a79598fdfbc373102315924550862d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8277a9cc6c7b93ddcf84b68fc42d459206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddebf65ca171bc9e671661e8351cff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bff0dac72fb0050572cdf63a54a3f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed41aa144d85a9b8c328b0c57416ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcdf90297911ef1e62af646756f506210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b369ebd77dbb28da99cde9f05c6789211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f932812a2e03f6111ecc10e14cd699212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f9ab5ed67f16d3f948892758b7866213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4ed4549993a3fd444f70b4359f27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd46b688d9bb7be3f9779dac5d1054215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeaf7920c4a9554c260946f5b454bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c3a66615f795472304e03ab1c6915217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009efe23d5fc3bcef8dcafe498cf5950218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f295d91382c1e3d5a0d6c2d42443490219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fac36d086a3311e74fda1c6a69dbc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1e73cbb2f4e44424b6f6c0713c4c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e9caee11bc560fa4275c2c1a48a1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798073162a65c5253afec8dedb914a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d7a79cbec1eae1091961ef937266224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fde438923a920b1440563fcc76034225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cca7ca6065acd5dc2d9e5c59564e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad5eaac63247ff7a58c1e9a87ebd5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dfad944b474bc0e3b2f7fbdd8ae95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5e868e0bfd5243881fdc1a2960b1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c8963f7b7d0b0414247587549ca52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263010cf96b10463e2c30ed6b41f0aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1416c705d7ea6e65ce3a605445a226232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6c6b9a7e911dde4828739a6e42385233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e67ed904cc2dde15588c4cc2e5bfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b389eea7124e1f888fb1874f75fae4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40fbb73ad762632d0927d573172660236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e814c18b8dc8776df23675bf5b60122237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb80806327cb52031be5004e6ce21f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf781a82df2d26bf0992a1d9127c8754239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c04696d5cdec6427aaece164bea283240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5839d2cf79182f91c6a421cbfbbbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779c1149806ea1581b9260bde7df9aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193f9b3e32070893375dbe464d401ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459a3a367046854d318971014e77e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c5070e01e7625b1bbbc850dc20b71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7618bc6c1781909a96cd86d72a670f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69806f1b5100a8b3b2edb057a5800918247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cf7a895b8514e5165970c81524a88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e934a101b847fed762db0f7690f16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e4795435f7b715c481c955be66c48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b08d0eb34af5d32c322e3ac961a08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88128ba6d4c2efdaac00887a498dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62856570780519c1c16e1fdc6bc34358253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bc4e164523b1ee23ada096c57d353254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72368501c136adeac7ae7c4b74ec0b99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dba6345cb38856f5af069f18776f0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c4e2380cd76f5c2e2b69a8e7b65a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe402ca5aa4bb0beb94e9a81a1bb0fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acf775df8be9e118a8c41c042d2de3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c6c853bc4f57cb07b64ca6ffe798f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec781d775604934380d1bb0e3bc94b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778df91daeceeb6dad7a024513a394262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944e7f946d9c1a79e4fd0d94f728b99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cba2720c4e7256d182c079dbde344a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c424a6e82dd522593b303ac858b0fb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0695694e3b254c71b6a9ba1789d63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34245fdb2d519e42ef874ec88de44a10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ecc51560dc81343f80231f9af8e31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f66b452f1cead38c1dd4c72f932bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504fda9c2c99daa8372d627e86af46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b96095030aee04ddd6c3816805632271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c24f93f78edac4070bdf31d34aab1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898387c23ed810843cbea00e5fbaf693273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da7cc2df81e6db7abde1372cb76dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e7e48a70ed9e878b99c40741e9e3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebaa09a54eda7ec2ad06acb6f43f7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413b09011931ffdb20fad59c79d5e90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe03979ca16f55422f9b0891e085397278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d419d3e07579b3023a989c472a181d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb54b3b234c26f0e4da5aea08d0b12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34759fb31f595b7d947e5ca19e7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d647c8017b4fef80ff3064904e635e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67276d07f2ef37a3d01932763a7666e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682db9d677d819e6219a11803000520284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee82ae266859c866447d2b88bcbdba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704310cc541ef1248a12af10a097ae2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f01a14b48f849fe88507498d16800287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f1333789319532c73b2281e12fd91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177caa4818b07a3218612032575e7f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26576a69d757d73445f8dea7b78fb0f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249492766921e5e84476389d9b88e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581fdebc94af37cc5b20ff2f8f26831292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc5863f83e4857ff1f18ecac024965293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b308375eaab430944e9d70e68ca416294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260510e4a19ed8ebe248b2c5312fa48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81802a03521e2fe767de04cb25237e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f17231931139650a7597f738dcf5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2ac42cf0186ded56f267a05d79516298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f21616c818b10ee6b75f009a351987299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3817242b96c44c03470a59bfb45fb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a6cf7ca6a0d17d837c19f84150c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfc544942249ad47767a05f6a0eda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e538afbf0add78fba71e2c52671e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b618aa1d7aef17b1ffca8fc1bfa507304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6fff2b7b99abe4d5d4d82f6624841305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce817b1a11845433619f4fbc91a121ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6c5abb018b395ca020720787308a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b73850fab72944ed2aaa7c3f767304308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb026e96a2aba4723a7fe50336b10a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47da25d7633ec6fc3d4b0b6bc34d9e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996910ad61e902110485186d154ccb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472534595f69caad16d54cf9d4fd68b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841751d500dddc64ca93afda1ebf27a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a49b0377b11b99be91be4ff2117549314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f7f4dff2e87bf4ce898e4724f6ab8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612cb3b7a09ec54c4a1816d926d292c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb4eef411f39a0c1357b4bed9761d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd834b45bec91e63102a04bce90841d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7488066b3b06dc45af546d5dcb47b2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81986892d18ed41fe5d22a7a5adbd16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde57ad1a0dd92438e8b5e56a616f78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eec29b168760ea2d92abdd1f268b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49037c77fe52167b5ea83e83b1f5a3f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273775987028eff9868a40c1351fc5bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb6010f0df481bbdc01f04ebdac3bd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>