--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d0882ca2ee1aa37fc6f36f85847ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fa8eb2a3942f3279d2b826d1dd6032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f65aa9c06b85d61c47c1bbcd272433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ffdab08c65ff1aeaf07c723793d8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa95a4502f2643c8aa3dd0d1ee55f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f210c621010c9e50a10c2dd78772e2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbefc95d06194951f171c1fe5844c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fbd14dde274b8e934b24daae6e28e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d046d13c4b6cc50a8a5083748177149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c7ed513510145ae438f96df40c9f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e8bcd15186aa97caf7f9b5509be2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82329f541b2062a6eec56157cec90112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4afefded9e76b5c2da36bd34364e0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaebeefcd72310ceef96034d5b9cd8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ad2bd4268c500bc7deba6a3be5e6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21069e91b81f53b3fec9c6b2648c12ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533aa6e9c0ea7c40869831d8a75ce2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f3cc7994c8eafa9b0848428d3b1af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653aa0b124807ebc286787e1091462219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11735df85f3a793e8911d4aedae6fe7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d0ebe7da13be524f9f860fab61b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60729ec036c856e41f9dc05e7eb9198d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af44ff103015b7c465a785eee18bb9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b072f853edffeadcc1874a381187b2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf1eb4e1661523023fc61fb77f567925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5f732a16bf9fece8362b1daad83ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8a7639c9a308adcf41de8d906d38527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a14c9c189da4478ab454b8fff6cf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2963ad4fa35277a6297f13a154490d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668c994c097a591666e3f277d8fd1df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c560932f81a79cbd08b6a9bb1d47831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d18ebc5b47d579d2e40b296ff7b02632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bd51941e83d4604bf94e17fcfba1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640de893651512f67a921533aac52fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bab64650ea2c0c5ee61e3c68fe945b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d14f4ca94273809ce1b94d84754536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb94b85986356483baf076c9b65be2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e168fe55bee79dceb74b0ae70c0c2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28daf5a1ca22ba6ccbb6926250381f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a016991eea7129981a8efbcf29ce0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fb28dc4085eb8b3c4d55cb7667b8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c4a1cd951e653a3bbf8bb3f30fd9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45f38b789bf9d3a4d3589973ad488343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd42c19c11f9cb30fbae65e2199b3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d72fc084ed68384e9a58d4a53a96b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353e55739bca191ea0eee75475b4d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90af798fc20f96c3a8ebfbbbb81a69247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65df9bba01370f19dde9caed395cb9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f0d6aa6a1443445f25728d6c484d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4f9dd513ea5d0dfd6261da0fa24d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a82afce771c0b888f6ee6290adf7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff89de0c4e1c7ec4717b9cf73d782a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524cc5a57c335ca0115b60fa677ba7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ff3ac0dadf7705d9739fee2e7429454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048c349ad65eddda2a6ddbf317184e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ded7d25bce9bdf7838beb250e14ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a4cd8755e834c1b05e3f44ee602557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0f145f43a0d0844c0342ebe411d5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b38374c1fbff99c133fa8c3bf7d8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902913b0386566bbae021c88782f10160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e73c11366065eea1c9471cc78ff0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10c15ce90683896523dad78da4135f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751da0a4e10a8f1386b7d337108d0d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ed3189d98d290d4133eac406d540464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea5e31ede3aaebc517fa67f9ebaa4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1264b1c07f786b8300bdd5d816e2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b8cf18ee9fa5a51fcf1848175c11d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a8cd0251198bd60aa02f0ad2976a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ab7ce5887e7f236ad4c14dbb0245169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820cd0f3bdb3194451ea2c3ef463cba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437ed10508338f6f3d8e1c62f85db0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f21825b0cac991b747365b66c0d4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc232cea87aaa002f511c429be3bff573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9472e8c5739d896d6457247303de6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c43344b5d98fcce5fa7099b7cb0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305267ae167ce92fce721886404e21176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c49160af502c2ea821f7705f027a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ce25c1546f92dbfcd2978bc2e9dce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b618e07140b0326ac91de170a7a8dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0bcf557bd217ae2ade7540afbc93b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a6ee98cd229d259adf24baf27129081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dceac5f62c462c312e8d9f413721b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9b3d8aefa740c952f22f29b61757783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8615adbe2bcdeb4e68656abac1264bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdbcd4aa9504f1dd1d3a22c73e1b0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c4a2c2b33948fdb98c2f98195c1df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439d173371929bcefea42df67e906fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5621545ff4930f7a3c2356a84e9d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7af8a319610572ee200edee91b59c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22396ebf49692a42a534eeab6ddf206790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64de17af523e2f9dbceee67d3c68f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813901a87bb74ee1dbabdc5b93401c0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f2a9140779394642327e2d42c5e6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea8b042be9afd0aaf834100f3719694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdaa8f063dd74cbcfa7474d98a38dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea7308cbb37f42e37dac5f7c5f845696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bdf1df6595f7fe132a3bb0d69df7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b90ec1e596fe29e0bb6953739d073398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633078a999dd83dcad8f18d33e22155d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5072a89f49dffd8fb28c26590cb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab346ee1169ff3cbfe30f8a1b0cf180101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2910aa15d58d789894a913188692a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1443b6fc45415efdcbb184eb542d7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961299003f360e1e066de1702545a9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e25279ebd790c1f549fe811602619105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dc1dcec825f9c243aa8e3593db702106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05386c7478a333fe6cbaebde2fe44e2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585cdafcf2cce313469338e5cbc5d2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f26247f21837884d27d26c28d67f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9de6cc2981909c5359601ce7e2b2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57d0dabf2a9acfe24c80f0cc98cdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed32edfb364b3e86e2514fb5cbbe1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c388badc72f448b5255a83bd25f9de6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0a74ced9d9942e6628ba635020b44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115732110974ab0ef764d22f698ffed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d481f2a7e3196cbce89bee3d1129116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f895771ce53c0cd5e2fd42d54552493117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093ec1ef8335db589b82166c9fffb59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42fa44ede723a1f9203032e115e11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d662d5f2a6bef96b610bb37cde394120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02ca207d5bb075b862d175bd6db821121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636cd090bd11f6e69b0e6918c0e238b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e59a5181d16d6cdd7eed7e099e4233123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526979de1fc00552bf80824c5d026bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a313b064dab7ea0a30d343f7e662e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6d3a7a3fd659c82c1a249645fb387126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0c4b31ec793018a8f0b36df7c1c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0d5148cd647d6426cbd01f3e0b929128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd3c1dfaf6aa8e2a1ce2b7e92e38ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50309a62e510f8d8ab0f0a6ff8b26e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2210b2564ac3ba9eff32036d926e833131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fd9c1bdef1c74a97d40fcc0f13a1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4d3e55b81976d766d581cf812c004133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a69ba2653e7e04b24992f28acca73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b889b5cb213592f34bbb829cd67b61c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b5c1719c98508a2bee9b3909c6bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3d2ab54607973f8946a30806b4843137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d3e177b91172448d56274f2be5aeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090aafa9747c0181f9417bc9edae29a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef950698bcb2bf8574ae5e72f2a698140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5608c6ccc39bc261c7bf7a8e1630b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ce2b4730a3439bcd3cfb06773d97f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b3bb2f756087d3f37e928b5ace19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c264ccfc5ebb10f0d60738e6e4ba3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699968aaef598a2efece4ada9a22e01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938d06a5fcd9d6b42cda63854ad40a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484b69a83c837f0a2b08e8a4320ed36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4fda61bda464911e2e452713faa2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f89508fb982433a12bd13eff786862149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8001ff835664ec591c1a14dcdd9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ecaf0297492164c89577a120125a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba255e95f59053e57b37def83f0f075152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ff46336fd0f5bf2c2e2c18cec061e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922958b9953a02bf259db04f96fbfc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c2f43d9ab7eceff882df413900600155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b903f521839bc53342d531728291f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc9283d5ca5b833ddea6d44a72357157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb78a5384d40ba98ea8d74a6492aa91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702f0ce153a34287ff9521bc9a8ff5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a15951e91e74330057b8f19af15e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84048695d3c30252936de31e7453ec38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb54a4bad72db15ed541331b1b234b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bf9d040ea6c70ae85b6f5313f72d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711c0100fd5cbbc03e0f45fd85474e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3899233ca28cceb1c171d22f5308bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7fc4fd5cc92bda10f638bb40afd02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823dd3567dddd0505d9a7fbc1ee0b73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f7baafa53c75143a9a17fee64eae9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb318966bf07867e8d40495aa95707a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce33f7716d058a652f4e1caca84ee5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9669501ea13ae135a9ae24a9e6e120171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f5b1c17bc36a0cb027678ac754e7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a8fa6dafa5ab3923d859d916b1605173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da79e29eaa7102f25e5e53e046f70d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d79065f7682b0a83f99a96a81c335a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3e5f2596a55bc4668e6fa8b23865e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1656cca5fd77451f477f302c626b6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726868a7f46d541c169538f318d79468178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c88d9a3070cbbe3c0bc07073a44e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed45ce8e4602eef0a10de73708f3227180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13e9d7d02d6f077a0b43f189e46959181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6d51617126c1be79fdaab35bc0718182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909766cb654ae21424a8afcfb1755014183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24823f92c461289958a2f18a4f67dfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d77b14b92ff62dae53bec11ae05fb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06f7554b6b215fccd92b500a871db3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a637ffacfe6d8269af908fdb68e5da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae1a0c85e1a08f583e1159a0d4127188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976ab5db53ff9f5390c8839ed018057189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912e18b937b61a27e16084d284aa89b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78f52c74de0ae7c3de250f4d98504b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec0611781f911675a4325cff9e92ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da0b2e6dc1e0cc15f2ad9c032d755b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b052206d1a1fda45ff466f4b0ad460b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85421982dd3a0bac2bc6e1cfaa7a4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977db07b39bf5d6ec0cd414ac527f41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ffeb4fed7cebc8bdd3ea088b48201197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9246c2bbf5eef33be19b8769d40da0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179482b46c68dbad03fe4bfbc7293ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a906acfa59e586da8f3f849a3031878200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2221701cb994d5ed2da18fac428ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a41f6b2d4ab70460aa92b3ef2fe1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc829b7fb62c6900b04a9762fa501a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ceb453ad5c2f1de37029c328cb0d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9dd3a8a295310b59813a4fa5abe93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba42afc06b366d4adcdba8bd0f0cc9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40ab0157a2593757855ceb81501412207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524c3424f7f9be4e2550abaad7a86d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e795b74a7d756bdc0a628c206223c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcda7c0d1e596269cf4555a644bcc85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275abe6b4367d85b9aba8e7c04c3fba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cfabdf9ae7f60893319cd72f86c7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad91988997fa6e16f017a7efa821f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342fe39d95536868d19fae4ca730eb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a37d90c98b5cbee414eb7e1d397dab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24badd412cba85270d4920d14df869216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14546284adc96cad01c56bce5d8b7bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfe00c654541d28701b74afafd34c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8580227a31c0d3a1a60ce06a1a274c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37ac5909e5c55138d68d69e65c3ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3dd4b3aed17238d038fcb0553beb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047bcaa86b1e6a146d370c7cce65093222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc8c90bcecc3b5722502b401f8377b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38765d947ecbc75b036ae0e906bdf3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aad044e185aa864db3643e647e6d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dc1417dd17979a3d415fd307c960d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361d1ace41b6b43bd6b26929e4fd4de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a363452160abb9d6358b44ca8457e0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef9a8d0337fbecd795311ac0b77753229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8556c41db6631f20d9bb2bb19ae247e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcc868724cefb1caa514d2e92da86d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460203b188038fb32539214cde0a9972232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b97da8d23d15048c3c5bed6f746460233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0305cbb7dcb9e45a5382325318c0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488adda84424088cc56f451397825a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2590e1316c32a1cbd2f239e1aa072f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd788b2de4bd51778333b359fd5433d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e2fe7479a8e5a3edb45e12b1cc491238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fa361e5cabf4d03d380b168b58696239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8c4088f8374d89d791825eb2aa05f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda68e4be97dff086d9d0ad58b5e167241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda20273784cef51466d97acfc7989b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11588043b4a68be8006acea2be7d69ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a32938f5c9e1505178bbb68cc9ed8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de65996ece0dfd61ee4a121749c0392245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86268ab0c3598bd67954b1432e9d4ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afc47ebfb6d8adf988d8f0f8109ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746130b9d1936233debab3816b6e0f5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2988c1a219e0d7af9c1f250cc90506249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f468689eb961eb741bdd7c3c4a933a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04affc7ed2c81501e9b336a92ed4d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab09641b292676432622fbb39d8782e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fcb6f502724c2f65408ad7433f7fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875942295c07470c315a1f42b57c4f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcb1d19460761aea34a1c2bee71d3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779129994f26502f577663a4f57cd42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f847a847be20399c653e659fca50b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57531bb653a114ce3523dd4a8b288d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eb9dd7c7467372eed6ac27ee63ebf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c06b8e1ed961b6ff759d02b5263e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8c71129eb836a6e82d15af19c9710261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02435cfdd19054b1db7fb00ad20397d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a95363753d7f4cada1800dba3f691263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c81142adf68293d37053d7b99fb8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4a3babe286de2b2c882115386e3a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b73ccf7459d651016c4883231d489266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251556b380a82d28c7499e85725b02a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9adf6cfbe8db81a5c221575059665268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6258dc1da6fc5297b1b09e7aa8f0b29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2f8e92c004f8f2cbb44def4b4fc81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1065a0be629dc75dd5c65d0c559f92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3811722d6f83b838b5642c14ad5b2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ff43552ff640b1f8fb46d5a7a446273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9310ce51f67bb3e0cc839953af5b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35914dfab9251fb489917dfb3233eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e7adcd4c355d1a3b971bbf20624e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ab12f285aaa7d3f8641d71ab1b52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d55b93a6c165593f647093e2c6acbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd3ad4fc59861207c80c1bd0aa99f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37eac15673a63be4bc634911345510280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeff521bc30271116b5ad71ce107955281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18611b64114ef38fd9f63a7e796a52d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed75cdfd88ec9f55db03e3a18a8dffb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57aca15eb65175b7f661f78952f492284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf8e5b58cf8f135f887d8430b02d68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e0bb225a51f9b2b8c612976ad4772286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5826d0ef9c86793a02fc3f7a81e25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958bd0467e075da4902ac347f2290bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1c8a1a8b3d779f54d182aa4dfe37d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82518046750b40216f5236956cd0ec2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6c13a34692c21cd6b2d2580050f71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb102092d0476f1299765f9c8553103292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922309da6b1b78b6a3e1ca6d86ed18d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50d73d1ea864385a611a9f26b1f00c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4343d9d4c46ee8db88b5918dfc158d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e103412d47a515209baec4d5f1287a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269964751dad4f9d5be391a606d08083297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5385b81aa6c846b4bf29c01ca862c55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccfa450c7384a318b47e7119e65138299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4df6e2f1a28f8ddadc3ecec3797c0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86a903d7b52dbbf1f3cd5481f00134301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf485854ae04b8f3a05211ac83bd95a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51627bc4539a7624b05d810f07f23f78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90cd275b471d73e589519e7a305469304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef263d64a579f9dae879378e5113071a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd199dddbbe19d9d6858e01ba1e3a176306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852e854445114ee071da7d6360d255e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a762d09fff0389789ff794a46fb2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99e20dd841a06562e605ba48edc3c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0b13ec9d9a497f0d55dd3fc51f58b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd22e83cf3e63b75d0a3cdbb942ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3837a3a84601ee8421cbf148716a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb9eeceae1e087d548fbd4ebdf11d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe32d630a0cb6b744c9c89e8253aab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ae151ac9088e158d68a340bd2571315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4a6dc2e6e309e8ac382d428c2081316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4e1d44e08fda69f44e4c3c0b27743317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f5a3c9c22aa730b4c0d23f2f4916d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeebb15319084b2087bfe3c822cb01a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a591cc5306fccbae57e0d8f8e87dbd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364933ca8d54d2713e6684a8705dc456321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4163f9d697e8c432ba256a983f081c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f9eb19a01d1975d2266ddca9fed9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661126a48d3b880ed9511bd2850fb7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e88949bcac7f8d8358ae912f2164c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7969c6877df76b271df0529df84089326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b26d7fd60b47feb7521d0bd166ba8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82bc0fc47a19a99d65e6dc72f10322328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e09d0a5131548f0be0d0edbc815926329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc1de20a6c0b5cf64fc76ce601af3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd32a4a514f055b86a83f67aa93c98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed94fdc0689f85665f7d2d342aa6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb32294a72aa2abec9cd2358a4eb7d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32a95232c8aeffd0071296add7d7fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c429259afcdbe4d905c95b2bb2bba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adbaa79b1b286e573ac9b04b47bb303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1499c5cb3072d12bc23b9dc471537ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651753a9020121a888e97daa69964fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a67a44c37ecb88a20debd6146749b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa47bfba8042e736ed340d0dcf88c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb314d1cfcf58af484d51a7f36e7d318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfd9d9ea3137c39a85ab0107b398579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d16af9c401d8da10f7f561df6f702510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67f70c978fafc3c3e93540b433388e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d47e4277c75390a5a889f417600112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390676ae9e7fb8ed7d88ced7152b89713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da657fc4a080e320dd9f4ef0d196bdc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78579c0778d8c2c5677fc7539dc97c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa7c80b63ea38b5d6eab771bd6e60716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbe28b413d93782495bd4e23c1c15d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4433c294b667efba48283a91698272b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2a1f85ff3e094a8de85b1921cc2ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6620e6e3b35c7f9407c613715f4195620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca037e171851278be4fda5a592ccf5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a5bc046d0ca4643bb096587c91c7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2a077cf29c8f1268634a722509ccb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e28060c7e563771b9f561985b903e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543f8d50a486851f80c9fcc7571a3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6a0445197ac2ef77a372124de6c3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033c60080c8e70ea6b84c063d55d33027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71818018651a5a17098d2b0509bd87928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a20bc697fa57af59fb5fb67f379a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190e1d127106e2b519d015b78259b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576732431ba0c36a12a5379d09f0ebb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14023e29378824a98b5fca42b57827b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817adfc4282ab5726e9ea630425981533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6402aa6072bef98b00531b1ce80efa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5839f64c2f2d4692abdc61ebc53c09635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c621c0251da732f0fc75fc1eb7f8f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d263086f955fae77b40e1996bd57e0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63cd69e01771f1bcdf91b6f18e7a0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209a22b44c82298444953845f56476b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff5f4f22df45840ae33df17e7ee1b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d0a5a82613c82da877a85494e984041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa29ba8ee76776892de0f990c72c16f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f631c19d8193e2753c30a7ebe559943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70467a2d5b3081b3a08b9a274f9b2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a3174e19c03acb42ea67922d1ecd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664cb6b41ba8cef3ae61abce5ab150c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f52423ce4190a6faff1effa13315fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1a63c95b162e0863c4220a56fbf0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49ba24ee03aaaa72cb99c24cdcbe7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369af8c9e94bf724bd0101ce8dc493350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c883c001a9105604f56475ece4c27551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e340ae300ac107d5c78d7c44ee6acf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abe1a0fa66dd12f5090b8f9901564353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685e48e7d6cc284298422ebded358d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e07cc1ac6d0aec66936e3e71a217055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329c62635b6110ea697a9eb21c5183856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e91f5bb711b55218a422c0ec20bc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aaaa0b658c766161df565c96da27a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa4dab9adb0644bbb74960031b7afd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dac671a163e2418cbe1a322f7736460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d19ff7fec5a49f62432f90eedfc6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2744d60952a23a10ef9eedc082b39a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556defee0d27217c48e807f0011edda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974751ae79b28097858fc12ebeb941664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a46dcbb18c48d81ac5f03bdec1240865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab107b4a0dd7ae6ed5edd2a76f186a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882fa85e2211910f42b89b969bbe56967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77242dc99740e245c2b2c9c9178faeb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b936745b937f360cc215f8c589c0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6acaec7dd65060a834dfcedc1aca370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d8f5ae473e5fc41cd95d7ac199a3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983cf71321f17e2347570d999257f9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70337d7b1b58c56390f525107e476773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581cb0a4d5a30899a74b0cf67fc750f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a87eefdbf8f5fb8180b85ff90a8eaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c30efb68dffd307bb7f06ec15415e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77a80cdee9c49d4d855e10007e30b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434317d25086c27b64c31c5a02a85f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aabd91f1a67835fbcdd9613e92ff579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b400c19ef51838ad748ae228e085480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e380d4ace8997cea9a196ca0abc4f7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235f37c19b4056de921c8cfbb564e4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013ec858d7e2b46c456bd1cf23206c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a37b7b46e1fa300c9624ca7f69a9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9802cf91fc1818be2f99609a1b5db685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873df3b7891fdb8c5142decc06083e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cc2c27ea3d896ee1f41cc360ad2c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd234cc923b5142d5c9f4a2c067b56e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0738dd3c0e7342cfb58512b27e44589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522febd1835a554267609673de7c270c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77569715dff5712f6589764c4b2fe46291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b23698a00c6aed852a04f0aa4dee9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5a5f6d3b6b5b0200b8fe51ac66e9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb58c24a87f1fa50c735b12d1049d5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3ee15d8a9c66ec827454537b3fa1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053ed854b3a03141e7fee600ce94edc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f2d483f7949c7b92b236dd062c58997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c180ef8616c4309190c09687032f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa592ed5ac58ed23034978e9c67f24e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72437e5f149be8d0e1479a04eb86b81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c6ad570af59cf736773f07c2f33e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d9dbd4a43e6e9d480c109bd241190102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eaed0d228daec7e32bcd9f866bcea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d171fe8b24712a5f222352940a71f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03e0b23e83c93ce34c624dcb15fd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b1d7f0097892bb05a3d74d078a7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4e9ac3b0b7f0647969c3e911a6d57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2918836ab24e866b66a81ce92a6d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd10daaef25cab5378ff7b9f4e0b85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22ef90a1b5bf952966c79089b894de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4eb2700bfc52cf2a09092a5d2f527111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da84eb016e9068af624c66804eb6e87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ed9af608465da77bfe65bc3495566113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcfde80dd4974453e3d28893ac1d42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dc6b838ea4eef380120dd34d8d8f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed019713d9c10aca055775fd70216116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba70d800c17977642c0abaae7cfc92b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483cee500d92023f0dd80b73365bd00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e63439674ea3b34155a43efe14e9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab392ca3e49ac94fdf4de344f5dfd9df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f8498674ba20f327c1722ad44225121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e5b53bd8bfb935a3606b34b34a20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6a059b62fd26fa54d9dd9f6a676ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354e9750e3b4cbae3116c44ffb0741b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2938683694378861fe7608c35ea63a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155ef772f33d551d653d2e6a17bea99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b41114914f5f7132f9d6a46b18e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f86f769684ed3f7474a7f2ec431499128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32098b172b2871adc0529881327fe4b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56015e046647dd36c74196f31e4cb979130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce406ed8366e2a7313ffb935f721b4b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470cc6f4b4fed94e5204f7b94718699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e598361959a0841ee8b80ec1f3eece133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a799b1dfacc9949f315c35cb1d868134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d0518e78c2d876ae58b7c46b3103135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266cf876e4289d1f6ec0f879ac67e48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa51517474e8faddcfddf0984d0628137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a72d87716b2f7db4ca5035555fa10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff2165927be2d7603e30ef136c1ab4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974215954e5f316bd252f1bedec23de8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa249fffaa0ffb4489a62864e7796b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732bb05520834cedd38be81fe04d7ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5edf2c074f17d4eef6cc01816af43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d101c11260fe1bce31c7407cace546e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79295f02c2a38773e374aa2dce829d05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b9094b55adc9243daf2f91615f5b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b962a174ae21675d9b49f7756da5d8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41451f97297933279a26eea5263e58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b1df3fe1103c1dfc093dd4565177a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826270997f47423c2e8599570e80dd8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac7896a53daac01532c656125b3c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caf7143bd976c7006650d6d05bf52f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a88269b697901b416f8f48e9909bf4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b2bccaea02d4567981bdfc449258154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a23274d80cef92d33f140793b4183f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99598b08fd1098128b724580521e87bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009ca392e29ef1aa458d22262d108bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e6b17722a946dbdb06908c419dad5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d93c31b3b43abbb258f46c552155d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105f44fcf2cbe75dca44c0d65d62b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b4e2b9208873a921f9be31f55b191161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab48fc35e380a58879e090fd3d9c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1194fc417f0b8e5ac33257783a7c76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ce87bd9c11d54c4fba899a52a1fc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4f1a60c828b7cc45c9eed0333e22e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf71d4a87ec8d02e0804f2ae41f5c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596c6ad04604c991fbe2a63698fc78b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68181327257c537ad81f50582b48f566168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101d06bd91066bc4ef466348f5d49be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b634e303a9f293615be00c8efa5f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d71c9a95e2fb61132af32e4783c29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04799813342bef9e7a74ac17d66bae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd851569c90c6e8f45b6a33226d2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d766a4199997d78289093c780419174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e35c3d266162e5e433a0d4e453e7f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382864712feea37f2a740c661c70226176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65285f6ec27e4c2e590ce2bfcfd7cb49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42939191629dcd13d018325950fc662178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95486fd0c765b33b56a64f84f3423a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355a18b705d7c752a8f60db200c9554180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e5b257aef01b791c69ede48a9a38b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58952157d36d8c6aefaca86343507127182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d8d41b08e893aeb8d8c4fc6dfa9ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5b1e5114760f84bd777107d8e37c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075f0c10b040662476c401a8a517185185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1199de2a261a5e9e99311c2a75402186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d7630e56d0cdd58762d66ede3c22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa3f6992a8ba06bace264b94bb6a96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc819e0081843c54a3c5cb1668a1cd5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf6ef6e659a96315300636e13befd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57071050541f42b22fd942e32a350d2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600c474b5125dd2922355f35d2aeb51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06843979f234008380244380f67ee2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8e77ded0e17abbca931e33f665a10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854d91fa694daadc3cc4d6649211019195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd67b8ed03ca91bad322073631b039196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feb47de814c0c2bec281bd6816a216197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a3025a123e76d540d9367fa1f0b68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeb042797305a7107f97843a9dbbc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1ddc93ca29a3eafd0209da08f6d25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7230d33387c0240d3dc19f785a2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c2ac5a493d1d0d16fdd8c2a813ddc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e83e9824d449997aaa022000e8d97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580dfb1f9fb06a037958a70598c96d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44d826149daf3504ed582175108d3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4736ff9b9b51de4a90a388ad50eaf2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e780c6f1977e0d4ef694014a6ee880b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a4762a49754c0c0d4977b71ee6deb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86654c66bd480d904dd5f1c50e0da0ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda65e4061cdad99f7afb1b5f90596210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae43f63aa99f64e9b0d2d3908d01593211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71383e3f4e4102ffb3311cd0e08ec81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbde5dc65a79c9dd46ddbfdd34110d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f7dd9270c77f9ce0a8f288f7a69e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c1a9d70ae940cb69624786c65962215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bf1c8f559c27eef55058395b0dc18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395b3ae9f46383abe2ae0e658f18702217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3be5b3fc95087cc46c5f3e75cbac2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39097b66c8bdf525ddeb3246cedeb17c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6bcdfee0aa5a82da372d519179605220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebf818503eba21c51aa2204f540696221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a345b2a0f5eb0d7fe618c831f2e567b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e1f3d6a302bfc8f6f4cadb9340059223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b8293de585ae69b1d8ab26aa10ed4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b9cf4cc277461a44f07082a8627b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c56e99ce3920f8d669c062a6f25c31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa51f66631af4baf0fe4f6b4d96a259227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e2c93bb799af7297e2e681f3788d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497a630603af1607c861f675a21e8d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf4f486667829a9626d448d1fb963b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f80f8b2d61fe6b395021e0897b1398231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7587ba71f950d8b2c217f2dc43a8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a54b45bcd4c434bb368e6ee359676233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fff458be80bdc2c5c03a9fbd110ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8d381927de95f214dc0c705bb359f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be67304476768ad5a1c9b0b09f333f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d5c5da9b3b493ca603c40f7d19b84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340e76ef8d55195965cfd011bab4941238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cc7e82c34d1210a9356d441e998d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3421892574b783e60ec81de03db62f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f975ecf24db244f02c8d75ce98ae29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b55a50289420809eaa93d754a49c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7470399634bcef368b56dc3cf0f94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c01965f6969be939b358d833573707244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc79aa23b07a8215c2c48affc73dea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0b74e23ac28d6ac96c62e69258cad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed4b2ea08e19b4211a597e32460771247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbdd82b75479c015493f5e30a542d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5cee9050f8cb5cbf3d1b40e43ab50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515cf43ac67a2e6592e11d36c3842ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d249b28c7e5f1b1ba4c3d0bb0cd656a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad288d0628a1da340a64d00a08ebbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c85cf7bb464bad2954198c0119097253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f0fcce557e064df8ef847354b96f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b81959429f6fd5bdb30f18d081b9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f187f9dd036427c791f5bb141e9c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836858bea234fa84b0cc7d07e76206ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aede3034356480a54e24b68dbb8635258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df03c2894d7faa329821bf1a4a55d0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429ac026eaf987b6943447959e1508a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705d8cbf03504a404a048f2da727ec4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c4c58ecd90245d2ae52e20cf0192a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bf71156162cc844a70a906317afa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5285ccadd9df591d5dd8f3e547f51b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21095641832f34c135527043869c40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ebcabc5743f6b79bfd80b6ad0d04c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf176fbd578252c76cbcfd6a057514267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c142b1cc3803dda7073bfe972dbe78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c774457b2e9c3a091407bad2ee38ff8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff636d7bfb7afe9191feaed0d15f469270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4e2ccd32d69d0a6c5c3263c35380271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f0ad2c4d222e3d84e5cf0c1dde6f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5dcc3b316913b5d02d0cacc8d9336273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d148252dce966788bdf9c1bd8edbdb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cff4ef4a543939fe2b916df7ed4e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824eda7e5922f2a90a90d081c4096c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3bde1132d031bdb47dbd4023e6ee0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf0e7c70c6c73648bc5870774b570f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8bc89f3971be8eb0f3677595e1ce8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df965695a21840927e5eb3e49649ae4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af601cf14bae0a0ca0a1f31e3f9978e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c64d2ce3250eb52db52631d04f18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37417b2ef8281445a2ed6c84be88e32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c075cd8f63d2ceb9161f95e7778ab3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b7e5f4bc4eebf9c78036158adb8cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0979d5a972778374ee17bc86d9e33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b24472f59ac34e8fbaf5b8e591917287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19085aad91d65cba111fa9720b53bc03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebfd5c4ba9de515ba820cab303199b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f3980220be7f3e994074847614215290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21110c5b32b0549dbafc495d8733e15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fcca5bfd7451b7e9d75aa48fea29f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb6038e21ba241b899d41ac690bf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac372fb713e6621691e7b73e6d59a8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31be430dd3b33c54bbf37fe9d9ebe1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889167dffb5256c8de81e6bb5764935296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058364401d88b758767d2b3a6c4e574297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674356060e2de0e896d41feade5f3a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc214d346c762ea06dd85aa1408ee95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebe8e9f1c83c6fbca74e4b1a0c4664300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf7ad410ca897ed14d825890de44f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfe564f916495b93407f571df0298c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba2694277bc128758e900e3dee8156303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf9ec9f117fd25d8bd46792154f555304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9d7151d5ddcb903351ac8db6b8c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3bbbbdd9ad18cc24f81f72a9d116c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa8ad39b745abc8097ecf6f65ffc0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37a64d496288e39a7ddb6f3bccd861308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c411c9e650a2fa4e0018797c56a8524309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f603badf1c1b22723e836a484f8ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d723d02bd919bec68fe79fff318ea3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5d733c93729938296725048d364b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b7b9b8a038b998040037f68fa45fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb93b1375836a32816464a6c0e050ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28723864cc4507eaf0c14d7000b5e15a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d86c8da98968f53eda1fbc72bc769316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e679db254322d4ce922242b6d7b13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938813f90073461480e2ce06ccce424318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e9b9611d0c5ecbfacd2f4e89eb9ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd395ce72f70cb578fe207d9517e2a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334195b28072d80dddb5e170d021135321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2d566c584e6ba2619063fe7fae3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b80d34b8b46cd9eaddc3759169a5e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50493aa673634674b20079a68610f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df50d0e07da77998295585ad9d29a1325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>