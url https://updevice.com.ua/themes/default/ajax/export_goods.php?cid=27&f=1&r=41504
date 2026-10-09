--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd982d0c1da9de32521390a7371ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b8f0c4ad38c406f917e45abc54c502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c3f15c32c024175a1f4e9730729753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce1ce22216d2f83ab4e80ad6e79ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb908082b1b2852060994028d79e425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9a2c428008d1c37b1193d6e694bde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f20253344c583b0f92a29187a88c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938010f9329f2693e382db95d64a51a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d592074fd2d9db102b7ee46ea99ff789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefedfacfa2252b80a043c32db3bab0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dd03ea20a202c850fe76c7489375b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a3f53ecbc3ad1ad659c193737b8ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a4effe9d52eb09bbe9a077307843313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09377a32416d6d1463c370286defe4cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a2b5a755938ba5c1053e5d95529e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceebbd37d7696aef0d1fa9bc1653e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4f4cdc27fdfc41afb7332b85eeb3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fa7ff174289fe45d5da75b8fd2da118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb805ae60ac7145e04f1dd08c4bf699019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abab9d95c274ea1ae56de67f1f047220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b12d1c1698e5a8fae9a8c8155f80d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9916823c0b887061ccfb0e3b46f8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65740e77dbcfb72740628e2fc07ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd814f34a684b0e7cf16efa436082b0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d805e328d934a3f8052467e72b0ce7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd7b18338d9de986a48109a79b9c6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24749dfec07f198a2b40f20e0ac14c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873be2384085111d486abcd808b95b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660fb5d425d75fdfa392b5819cdb29429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b4f4a95027292dc5cef996876c05930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f85f897e2ee1f4900cff0b6064a7b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669d25c894e557f33fd4695dc8d265f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f343255002dea35d4151db8214541e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750195c81ce3ceda3ccd233655024b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae230464acde96be81c93c82c1230035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5726f6604103197c45d5e6ab395349536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55260a53470e97dd1248e2d4beb1f4f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5392ca5e4927935abff53db2bc06638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee6de4a1c737defbe7a5cd74a4fbaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682d996427e3537ef43cab5de85e51640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d0a26b639dc2a78b4ec609b0d63541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a229178bba966d58cb672988ef5ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2652884ca6a2f6dd4632838eed2aed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32640a77c438aac76e47c87ceb850244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c5894e054b3151a4917d09d14855c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae39771f1eee92327df5bb29e656ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643e8fdf0acab829beacd6cec4393e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20bf2313817f8b16ee0ccec4de3cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd646a1467b060a3d7f75e4acb711a8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3964fc4495958575db4bbb31d04ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23683f6577241f752d0246e8f423b41851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea4c124cc2e1c05e8fb3398928b13552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b17a96beb43b68232560385294bfe053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1b66e6427684555e9b1589221600c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d1601a2fa6c2f118d34524aa0887c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d3a8ddce196113ff23d3214c9aad756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdca636f444994116aa46fdf1c912c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fe8d72b7581263058ef44296f094c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50192aa3965c5c0b45bf71d10479ec1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdda0dd134af6ffb76279a0dd8284060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9249684f428e047640ebf00f0b37f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1713d2a76d3f7238692a8e7bae1efb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacda9da37c89b36fb3027d1e6897463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5246370fe58090c77d3604c2009b1f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4d6440fef543a2603176edc7f5a6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b24b55b2d5a950722402500adb575766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7aceb80d8bd32ad15aba0e632621a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29849b47249384236ae32aa7f344e0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0e9ba57c385cc346c29d27cd2929c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723569c482aeb67e40191671c3c78e7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d08a8c7de0026e759d57c1d53772b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48f0adc0bb72e598a23b8de000c24772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1c47e11f3f490021167c4dd5b6d5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be4ba177de407d94d2a20169fbce1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe942acce5e5928a347689e259b9a0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e74e83549e2d6faf6dd6faaf7c8c2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead5c2f8fb4f16599e3a8c5097670477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6194eda5361f9c3bc634363ef65ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4042313e44cade346147dd68f159e2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d25c260e67a23d6b35270420fb9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488917279fd64404f5e835e09889703281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d244726216b3a339f8982a9100b6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59783612035e9a565334be16606fbf2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe94ac84d385324e970fef501f8ff284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1414a73ad498269bdeb317911912785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa499e22a4c1d7a435176e4de35ab2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b81b99c599e755aba7a624fca6c1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762c1c18c921e0b4c8ff21df5369fe188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3c0944f30a7a2a6481e115ddf97c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b82950d3b2021891d2f004687e5a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a560e6ef2341472ba355197b8a23a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7f01fdc4e1afe2cd201ba787f416292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f56860e65ebe9abfd30e785ae5c6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b7d9eb9c91b85292a5899b965b2ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515384e259473ed1202e8583413b00e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d83534b427d57c5ca5bf8abb47b0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db2d1a64971459fcb4600fa1a4d0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a0512a2a151fdb0e31992d8b1b8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1506952984625bf3457831cda95c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dad7d7d4d4d22128d11f1194ee52fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d820d25f80c27aa015851c28c1b35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03631c8e6432d901efe620177efee5af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0b05124048ba8187355bdfeb3fa04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315f5f7a3efef166e9005fdabe49ee5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c52b5b07d47c60996e4cc47a838253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130933fafb8ebc1e87ac1433c4efef7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0e2fde8fb31f4edd8e3a2b463dfc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19ac7bc2d0f5e8be6a997786af7eea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35c37158f04d799fde29bb1839f690109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462636370dd45d1dac60d2643b63bd03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f811909e2c6b33a181e3cf6163c46fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95fdcf5a5c9c5a88485d3eadf22c4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697808537d8c88aba7e974b4a5e2428a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583d82df90954a7a97b2464e2a227f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bf29d7bffb11d566faa33a3d590e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798c885532a452e50842cbf33034288116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd78036cb18cec937fd8136bf431bcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88b8f77cadaaf74e2a851d03df7dc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8995b1e0e57ef17d257c37c6333ab4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5840ccce2c75977a0a6847c339f67f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877aac0e4f187390f2075a50713e0bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f4a8b067efab1e383cd1ff332cf51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b383b35705dc58fb41ce166f94ba79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc69c878a45de1f9a8b8f7d7b02f1c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fff79f6accbd204945a11fe8fefeb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d581b2d19719dcd6975bc62f1da65c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd83bb45276b3e77a6bcc712964f325127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fab9e1221438bcd150dd2eaa12753f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9666149e8a23222a3ddf39b603aebd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527996c52eb46e7c63d20bc7fe895109130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded601492c0148f8860c428a8549583131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bba8d39b3ae42c18e573358810492132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad340d550e46f40f72fe05c36ff70afb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd593bd7362e84ab6309fce4824bb98f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ad9aaf05be0f5696b5f1cec878959135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f13bdcb0e5b1c19abfc70bbbbf5943136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63657b3b8c3a8e35717719508acbd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb6e19936e03b53c1325e20a71b9dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52947f0fc293ef0855c20560e57469cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dba912567d66e2b2166312f330c93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e5d894a3a3e885981a9c1eb66a0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f79d4ce213630ff3eb6bc3f91ca440142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777acd57f884f0008c94953bed3d77d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bcf517a83987fd3c069b486514163144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12b7c877da42ec48094fd8cc42c1a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24d43c7e6b43244b2353762af00d2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4959bd46b79d5b33f5e3b3e8533c54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71e23e0b8d2eedafc4e7553177bd86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8df7150dc77d3b56c2b31ead8e5a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0453e28081dfb5fe97dd42f570061f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6d3c6d2de309d4e391fa6b2280238151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39296156e7ce19a282fa5211e8c96f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b4ba5e7f01ea83ed54ff599e63293153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8424adb64806da81fa601d3959e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005dd60d22fc44acb4d3494c42f56c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395a0b8abb03d7ed1f1006ad33123cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a8c9762c847d634094f0b73a806b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd063eb9e484984749ea42c35d3ca53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad10614774b5645fda6982dabaabe33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea432d0306eb59e529f9bbed18001d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf4ca82294cc2b6a791b68762797a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f6d7b0a2c25335c90f738857ee831162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d81a76f516a350ae153e27a465d59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fb3164cb879a7dad90ca226ee7c53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fae66e6d2e60785a37a2a0e014d86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bff155a06487a9c7b052839281a428166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8c9b455eb88a3d0904a5c344adbe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdae6b7d0d6ac453bedb3453bca8ebd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f5edada2c5324e546ccb6aab57a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa84b5c3b3c18482e0757fb0fd179d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a91d99ca3cfa5872d94dc8a2f3fa8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f505078018351bca76bc2802343e19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885161a57265d0a67ca7768f9a00681c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a745ca7bc8f07fac33944286457065174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e34c4e8a4fa719ad5466df3b26b79f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbc22ed9a7e6d3f417121fff2af546176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a832d867f8d7d37ee98fcafeb9cb438177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d138a2a094adef8167251ba6b7ba4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd91440d077f13d5fe53926798d555179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a211ff0c22ffdabd92be142f1f3d57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee57b2f0da8243732bc721e12514a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143bed6476e8b09f918f38aab463713182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38f19e773c601cf72840d25ec69e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ec51b9153c74a8bb7cc2279f2c44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ed82412b9dcca0d7388d1860ed85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a837d25b82480550336bef188b008186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37cfeaaa6f3358e46a5eadb9e9a1a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe0c2859df6320072ed3ec18d2161f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6172418a27644e699fa305acad4b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd8e9ee772015a24a679c0156892b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832eabb81f6cf3e8e53b0dffbc9cc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817709cd89049cc049f9a6c8d0f49ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bbccfe00f4f55b97ef2d8689ba8df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cc9b1b706cbd2f7ea94c26083fcbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa59554a353436458e83483138a6aa0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9461c9acfda44ac48333db9145ec8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d31a4e6a89bdfbe543b42b294b6e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7862d5e70931bbd87cf2b5b6318ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda2a3b4242331015c58402d29b2f6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623834b7ee7b326ab409d2d7b2887cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7b46398b1622b1370e8cc62e56524201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97d6d78f673546f7056d0da9003118202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5cf74e42c52804b59fc7f11d00dd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eadf2f1153f52460aed7a8e5a0d63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22207ec74ebbd695f0185450259f0e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cb52f6096b4afb090dd3fa8042b79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ad696096e97fe3e239ee74533ad4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6809d8fadc5dc0f94bdc9c0fca4e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8f0e8d7505e9355ee95c42ca3e5b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015116e145c45dac6e5274647a4052210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be825b29a4930a8cd801cbec93669a55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ef23f1980a8d39d4f1ee0d24a86a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b892d5c4bb539bdd37a074d028be04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975588e824bae16f5ddea7e786c418be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73d61c9d30e29823bab856e0195ca7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652525c638e684a3fdf7b63697d3569216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da82f3abdb1a5f263a72407e4b0c47e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385de09ec005b7431b7184497b4cd87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9b554f4c2cb028620deb51b0753c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfcde2b613fd508d64b7859bc1a853220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26700bafb71673d25fdb85741ecc2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1fbd24a2efb42a82b9f73861ad62c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40189af4fe1e6c981df0057927be10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff778e52d1f51be3420eff87af2c66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9508b6349e593cebb234a3cb2a15343225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57795b2eb4d19a7e79f7dc77beab70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe21df32c67a11a2fdc0484959fd46d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d9beabddb6f0cc9a5ec478feb205e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04768a9d56ac2c089b279e04fece54ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af3faf9940f7773fe50e64d5c7d944230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecda54cf1c5f68cc2d1ebe9bfa2add231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757047ba0c902d1ee71e24a6c0d97aa5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137a5d7f23a403a8c78ba5b18424181233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615db5c0c9ad5c5c5e17048f7e288adb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b5631e71cc0d7559831e2e240e2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b8e1294f38df76945f41226ded5a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5a58f1111237eb632209137d1e5f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b4139bbf48be7c7d826f8abd1916f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf72d9a41be0a9867dceb45e9172b2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18f6991e2d2a97b09430bae53118c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913d04440794b9c80ffd64596aecd71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77085be6da7adcfe176bda87d2bc9be5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b99fcf91ed12e2621abb68c24a9c16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ebd95fee8e7a4ffe38646a5abf3cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaf3176b14407656ac28d5b88c4e50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b95c6fa667f625a5431c37428ccb3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876a64f6edbf5ec9d0905d8a6be9052247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e583a8fba0e7c34d34edd948d266a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75776921677bf92e8500e7957631f282249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac7cb65b564c43869199959eefdbdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d15ab976afea5eb4ace674aa206a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf97aadeca55956337ed95755077c64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28768962e4b05b9fea9c403c7fd454a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05bc2584fc1939a0dfe2e00f8635e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48358035feb4cc46d579e68bb0172ace255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430373a4f9594f730d754518f07e4e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97ba0cc5c0f1878a997024971fec0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf308d959c75e936420e8ba251f93e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4036b24f0a42cb2088ea8111122f6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943b8c0ffe93c0e1d64f5b7251dc09f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac29145cdaf4a9bfcea3e840d66d4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc12e4df3fd75d250764487a868d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab62710b931e01a7258086a2d49217263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f6563e8eaf564c666f1259cd6a764264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de984a499db5dc510ee6f78ba22f20a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f22acf593bec390f0bbc3bcc4bbfab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42783beeade0859d6d05cf755b667c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147af8e6d0c816421a3c8437670cc9ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30585e42442be914d68a6b927fcf984c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ca155a5fc3d9d3a1964bac3ee613270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa238484f6dcf943de1332e9f743ecf0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb99a7fbf7d768824ffe812da2b1fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0859341273dab5e8d557ba011a274273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24a2c5f3c116834e7094f2f974339c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b19e9775cca1d24d6e3fbda2edc557275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c98069200ea282fcdaef9848940e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed230552e43de63bf2720c12e2a9d94b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efaa7384c82da6bbc8b7fbd83c0b37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e68c358f741342afeee917db00284a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7affd6e78203e33ef6830322518bfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed126ebe28ad39864addeb974b3b791c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fcbffd1aed452a22c453e76e81af7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67547be30d8ccdb96208f39f36c01d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea697949f7c984f62df56d36d1961e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50193160948138e985c1caee9b53327a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43dfb8b48329b3bbac3b793e299df8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81735252f215b3f240f0552034fa39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cbef6671c6275bfbf47b77cefe83b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59936902f33d5dd2a3b76f0a68b119dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f4970acd0e3b2be806dd6fcd53c89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4248c31605330858b596332e03059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c0d9130a31b56a6c65005c1ebd6f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c402558c9d1c4f1162250425eee35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d919d57b7eed15e3ddb15c5ff028bbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de09d005901f13c32c51c35b331298295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab748e017c7ac7f84ba597447b0a30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c149269629c296db6472c1a95f3e75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8f1acc07bf40bf489f2bf1e184367298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c12ea50e93c897487f8a9ccca1d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f3166880fe3079804efe9f8c4aac0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef8de179b47192944e1cbed9e75553301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7acc9baf2de38f9ae64f3bd806ad6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be18bc2f98ac8abe6579e79a5ede707303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf713f1d70a2cdc41a789de9399ffcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52b5035d43efd1dddae5df80864619305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5c10f3c2744477dc7b66da58dcc94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3620be66fd059961b420610a212a668307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58551e419c717ba29eef749adfce98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8007b8dfecd22f0f462b84d0314373309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fc5ded89aae4afe1e4525893bcf0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8f2b2164588210e7cf5203a269460311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c13ddcad1869953b4b1cc5dabdccc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7860774a0aa457530cfce5ce5f689c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c453d16713fd005aa3075c15e85c44b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b8f240283b2f9c0a8b936811f4d46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca353a22edb95d7ca7c42b45be9937316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a0964f576c9b0559fe39824fa7cc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f628546941c6e7ae26545d206eed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92abac9fcab11601fcecae23a0ccabb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74278f1a5d18e53e33c1252008c15c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f17caa2c0da66b564683ee2e8acf6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cc9b334fcabb36f3d6b393a347bd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a46d845d6aa208b13b602f1aff1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a37a0f42355fa3b46fd9fcb9d79f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abca1be98893864baf08302e5b83bcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f896343e659f47ba8460ebb627277c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a7c2803da185ff2b52d63ef595fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9a276b7e7a0fcc5b26950ee3efbed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d82348f2afd7cc849c8c7460f37a3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609fc6916d975320a8ec2c75409afba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b196246632c0625ecbb32d976c0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485e98335216e97feafff2b2d0b98a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517792a917c7ef40295a05ff0908ed2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc9ced3ab73ee9392a238b79a394011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb5d25e278feca41955b30709e190c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee6fcb5030f3e427a80b58fb1c66f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e7c74bedbd7181be0fb3c8ce61fe04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dabdfc045a268f8fec5338e28a6475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036a5d8cdaefc5b15e7e10ddcd9a90a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86ec432b2f925ec3c4fdf0838062ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c36750421cc92a52e1a27ac5b7a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49119f279344366c801bf5f5c9650ae99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca7ac8b69c490007557b368a306d8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae966353156b60c95e092551f7bc24511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f36de364d8d7d45be66c8217fa02f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a72b4f6c77d31a6a7b5a14c98ac20c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0a2b4e174576c4852f86f318b0c5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13d6162fa94e2b008e6fd10656950d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881b3ce428069f7f544faadd6a2090716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bd1a7606042455a50a3fbe211f8e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19df27459dbb6724bdf074285533d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9df293dbce160f5fe34af15f9d02719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942201ab93fa6e2ed2c370ed885b59020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51349cdb8d607102bd5c8b7a8d5778421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8220ae4feecfde277c1442945d41422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663e239823588d5c18fe23e5505843f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966a15ff98930b792b535d7a5447eeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddd5446c01e33f7bd027ecac4d0e6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354d03a9429915766db4c35825da26926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa94afa13df106ae4000c96e7fc5b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d99cf05eb853b7e8b2416da6437f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a860233dce35a57603ef9e3b4805b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8852a431085fb8b49ccbd916efc7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765fb1ec4bce46ee879b20b34cd948131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a10ee8549b2b8fb0d007a2914928832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723545a51e1960f145516d8f6981452733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b57918de76fd9d4ee1d8b8258096734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f1ce41f374c3a46284de32c8f80fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afade044d3865ddf4393847dd8944a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd98cb1baa6edcfbd0aa096b6fee9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a827e859596b3a61aa547a27c817238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92e1bc931f7e1cfc220c22895b15c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcf6e8902b319d7b7f8c3e595a0c6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1849f8372d849eff2d7aa0cd13741241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e3808b3aaf1e5928f56701df78be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a4f2e3b1b7e426585963bc667163643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb40009ce65b589c6fc909d2bfe46844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bef3fd8f2270c244b8310ce356135f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8894623cfb18635bf474094fb4c749e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d713da5d6c5fed6b8c881410c105447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66d608edbb3921e7a8b09ae2c1629f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0384f2544139d619310513f7feffa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffce0efd16b87cb2bc2c4018fbb7d4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ec7ea1cfe5d86a1e6382186341cf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db3f04851ce98b83a2b22050e845652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a361665b27d32e9869764bb246a77e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd1787f2d57513be13c2870d2fdc6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d3e9d47986391f3cbdd1b0844dc3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5c034bdface653063d700a68d1b6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da286320710b40ffa71ec5d077a6bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311a013e5cb063cdb895e8099c5ea0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed95780ac7591031f3b0bd961cd53959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d054f478e7acfa84c5e25746f83c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2185bdb53a3c3f1a77d8c3b76101c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027337e9d8d8a7e645d54fcb514f495062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb7770204ef4f2c6d4701f8ff226a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d3fffee8f8dcd570d605d1df37c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12466ee04ce6c6ccebc13fa20468b2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cee01690100c061dfe9e5c234809366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cda4a80878cba84a76434d1bb3c7d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf9fea808df1e5a9bf05b52c1a758368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210f444cbda0065c037d50075b3033e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8a0696e4265fa24eb7e0ca2fcfebc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e3094793601796a6364a0e128dad371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57d337c2bee59f05f1913efcec670372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2ddacf4c8aefcfe14abf5a226c7c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101545db65274b3a94d67d593ed6c45374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3c3682d3242b8baacd8441650e0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138915e498589ae94d96426dfec2f4d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be677e79c55f68d3e7e9553e9c9784e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18937054133e4ec7ebefae2d47a4b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a85b7796f95dd7d4103601cf34d1d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812b365f7cc2cbcea38db48b16612980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d3ac7cb854dfa5e002034dcb20b6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3de43ffa1b5451aa02996191e6738182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c184c12adfc7da1e5a3f658a553bfac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53e27f1e8b5aaa5f1829bf48277aa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9573cdb27630be1926e1030de64d96e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07251c488525d6543319f5a2103af1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9865a93627d8f88fac034c55778a5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e8e2a2f7970e9336f4f5aa25691ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc74bdb95cab14d57d1ef0bc759b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cd56d8b32183f192fbbfea65f7cde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dd739850b38c02dd86287e94071d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6478324b814cdbf6448906a08296b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9fb552fb98d2c434e7c9e5537f49493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cf6744501506ce9ef4459c76f022694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc437a8fc05070438f007b928d44d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653031c6d3b694a1113364aa20448c9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef32abc9b5c52373afe1d78961e2e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1410a743fd1c14ae1e45b01d7c004cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f260568ffaaf50db536b093abbddce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554e536f22ebf2d0517a01e07a6e5ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bcbb53e720182f057e069116c8633101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60db93cc061d2b075f7dd0dfd80b2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486df35aea77c27d73960007cc25384103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5bc4d8944116593108123901971b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac8645e06645def1c4d01ab51bc829105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2284343226598f3e2ed0d024f9f7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef178bec51578b48d5351a533f1d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797ff9c73a8d1be9b08826b742506f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140848a1af9f177f31596c253b3d4d80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456e412894a5a674ace68f77acc98a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a021ee1f580c81b4c31fa8c2d0a98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8f0d5b367131f4b09a613b1f0297f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8908b1a401839561fac36fdce9d9a21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d28eac9b2b3ad4561c5d1bcc6a4b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62b0746bef0039f24c80e2d1ca8a29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213fc743bbe792f66fa13409f4f15ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c7c6f4a994e749623b207a9a61f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106b199eb6b9a0727a086d8c3600289118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456cabd0e261594b9f61ff4989ff83b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc8f06c9b56d9d3a708e94276067e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29031ec363ecb902751d9557310eb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f24c1594d19cfedc30b246630564122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fd13cc88c7b285a587335d1b6fcda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504725918afef8f8d9d3eaf786feb473124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd222e7107129df398eba6023a2939b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b77da0830444e9fdfc2bc80095cf76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27374eafd18bc0f0cb122d85342228d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb9b87e632bc60cb6a7653291d5cf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea1107f3a938b5a545304856f4f9b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea30e2c9c92ed45a5e2a8756d5b7a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a98eb21c78541eb2eb0fabd0ac6f08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7175655910bb37dd0835ac654693c1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d51788243028cf15fd2bebd65b235133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f093a1726cd4bd0ae0e92b17fa1c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e555d5602612524da530a089377e81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f77d1e0042674b3e384d3b9a4ab48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ffa2aa03942f55e9536b72e18d2da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd087158ad1c9152afd324e714bbd63a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e67905782d246121a7c830c0c1fc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c21378291d0cb600ad37d9d0e0b86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a07dae81ac1b0329761b32f10327d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61fecd095235b34bfdacf58ecc344a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec827744e30f74022544975a0148a772143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb175286fe9f019043da5671c4dbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b516a552293c0e2649703bada74ade145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb982d9f4d967588d986d20cc11716f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c61be939ba2c43fc9698dc0c9dca8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0efb58dff987f25654b9b58e033bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bac29715b6327a2cf234fbdcaa54f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7307e469e6f3fe30e43ec96c4cc927150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce393f3c63feefbdea50c773553f8dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43761e36b2826b8e0a2d60bee751da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffef3c79072fd16b7abda10ca4e2263153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d150bd64cfc0e4a01d3bed9f84a9db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f0ddc2b3bded181b4077cd20e6a6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7fd9a3436f1a3a2d466792266d825156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687f919746cd25394d7c726cca3fa45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a9d903af116eb0705968e6df863a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da8a104da7ed4c32522f995f370d48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a20f1daceed78b5f5b650879527fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ed3e862272656de66b5d615090d65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eb44cab7b5b5b90e567e1fedf6bfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df07937b8ed9239d7d342adaf5edbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150acda0ada8cbabb5967a131f863d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301c9d0450afe062a59084915c9bc40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a0098548822d451a5fa04e7708af9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e3cf30ff8e34207e3c2671ff2ab23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d991744257109687aaf2318f984f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ae0fc7ba1c9a78bf04def2a4c12eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9714ef01ac3516fb9326f7ed9ee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3c0ee55daf53e88e4f72e930e2a0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79cd1a5560da31be4c3e8e185147b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5fb783575330aa86ba34529c609b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909679806bcf33e0e0dbefc4392dac9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ece4e0491f7d3882b5a1eb37334f59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45c3c2aba31d7c9f8d85ca37a00185176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56c044433af54dd8c4df75d14936ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab812ec8bf95fcf2567cf65987a41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d75be7337af7fe3c203fbb73135fef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb23fbc79d7c0cd33679df3a5fa975180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b3a82dbd3b2ca8d8cfc5a73fa8915181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017874f86b199f14018ef838ee01309182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c159fc31d7b16bd30a1d675300d4772183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa84c6ef23f2cfcc2aae3a2b1cbfca2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d20532000b050bcb02f7ea5fabfdb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af3e39f60f78f6c65a1f96f9f77282186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205d5d13a562a314036cfcc4d92db7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88045658f37bd7b42d44b4277a1c5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a782dac8f4645bd6b8de714d90d2456189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6e7134b5f9f01910ef68092946907190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c2b9c91bc0e68010b3a5b83aa6cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f63e286dcea0971ab8d660eec1859192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907920c8da4d4c5de438dfeb0a08fdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885a9efbc458c92fd34f08df18bda32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd397d1fe39ee786c8d478d36c2691195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20916fc07a28c0fe7ad78027c6df69a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16b030581ad963a799ee7684ec79c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2fdd7766e088820133fa6dda45d5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c51991894d11fcce1878d6fcda9d4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bf0e549f488a5d7e234f793efc9c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e97aa0f5e905a51b00df4740ca6c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b844cf2c332ac36bd3903fb9a735f1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2930e03e05a6d9feca0b6312d1b31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72dcd1e6b3c24edf8c7c4e534ccd23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83d6377639673ba67ce18cd14ce0c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2bfadf8bce6746df68bfcca5b3a13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829d3acdaac71979945db71f60e9094207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ae73754e0783e9cc92e4502cebada208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db309e33e5afcc39d726997393808209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ebdf3d6c3344c0646af0f320da7cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659e17b4b311956be57e50ec11ff9bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720c2f3634a4dac8714fa00c1a9bb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423869773be411698e096330cbd144ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6599e906b57b0f068d29af024a11a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846351b4c7334b87e52446d411d484e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fd38e044909d6e6d1dcc904705241216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317ad5bedb2cc8d7d9d6c3b0315c8fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1e05eef7a39cf8b7d744cba036baf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c508118130fe7277cedbe0d9af8ae3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a061e1f5934f49aa4baa60cb9c6f91f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78f4f61750a4e5554423cef604f8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30367dabab9fdad2dd948c1ab0b7cb30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aaa27880092b14e1b54373c310244223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe5a8a8f39d588dd1982a86d7b0ca5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe72889aebeab6b95bcfc1868c42ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781769518126ca65b6570fc311d75ae6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734663665783a794486d203dd952da0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702d2c45ba1f88fb8d619b79a81f318228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbaa8667bf735949424ca3536dea0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95909e15aab3a497b55710f1da1bed5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c5b2b0af279742cd4224433feb697231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29263e182d285e1b5a77dc832f85ad26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761163833049ddf485d87662396c3c49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba912725b4787882ce65353145ee8764234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2db8f87bc76ec81433df912b57063235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846edac46cc0a0b2fe8b3df62012b9ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4595b7c8f1cc5fd587fdb9e86e0f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ebbea84624f0aaf06b96ff01bad1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3a2388c7b5b36caa1af3e2cb3248239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f803cb742d3a5b3c39d4133d6b5ffd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42f110d5c07f9e4fc6aec3afdbb7a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc168623ac7494d60c5f7730cc1f9791242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d6686144bdf3440fa0cf7cb5d0be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de4c9c8367cc122fd50a9c0dbd912f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280ef68c47a53bc08afb9d86b107418245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cb573f9aa839483c9bf12d7eaeb37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87f4e4abf0f63b44edf052634006d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f065123eb95ddd4a0a12a8beeadec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3865872dd23bddee954463467ac93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406d1004a4e2fc4895cf65c23ad2928250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c69ccd3734d4433586d8ab48578383251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c1c19fd667849335ce3130343738252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c11f8c26ff0ab1016577f0ad32bc13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd57f675cca685eb25f46b05a18b56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f45f6384308309578b643ad3d27ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e48513e11b33e716f4c5212e6d1fa5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b688219d44f7b551754aa213a272fd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76216e07d06ad0f9c842df97499b719b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808439b6d52e47205492bde15b87553a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdd2787dd2b1dc7c7d275e4afbbf7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e8d9973a3dac6d4102e01307b7b11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13726debc43ac8ab962f677e4aab4720262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c519b352cd75fe35a3303a42ac4b3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136ed0d5ea13fe9db38b1f020e1f170264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b6746b11b99fbe24ce5a862cb80bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124410e3a0a8283ad1f4dc31b69061d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c671b99b740ce5a4f5f4dbfb0604e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca4d27245201553f896f52f967fcb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19c2d98e4c07851789f707effb4306269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7363283596854044b622cf304e42b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087dd9267e328dea2710da56a36195271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5a965db85952590bcfcad32c822f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280362a2fdce377af946584bd9e633a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17627906374421a8b79e10a3c0149d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975a5ed2a8fc6da0e809d48c8998ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea906e3b7ba510b2ff3fa22379e536276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a05346ac693cfdfcfcdd2b785c2e07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918e88e84828629dd906c0f8673abd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3518c851eab235a3939e2cd3a5e4c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88bbcd1b8adca42b4ae3f574decbad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ead3c320bddab2ae1804519c21aa0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f1633633534f5457337c87e8a2d3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a86b021b64ba61382aa33475f723a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da4e28ab6488888a6172ce9a0c224284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff08698dc2e588203a819ec6c8c2bea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9882bf47cd78b8915974197d62f1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366ca568a04f8dac2eccf31898af4a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b694d0c2e35de760c5ccebec5463ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d845168c2f5a58f83e18d86c662b1fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634c32ca55b827078e712f5a085823290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35560c8427c2492465e9a98594dad92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f88eee164a102f8088f5d277f282fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b957039c4960c993a8393cc54683ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528540949775796629d660286facf60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a815e2c060bcea87d5a458529d86535295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe1261b3c35f20733a81ac4874c085296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8f2559108232f15531ea82990186f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42111b03a5975b78f996d5208d310ea2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5706dfeb10edce62b08d17ce07dae56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828c44cdf82cd45251b294962255a13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b480846bee38efef2ef44532e9eb22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ae2bcd181ff9f74e69c481819ed8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b49278cdaf0f5d18ca477365c6efc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca5e605f280d5ccd35d84b7fd423dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bf48f63b5bcdbe776be8a1c48dc49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc8a65ba660a803922904ac12c32f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa891f5cb3a4261634ab398c5c6922307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068121507ddc5ff0c5fea825c7baff5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c45f0f9b132bb38ae0eeb13822d61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646abb4a9b692de668f39c5291705f44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2893ddb4560c2f694d87db335ddb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1b3e2674462511090781da0f22ce7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce2607213c858f3d6d0618fffcb96f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1485d89fa7ef0bd26055cd2ba35ec17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d279a835dd0f1ca7ceeeb6d53a98aa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a57105e9729629b6bc20354443b42f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff8d7bab33630640d6b1959f12ccc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886e940cf0d999c375425185c84907318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371093f32c8cd223a1892ca4349cf07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d013c5bda01eb46512be85665c1cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb58c3d17d622865bfd4daae8bcd5a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e7300b3332dc59f5ad23f45a9bd79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719a5d7e37c654546a35d6c54e8247c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01a69366d6587a2bfc2b9f81f064e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797d14238f7667405d8a9ea65f638a4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>