--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb1e3855fd9cea04090f0e8f45da651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093aac670015cd64276af00679856cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7898bb37af3d76664f9bf13fd2d69b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c569275331573b544616ef13ffddc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79274c520405dbb59e034c65afaec3d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de1d8cf56d75b9377133f43f7039506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0be77c6b526b6c536e5288c9fc6f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5b15e0b14a07688d5674660e9e7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb99932d4a4f654b8ef9799f5d25969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d8836e3ebe2e0ad96389306926f7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11990e05dea413480a4cd6c1c1e6a73111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aded1f90074c4ffc2dc8001bacf7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2f20c1fd6a8258e49f2e251af3dff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e1135aaa2b7f3e0cf0283a4530e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c020c51c1810b6e971ad6e3bbd39c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539da117e77aaf7463b9a6731317258116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183187f50b40fd6c99fd8fc43f2ede817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178960351998a1f1c866c4ab9e6073e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c2239ec7d73180612d95acd6782719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b7e0560a62bbabb6301b6d6d6d5dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc41ac461225f7ce6c1a8f049373421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0237f6d21dc98af4eaf6407526d8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705603d425a069f70e2614d0ee42f6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303ed321ae09baaeae0608656f447124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb284f92634525fdd46087f3f92e7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d293845182c0adef1d85a0cc24995326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411061a5a1ed5a34952fe895be8987e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b08cc9ffa471c8480d3ef55cd8250928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924d65f31552fc02d500f16186da32429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690db793b66a077334ac527c72aedaa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77839334c4f521af5f78a9ed6cd08931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fd09ff709c9cc9fde6ccf5ef4c02c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9742f12e2d7d7c9124b5e053e82ec633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a1ea331a768f2428aa283b9a700f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfa6a0b896f3dc117b13b3440f4bb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be0a51054f13b2af95f0f960a1f8d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaa740e2ec36ea571ebb6c9747dd3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7a53a4969b407361e1dae29abbb2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8873d283fb669ae43f8aef5504ae139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b7bfe8cc852e21a9f6341432649ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420641f6b7c58f62831ce1fe1a8d17141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61988ef0bd427b310fe76067fb9538b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a55c2225f603c9aaf79589abef10dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495d97edbaa32c5cbc48b438c0c9ea544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ee208da625ace50c87fb2b76a073845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a19129678346337f15dc662069a26746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fc30ee68344abd4cc842eca3ba77247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13af73f4b6a86391c029cfcfe5aec648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7368e9e576b2c76ec7697e47a81c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ec0981206749c5476d92201c63e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a0bc8a9edc037cc9fc481fdf835dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada1f771ce29537ab85f932b75e5b7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317414d85d0e60ba330bc8909be8987b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951784ad1244338205408a931a5a2d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c524d021b59e5388be120f5267b65e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9509a50292852e560cde79ba7b369556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f624ecc2592732709ec3e72f7134b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26462aed7e899cad2a9b7fc5a32e1e0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a239b6957b842a3b38e60617eabda9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e07e4cb9ca1adc83511fbf8bdeb55360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359920ffc3721a15f4b68266c9bcd2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a9f37b97314b059be45d004765cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45d57b4a644f09edddc29cb8d977e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081668ad78c23d0b67d74ef0e3a5b39564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa200da3c58e2a64561a653abf54513165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238e39ad998323c80949310c7fbe7f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255322b867155425d07e3dbdb034c22767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f6c0fda0bbfcef3281b97fc5851fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f41d5d48ca40fdab0d25a17879273d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0edcc957d2b66e44b6836bd5c6b70d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c61aa9273f002ca7856d62dbf1281771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8233f93fde6683959d20ff071372dfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64d4f26d59521b9c52973101eb88473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6683d011456510068c37693c04f08a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc28ecf9dde4113bd7738273f1c42fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389aeea446a56c3f463126e63be96b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5429ab018c7321ecc9a26d42d2d41277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dd7166f0c52b2920dda069d12d35978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf2e3480348ec59aa804ffef4f407379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735379c19d2352fb5bbe5e58438769a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1dc75093515a5c3ff6275850f041b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1157d9dccadfb3621413ffa79d25f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e4b5c7fa729314568491addc5fc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd885c112e935a3d3ba1e567ddc6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca27c35bad45be430d9b1ee05e9040185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3262b668f134c5f4307ddc8eb1616fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ef9d965d1da945b6158978a36736f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c4f4f47963c0a0f90acfbdda8836c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279720335c10226e2af91ce70d8b46989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212d3ef4dc7a89e7fbc5d2d19e3330a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4320fe08a62e499cc50dd7cbc892aef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92682eb77796e503285a8bd6ce4af62192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1cd340415c2af80c79143394b540293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c95d1b94b6a96f663c6feae489c2df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe5ca8a4beef5ede47540ff2596f5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdb94f8d55f3bc9363319ba8ebc14996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2294a5341c06cb78ace91e92de7680497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd530c471b7a732610998a4bbeca9b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0fa76a7714805695c86e58189ea6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e203c01d0f136107f88045a9cfd17a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6f00ad954930e72491261d7e96338101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421b115df95f70cbece4946917eed64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083749effb2782d7336cb66b0241da17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1d89fd2c1ccdb027ad9d88e5d2e44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee11625fbfc147a6e23597474abaa6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb153ddb424be18ee78931fb3fc9e581106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7786f8a0f9b57730bb5d798b136001107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04892b3fe3cee6fbe919c8243e42d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd815f49edfb1be22bbc8d99d4978fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001d19097510b66455295d44b1651bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f367ac8cb92af0b58d410210960028b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dba06c4974935636301faa3119a39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8290b5a1187888faadc908a84cc11a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18abbf97eeb91dc3c226febeaddd2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c61d12ba393c6091a0a9a22017c1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eae3f0b11bac66c7df8e075c3124c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d55cde9b6a2e4cb3b383207fca7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01159cfc923d1167ef9eb3c1c4d30753118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7148a8408c6a04d64df4c37f5a025d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875650d2b812fbbb82553d51a5454b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d878b611d8f364c25645e86a59a52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdad44ca281e780bcf21495e838453122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19a7c3463d246ec8fe60ec4b0edcb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84925dc5be297c69e9b31994224b06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68016609d03971969b8e44addffb4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9d646a4981022d87b20303cc781c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b3c97a97ad82fb379856e36e2e4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aeca48c0d8e0f877dcb71037770f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3cfc755dcc8b3cec88a7667f0cc31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308562b9db4ad0751e0248babdc3d5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960966691ac1a9e309cb70cfc0156c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195db43365ba23d7d04735852a54607132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5687ac7f562d2599fe7ff2e08593ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba670355fb6daeed64b5cead767cd77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924aaa46e045e646c994e168fd6849ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90e894a2aa323b134d14a01311c82e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045010b72b9f5ae60752a59b616c3ee7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a8977fbd57229e1611da0bab00d5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8c295b5d26be16e4571433b198c14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692eb6e431b641ba31c2a974f866de3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25a01da5004547530d4c0ec5fe2f44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99cffcf7a75b762fb0c14fc244e309142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c145bdf4699da1f45c4aa1caee575a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f716cb9b1d9971abf941429e7f8e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af782cefc42685d498380c7932794145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1b26a93376730b39d48c9cc6bf1c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c61bfb05afbc79373cd773a4aac0e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521458499149181e8a7bb780380cd5de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b218036570ea3034ddbf047f8c45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a9fc97605f93c6fab7ea2ba23dc37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2cfb15f2f968859c44d42a07f9d05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64617c1997362d3c47a9f5b05ba42262152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b06f74f379caa58a452d60de05be44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926d86300072a5b90a895793c7c1c33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622504194e830235ba230ca9f26e09b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786ac30b4f0944e56c77ea7a662ea52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fbd9b5eca0dd84886f4546dfe94b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f70da33c46befd37dd4dda15456bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9530342863049d651cb008bde4fa00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732567950ee0941bc06fef417b76049160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c59c600681096e1245f4a856f0d4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ab7606e62868e4e1f86f8b856d8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fa79468f23845ccf54c8c1ad97ecb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39ec223df8fc454759110d45e98eac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240bd08c6da2849ef7d5903696ced7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5b28da9148b5990df93a1cc1735a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de702e88d335e4ef2dd318d28221b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca0ef396ba959c50b51b7ebd90f4a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deda115f654dd44389cbf9cb612758d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a49747b1a221d38a5e41ff84173f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418efc0039bc71980a06edb5695c3f85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cf491833a36052c6b2af30b31a4d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732f06b17bcae5c5d18462141ac95ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3b6ce39d3aedb4939790b3960ca8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134ee58752f91187193bedbb4bf46de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82148679337603bd335ab001e05959a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75433bbc3dcaf90b95710953c3f50d3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2453caac728a1a3cd3c77964b8bbc71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fb4044fbc2729069971135757601e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227c5bfe96583d318ce42b33c491016180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a61a18bf09ed392f46132604d316b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d1fc8dcea2b8395e754210742aa7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d95476cd2ecd02ac62cd7c509dd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f5ffb6d6b7b7e1d5cab5c48153515184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed68556281f39b3f5e1837a69fd1b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1f13b7df64c3cc4c57828b4ce81b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4de7dce4d3d5543c2dedbd411cdf51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07a7a85ff1a39ca3187ac206d7417188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1298a4d657379c08d04ebba8c2f86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a7af280169f44130679d5abcf98f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687628ad5a48e4e6e76de5de293e3a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fca105f9f2a4c7ca9d72aec66ee87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00285cec2de5dd56cc61e53d4746d27e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a86cf7564ebe974892a26bbf35259f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaaa7e7a11bd1e8ffc2d2e0bf84c4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339dfeed1b5524dfe3123aa070c7d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cf76f60b2a3b8cc4a90ecea61d103197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1281e7eac0575774d8bd989ca701b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c7f21cc606826690fc0943f55c7ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932651fa668648a02a4c19117683e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be52ccf3b8a00de21ff849c1066431201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03182efce0569886f3957b60405649da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a937709ff1691a8551b32f4efcd32d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da57c64082516ccd087edc1db0ec72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbea038005c6b347f3583ad6941d1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a04ab34002855d1f174b9265f93ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36675c9eea06fff38ac7f6142c99d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62688c3a7d38ee4e6f7de9cc1564391208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3d4ecbf977b00b0c3ceeb27b1f683209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf25eb86f66f80f31ae7b98bf6281e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ab027babc6fda772050a7de3b4d72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f68c88809d27ebaf14f34de2bc941a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27bbbda7e812f8ab49b22c14e2037b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba201a62c52b463a3dabb3331de8cfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96307e9337283fc9970a20a209ffb011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8429b3fb046c9eb489dae11bf344e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c2bda799bc4f24db20cd9d6f674c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eea6399ef39335a54b8598f29f6f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0ae5cfbe51e6d478baff1e09e2568219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11784ffde25f2de77237b1752e9163cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fe858dc1d057c24c4207528b25b96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082ed4587502f7211646b53f7c21e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fb022f9acd8ca36dbb7ed66b5658f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e51b26d2d42b71c91fb205c78bbaf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f12bed659832cf8f4f0a2dfc19891225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f93f93d00b14206c0d6d4a2320ad18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7c698abc540988a763765a18ae7d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365042f12810d56b1ac5217dd1618d48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba49e5f28d47d62ac437c078bd590a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7cbe642340380af6ae28b0dba3ccc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb8dfe94a0f92eeb94accd4faf7811231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa12f6ba070ba3d0c30d7175701e003232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc716f44832afc667701406ad2330113233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b8b4af0f8cf6d5090c9cc2997ab88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35d935df57795684981e7aeb28a85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c91468228491100cb8f97a509edc17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ce32a3ad76d0384711fe0c1a49fd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79838b9082c8a985ab722702e5ef1aca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e7b727d01eee32f51317891fa5fe8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb6e13d0e42b7b02f427d855ff99df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9951d3bf88a771c18da4e667695ba8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5caf6661fbedcd699485f8214a76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e74e9e9022ad41c5741df78b7b46b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c187c2eaa7cff9e179cfff8177e0f74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddabac237b1cc13c5c05bea025cd2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada45edd788ee98020abc5d11e1afa2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783cadae34ce1922dfd2b791d578fb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce3fb90816ac1154dada8107b956d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b02568cba495f35efe80905f1f4dd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312379141eca106bfe4b44a05409ccd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7799a55a86ba27ee0441ef637f981f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636466eea9f3fbd26456b211e168d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b55497aba65bab8c800586dc5da6ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ef1fca6a209f6aef689f2e95eb822254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d3f2e73379096e9b36317bd08a054255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53845eb4fbd98ea9fb384091eaa02f08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f4a766a0b478df42be27af52dac6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de563c593dd159713f4b466724faca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bdb4f61cc6449828ad07edd7153b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b69fc7a89068dba38e8ed006c75e50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb25ffc477fbfd416dcfa3e6bd048c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d91e58c54182f19871ff63cb6dd8be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3b1ad3ce24b5e14e0c1a36e4cac7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb6470104ad0e5f63eaae9a26f47af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761362c2e57ee39eaba0a4b4b9a41c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b62ac906b3fc4a4a38347fd0fe762266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecdb3bba87f34dff3b9f1101d80dc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aae76aecdee2db6dfa6bbeafdaf868268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303ada3c6daf841c349f81813b2c5a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0888dfeff50848221c2c67c926dd2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c259b5bcfe5ae4a5ff9d555a5974271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27813ed4724db500d5f867548ce1f53f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf181e4042eccc958c05b8191c8a48a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa96c93f84fe0b20ae20ed2f2d859a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ef5a5133043b209219cd72546a53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c83db3f077ac85821c8a058072a8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188b36f3c21d28b6550f47cc187adb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3830fe0cce2514a065ea21131ebbd6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf7d6090632be460ca288444adf0b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8888a95f5168a2b9dacf4cebb2b73ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f6ca7729c19ae68e459509efa4bbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b69d390e4cde31f6c949478c9f535282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21534fb0470032d4502ae97ded25e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c03d19782ce0e99c5dbaf17b69f6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9440def7bf69f89aff2aad2c155a8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843bb1b7b920f53384962e10c5807c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ec6407c6010562e8464875615d656287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7bee462be040dc996114fd3fa8510288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9f59fe4ccdd221c33590434f0f9c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef7c90006cab9813c0c20a618cb96f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66155aea552b2654d7abf364fbd23b55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c049d2ebda8fa2dec4f633bf331e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0704808b378905e17f2f6b6e584cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822601c3b4422638d951e61af4e9f7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c37c4dca6827290e09fc797a2068c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e20ab0f353bbb39f5237a7561d1ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20c0352a6dd82a44ae9a2acc4adde4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57ded597040458021560f7cc97c709298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de15bf3f96fbaf8aa0842ba59c2d07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944de7fc2202ed61ced310487c2be55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777460ed016c0bce2deaa5b77460f7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2780745c82c74a8384163bc855b08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe3900e755e7951cfce3febb68eac5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8699d093a7826c52d32298a9d7f5372304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3c93517bb749c0aa24e53f38e7e9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfb43c402099b79347227837d1f739306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288e7119333ecf39ee7eebfdcc0dde9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed12dca8cf3dedb3176ff88b5768623308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdad47dbd238eb5ece8371a41362730309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46188472727f973bebf72b6124355f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9309e68742f10ffb9e0bf86b674cd68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdd5b3aa2bc53f732871752399a071312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489b66a4990ec4001f2afc6a706d967313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ee516d139d40a9c4eb09bc4fece1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab3bed0a2d6f11d8f26eade2c4ff69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beca9a10cd41dae89f5f3677e8ce418316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f845c9fc8d9fbdc08037fc42faa3ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb660bbed703b4f3e6b1362deff209318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782612484c1781c765429eddf86608a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9691c1ae333544d662575ddbee5994320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf391ab0b03cff45cd72b3ae7937c76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c452bb5a58999023d99ed4368d5fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad9963707f0feca96480ae70877feb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71b79cbdb6b9be95f850bfd938ff3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f56dfc43f1eac95b259c519bd973d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a11374e4ad3d5994e070afc37e5e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c730ebfdcfa8e69e872b80280adf254327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f1c0a3fe4ba1d681371ba174b1b21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dab8bd5da0cde18cb246f63234948329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feb9bc15d0842ee117bf298624ca7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a3f3bab16b6ef1905d5e481d6d30c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746274c73acdfd503213fc8e8600e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331f7195ba5b7cd9067535fa212ab11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a7fd6ca3de89339fe3118c071411334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d015d1db66aad3ce53e7d3b59b172335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94752ff04e319ff115708b13438a230e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616bdb82b4ddcc49f10cc59bb667a1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af436263323b897d6f30625f64fe1c30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c2539b320fa6821a2c0a43c9be82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4f0b80d2198f2c4b9f6fc9e007b96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65563ad4da93d398621ce50a58426d5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d6623bbea4cd63a51c1711ec7633c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e57ddb5580c0963b3c9f95a5bd894f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803c83fe7f3e448073951f44339c431344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a83f45cbc44c915ba5ef4475fd3d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e4cfc5f47ac75e70713dbafe19bf9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829722954692b3bdcfbe0c6b1cb47099347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4a847c3578ecfda63fac4dd723e841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd059488e6da6809b98f13e4e1d8e922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382fe25276c6a0005cc558b7035db4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157434f2f467c55c069921ff7b045aa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900ae40ceee7078d62bce7fe8e7e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb467cdb55cd130484c04b5c6d1ae36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0760608b523f964c440732407302887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060a368efff8ff7cfeb9b43cdfed6998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada859acc5c1875b595877c06ddb0609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14b9f334a43b93d90a93028a03acad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea37aed29f82a8f94207952bc2db64b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528088dee8c4c8657f7ab85309cf1ed212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae6e5789194a140ee7be85ac1af6c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05110ae996e61fa3becf1103adcca214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c323d3d7cc017c63ea06046c73fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aaf1e9feff5b5d27d45398498ffe016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a43795ec2f25ca0728c81315c73d8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1ccd4e15b5bfd7ad0b80f41ddd33b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d662f284333a8ea5d4a22d6c10df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06314456ff0ca3e430a055595e9bc9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de00bf0f71eb4113ca2ccbd8e8fd5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce652bee220729c8f818e48c17e59ff822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d58841e32abb5dd7f4bb437468529a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eaa500b678ae9047b2d831ffe894b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec444fd20ee965cd2c8a2ca019b36a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64bfe36ee4a7a88e5786ce90ec997726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57197c006ab919ce5d6fe3f929cf56bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb70aad30b0ef199815e65c6071d09c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d17c135644a4b5bcbe8976801294a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc607e8da12d3c19dbe8c69d636f487d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119f0e632e39e7d9af572e0679d6ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117d68c40783798389a8e50054d79c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c979a345c5546c8204c94bfb99d11333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6e757f97915ca13cd4d2c86204d8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a709b16d8003d89f5171555e886e5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee4befe0e1198f1954e3fbd7fe9f9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65703f759b768e7709e7b070279d82af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f65f29db9a8266c22b6d89b8b3ee938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7167646764aa50e8a9636ed6bf93d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de803b8d900e56e320bfc5fa2bb494540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84837931e7f36c5add7042221aec7d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691c12fac1c7e0a04273689bc0f4bf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78be94d155ef7355d26026900bfc6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca646934421a4929f2e9f27715374c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfede53f1e1a53972c4267b4859ed1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a39b9a940febe7cd99ee268d0aa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518465f2fa762bfc2b312ac1ecc967047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35893c8f0d19dadf1e987b324c21c8fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1815df1e4a5a56050ed23517678cbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57846ffad4ebd4fa7260a123fb74f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e28838de989bea89c5f785329c92a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a025228ca1da04fdc72d05320be997b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eef48fdc5b0ca578d5f360051be7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c27bea9984ab485c1547f98f222e3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2374f9af3d05ade540c0989fc1cce255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d66c0d8ac4a583ed5e37864736a9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575c7e76e66b7aa32d2abe55dcfc01757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b357b004ff4229917134182bcd61858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49717b642cf8cb6e282a8efbb9eb2c4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7de6c59c1f71919986723bfeafef060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75ac715edc6a8062ecbc22f0d7056e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc2a11d0101d657f8bd603e4edeefc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809349c6b2911e86ff7e1d6159321d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b343d4f045db6ec117fe57083069764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106f7d86912b84f66e767ee32bc228e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832706a092e484518030029e824093966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277231f1c01666b45344554b0da9d1c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025308013a26994cb617a5360087d4ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf1252a879a028be348dedbb0325f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7c46da44c95983298d296efae5dc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20040abe1e95f99f673c21456814ba871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf08a7445a16e0cd58e567f7602c59b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aa4c1b4a30c952fc6c7973fc9ea7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3337fd505a11d67117b725148ff123774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca347ebd0f99d401ef9fa82edac05575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c61887c4083946f9959531122bf3c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778832271218aff4f1bbf01b7cb951bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f830298aa9f794d8d8f6ec786706fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea4e1af698e2512cf12a5b7bbf771579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29305f555c16cdbf6a6f473ed15abc3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9deb50e353a0f0f82d66730e120f8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3db7c488e03164e8462b991a40b34e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e35160afe74a7454c72ee70ac958b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8dfe6e7f3525965334973f0d99eb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3e0cecbda871d97d79bdc5a7b0f9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de4dba9593ec404078f70bf83ba7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6480f6cae4ef7a44e255528ee8ffe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e25118f7a68b988bd14d3af8c15fb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8e620b69c0c84ebcd1e9f2e8b7e9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076770afb678f4a47e9eaad4f1bd70390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed476958a7839b672f15980d0427f4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738dee433da491eb39fd6dd384b41392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd903ca888339f652210720bb577c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdcd123e946f07c4c5b94b1ef68ba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b18c7815e881f24eb8e7d6ef68e7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51023c686b20a73eab25aeb8698e8ccd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71426b7ebea936decb1b11ad0d552597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a32a1d35852951445c3f1400867e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3e9713dae9083eedf3c98f0d4fab699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9052becf21117f73b03216efdf6b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a48b8d6f4e4cd69e4737071b4c90c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876bdf90c342f741bb3efa040613700102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581e6b72618ce19dbee4ecb27cd6117103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500648003e18a918914547d0728bdb1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126625d2b29b0dacbade0ddf2abab30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360976b9551a8b0fa0752ddeacd142f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531923e1187bf4748963d2c0b6e0eb03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bc7f5d5c6e0bc12802d57989969da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e275b6b97d5694f4891a0d893a21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bd65ecc0e6194350dce21ed2ab2fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ee895ec18fcc6869a9ac33e60a166111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac94d4efbae457891c5a734ad54322112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d97f8c780ec1b2622888aee0a2d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9141201e4534ac429c3702cc4c752a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414ad162fc0f79183d6bc169753f228115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54794026fc5607f0d00d5d2cfdf657ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df03297f503f4b7caf5bbefbc6615f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68755f7bbed97595dc3f4d7a2e1a81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e884a8aa9e20cfc916f9b8ac0e9e1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717de9897e0ade016cb4292f066236b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7bd2e9aaed9ef4252f7697fe3e9d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7d19e8c9c74c01c0adad6d57c95c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48be4a7250918d127895f1d14f58fd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a4044b0b72231c2b1c335e42b9b37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5e7024012d338824cef5f1668dabc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8fa213e20410589a625297d64a72e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d4fbc837291b23720df34f8a329e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca900c728ee86a7e224ba17d77df579128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a04d6555bc4acdc9140abaa3affed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf2e9c53fdee29fe970229fabd1136130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc0980cc6e0c7af42055f9ad7f3f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04df345d2fd9dcaf99726e0c1fd926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708b39266e3fa229da466b7a307fd75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e2c8551f65965afe889e39db66614134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be44e3322be503fd12960bb7926b8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d5438102aecdc6d77bf8c1be7999136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34579ab2dfb1b64df8a7d6ca5a271a62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716509c94bb8694cf75dbca491d39de2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63940efb404758fa51db6ee7991e0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df4e3caefcca7000a84911469e7192140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f69f3d57f252de41ca384bfa172940141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b871b8ab6cdc7f2fe98ecc8d60c603142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337e9a07b0316b12564696bb9b73446143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd043f7353b0f760ef5dd8b6fccad1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cd2ab4d7a9188edb3b2809f9bd5dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd753ebb8f2a2659332704c065d119d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b47bd2aada0066cd9e5c185a64c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca0ee51f1b18195cb858d05bae59af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279de0be7d6d9d60cede01f471dc8b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef34c1b3460e716a80eb93e4c6ba927150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b9e9dc3e06a7b9dd45aa7a8650a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bfc7c553cf1674c5b5b55d10110bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a011902da69006f4610f491bd0059a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997afdee63d3a49350409cb50d55073d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a22ac39fdf8d4cb1e7ea1d6afd54ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0048bced560076e3bffa79eb66d78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2b7651fb60bc548cd22ed590338b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c837c21dab72d7ac3a5536cb13748158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c87c5c4bfd517dbb2d3b3c728a4d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c26dd7b53dfaf6d82611f1c6e8a01e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b20ac2d41d0d659ecfe704f342790161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bae479f183e34fdcc82f1bc2bcd868162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb5414a04bda57f93b1a5cb8ec55cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32040375b4740b58a1d38145161ebd1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015fea8c56effc087e5cb7aa9796b56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd16cf2bdd26364b7f6155098433e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65212e9b4a6d5430776bccbd304d4b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527199634632e3b118d1538308a0b31b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7262eb41c4ca2c868a242b9843ee3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00d1115c16520b7c2712e5bf2f1d17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893929b6ef52e40292e09367a10cddd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f66a92e9998f19466976921f6c719172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde96e1046fa340a21f53550299b11c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a20f85f7dbcafd6b6fa8dd4f6633cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f43fc55f25fa19e35bc58a36ca096175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e65709f73297efb4e0c4ee9b830364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02e1bafd21abdda18f7ef5b6a211b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80ded9eb347e43cbf94ae8c296f7d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3118c4f74733e43f3e2cb3c7876d95f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cd1f16c6bb4ea7d689d3f13a6514e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a130d36a8a901760518a4bbb61279181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fe0c24f7d6b0516f9816426890bf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c723848f3d0bb725e6222d3f696122e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999ee2fd0123cc457694387f2894eff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e403ab64a9debe79b90087d217ae6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03700efc26872ab309f89352299ad46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044af391cdcd6eb643b38cfee768388187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f366f2dc4cdcbe184bc30a76fc1d36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6b28b89f4ec214cb25030974437f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9c9af942cfc624bb0c51e1bd6e8dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ffe6264a3951abdf208f34df8d2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9d3566b89fbb84527dc08d7f5bd1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77349fb354e7fc401921e4d81b21b84b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a28d562f6c83df5e554d89cc2ba1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc32b3a39069ac503a71bc50c7ae6cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09230cc92b9014e0c023652770bd1639196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be96b9781836882ab622966f9312d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e6a4fbfda9bc99f88a1bbfee456e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab249d8fd230ba1a5ebfa4b0c712ac0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29671ba4733c4d0c385f806e06011200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196c2fa895673eca2b03cf2a326e839201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4e7ae46dddcc99938207d5eba009e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c236f326f53c30da2068e0b35a2f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c756a8260c8e4bca70ba66d3840da4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2c5d5f5af811ab10290dfd53ce2b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7166889db16bc71ded38fb8984b08a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15ead7d65a4424100df13a80a5e2a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62c2c149665d4bfdf024fe39599b78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157aba66de61b1a70fe63dcd5b21bb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2686e9c826a9dcdea8eda734347ed5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837c7180607c0eb59372d9d423da4a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe06efedbbd616e647c1a69fa65488212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a55cc3a94a374b6863ccbced131a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77685c4c773da47fae45d6a9085d9424214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecbda7116b43a5d927866c57651955215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88db8a9c78391e2fa2aadecbdfc834216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14b77d44a24a1f7bae884ad6af9817217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36f7b4b654f5129f81b68c10f09459218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038500c9aefef7aaa77bbfa63295b599219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7a16f33a9d46b4f3bfa2ecb9331cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f7cec88e0f5ad5becde586234280d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bca49e0b55a162b011a6f63030f5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc213d82f4acecae0b0b8b8d2d89c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09f709be9e20219616196c28b590ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2fb60edc9f401047254a856883347225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019f161fd5cf313574e1aa95c590c34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79da3798139c577986caad9847d849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a90c54277afc98dac8ed84e7b3320228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433abd84b63e8690331a81424d6ab19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f155271b2af7e1cb5867f189d0548230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58adfefc19ec6648228234522d3690231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721df9773b03882373da9c1f05e70a02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf69da128b6375d2a55669395fe57c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e326cea2adc6e0de098e0352c1e917234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e65d109a401e16493598edd1166f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6078fd090b1ec06731127c840b927236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7af70481f182dba81df8e792db0fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58350ca25ab9d0a0daa22289b92d67fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0cb14a5dde684450046b4af679ddc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff2e920f22670bbce1b191b4ffcce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9841df84e18a95f91c20402807b7df8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd17f4dcea8555ee046c8d4e03c7f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea1e77cc7be5c541eea5fb3f69753c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa42a7f6fff2da15f583930ba6b060244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdfdfc26234b2d0cd101dccd0b0d03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51362bd0290772f7311b915ee9f4f696246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf38e2b6b461bff0e76639da64adbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2764ea0a8e92ca64f2eab8d30a2e70b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a2edaf9f38f2806cb915f9a306d21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faca8394761ed11eef5ad3412c6eac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a0502e6c10ae4c9fdfcfe611673df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefa493e043f99b2afd77fecf0bddef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58e5869cddc4c52c6f6e9e83fce72e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841de2f5151d57361de73b6c44bffec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ca4ed322884d66e014cd4b5fe6478255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf33bbf44f7516c996bd08b6ffd0a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d5f0f73b23639affd7ff444da07c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151577fdd7374014d2386595b74f7cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec096faacee2b0add5b60a3a5f84e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8fc5d188b9a7ee315afca2a4a0ca8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a7e9b77f5bcf55a56e2f8b5528268261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a515d62b0fef0385cdc7e14aef6d921262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82358bda8fed7d82c0a0d82d973b83c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de65e17d3494c98e21334f301ed45eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88db4fa5b7e7e66ebc304905dffff6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e02ab0772b183b84caaf31a1ce91a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71fe40054fe1bb6a4f4aa195107cc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5907b6f71a0c114054dd00be4560f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407f72f52c6c209d3c0066e32c286aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23794fd055a8e5653f50cfa6aa3f9389270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d3bc3ae901b49ef4d4a86e2508805271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5734228ffeb08cf20a076c1949ff12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1383f839513e3ece903a2e1770d1c44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d75f147322e967304db6e1faf321b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556bc282ae1ba76a0a6e33f16e16618275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa86b858f0abd940da6ad15739956e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70432fe3975d2e88bc4ca4ba67deac07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083688927c69a8f4f5cfe09f5ce5dfac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da80d7fced5ccaac3f909c263c5eca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a7dbab0b9c8eb9cec6313add6a4c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1722b11f75a396c0de888ee0a4afc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053778fff6facbc01ba992728ac6e9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a98b375904da7cef422bda759895b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342bb1ea4a223075c49d0eb0a8eeea6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920dd9770677a0e8f6b977e4487194285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc7c554a6e7bedb9b7786143e6d32d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a983846b3b26bed37bdf703e54ebb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0d84f76949827321c18155e515b75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f3f73e3adeea40c62e1c2dfeb4477289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30b3b052903d832ae5d38e73ebf224290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d371d376cc29525cb308b39753326291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc754e0b9c3d4bf6e49bf45b98b791292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488047d4ec8bd82e74629e2de54dc530293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f7fcae22d27b834687ad4f2073dfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d69c3ca648304b73e56698b3121c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cec452968bc7e894a320c8ed64517296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603ef0c0b1314c00e1a44e2fb23efd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f0545f2d51880eb42b5ca806dd79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b75e4067088ea05a353a35c58f16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d041b8800d69d0caf48106c36f62f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c446a2ae486957024cebd1678f719301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9565306fe2b0b0e8d5dfd68cc3dcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1afd5bf6e1779f308d0ec243eb52fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6703a437cb59f6aa0f8dffb6aa1447304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d5966c3c299d66e1c00ce9c299864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cc30819348c693164b56dd334e0a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e5dc8cccf214441457b73115fc023307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7103d84f0c30d5c13f663b72c57da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9586c6bd914613d41208fd42f783b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6560bdf65d3b176c046699414ccf6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240bb6fe7ff1be161201fdf9e908d62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2e49e9fafcbdca198b189998258c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac898916230578192ebfdd21727b12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2495a85a5a53968531cf4a1f95e634314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64680c1597976a2c588b65c44b24740b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f234a997242b6f084da0148946ee06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0866283244948c99b6eebac665cbff1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c769c2f040b1d6d34e0f64b879ab301318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578367c53c6b07dceda437afcf3e9e4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979102f44cdc01fb720d26e6f2f55dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4880f5375f0a11d14833296dac1d5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc0c004755cf10b6b149555577ba00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4da06d0454ff6df486e667269b54e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65dad7f38ca1d8df36b6b194efca3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6996d35c71807a66aa2a74d85ea2d72325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>