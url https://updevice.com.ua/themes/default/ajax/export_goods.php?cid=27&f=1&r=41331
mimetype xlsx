--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267fa075f2e5c14283eaded3965c2cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08135bf17a24b5b2b78aa11889b9ef992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb9bcea90dad0c05d59c75fb6cf9983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39237e03114febfda1e25890709f1d914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8822289c503028e88caf30fbfd0be95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e190fcfa19a410eccee3c05007e8fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d194e51d0e7a19817bb1eaf1bc892e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952c45ed55161d540d0591ef49a622a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8028b26d0b835715d9b1c5abae3e7619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed6c2dcfc4a4824461fc17051231910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975def9849ea0bbfc485e45551cd21b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459423a4b9f8798682ecb4aa4dff8dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bd0f8630892e6fbe0e16d1b874dfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc07ecd7c66129ff2abffd1699ec2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1177b24899fd85f972dc734d6822d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dab86d6c4c10798b423568e5a80dd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669eac06bd453ba38a03557359836d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d4343dc029f85a2a6b5f45210b25b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd0c8e7a8ce6ceb4900d6ae2a323f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb1e63c9caf7b0c36157ddb7a91e6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accfe182027b68e39f836f89b7fe4ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aa1166dd3ec157271b315082bab0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bd6b4ef480c36c108f1bbbc88712f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2511317251f8bf4cd57631cd2c32f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200c5925d1ef426c062b6c429ac7e4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae70f38881ebcc95a54c5cb512349c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101c4e3be389d17910af44f167f055727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ee3e40d0d29657b461cae17ca28428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686a27cd734e8989707be66d8679b3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31ecf90c78cb00b18bc231341d6ebe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae706a07a1414c1e04d89ae9ed9f722431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1990831181f3c065d53f9ee87c2e3ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339861b31d579ed23e246efb8cba2abe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb47e1a670b2a22adfbcc38f4a9e57934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b52bfb8aeed98aeb083be7ce067f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414a2bdad97909f6c4119acc488461436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b726b32737f08b6483d767b00f72237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66edf2040f35c078ee5a67d6a6708238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e75265624582b7f62ec343629ddd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f70a3ef9107d5d15b46f2bfc4480940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1e8432fa7ae45f6cafa761c98b5f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b17ec5457ba4d6a2f7bac7af7ee08c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc552831195b3236c73621535d244743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56916b17b6f81689dd2e080bfd247b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de045f4b365f26a7d994a22064a181645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c12142b94b280247c7961ee9753b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6bb9241abde26c3e51cd2ff692bec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead1945dbaa07283683320ef4552d0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bd0bb0c15838f6335a6a7bb7f9fc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf25cd72fbe5239abcecd548cd263650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb240e3b251aef1f56ad4e51b4301d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fb8c68865aa696e8b8103e38428a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0977d46a468bb9edae21ed6c43c02053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35023e25a3276e2eba9e7ff5e3d52b7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d856da87b67f6f40af1980f11bda90155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8cb2b294114e693ed498146ded08956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65137dd5f05b2f6fd8560122635763f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71432af568f00bb6f8a1eada2b093fe558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778697cff2546121b55ee6b40450d85b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e91153eac2406ee0281c2bc8d50960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e891a9bb48f6f0544691ce60777fe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a650a0b1b34a0ffe3bdda1461e85062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73430b052eb90c8e5aadfd45e0cf19e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316474196855d87f0088b6e97cca19c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ccb8af87302dfa1d031318ae743e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c377be8fc90daa304ac902e495eeba066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced7dc836e83a70300fbbfd162c2d3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa227ee10a1f373f3232db3b279f195268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68651f44049fe03a5565c9b15ca08e3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988082db16ce2d70e0339ecc0d0d36b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0ce0536f9e5e72c17cbf82e85519271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832231eab3bdc4074c8f31c8863ab3b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12996b7bf89418f892c5d640e451167573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69bc4a22bd8162c4ddb97fa86e621974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a820d857a78db373a6e24899386e8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758362cf099553c2ee987d9fca9e20f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70160cf974675bccacc61e98322205677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5404dba138a718cb6b65a7dae8e15a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cdf774f6af9347acd79d0f937371579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732ab0b780e309e509e19157cf5f7e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcae7bcfad83849c6c7f75d669d7e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa923cf8123c05a1729cd4d409c1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24760b8ebca3933b0fd3c7b03de1ea2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433071265ebc5b7d8d074607573feea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2f6e3cfab139961cc124ba77738ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece1b60901e67aa40c396164d167bee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92de573d74984d8fd15ddbed6bd26a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f267795b1c2dcab55674c4f5140b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463e235561e5f99629a1a5aa83ab21589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997c01bce50fc9a4a91a086c4bf253990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117e016c9a39942b51d8628a53dad391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290c439521d0a58c9299f9ea6cdfb4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c8356baea2a9a08a0feeca513044393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7273f23fc4b24a8dad712e76e950a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8475d8bcc1c4bc7d0f479aaa36339f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ecac8499e0bb9bddaffb1e0ac9e3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13be00b42e980cc10306b8ed8953c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ab164066d81ad80fe34c88a3b6aeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d1a467e04cd939782bf229e7bfcd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed839481480fdbd4d28d9aaba70d91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e6e2e2d48ec2caff36323430c1a43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be10c875c163dfbaf9e7919242a0bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd5626f9ef5743f175b4e2477389b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc377b4d4f337da30d569dc1c3e88f0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c913a405ef469cc5ce4dbdb40ca2d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1c9d470f83fd7c53fbd17f4d00b19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85bc49dad79449785e127e961ec33b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c27a7e70319286312a7cd46608d179108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b6bc416403e7a66ff0761f1297316109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74754dccc981f608e52e571e4acb48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d994f39dd6e5130c0be9c83bbe52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0be2c0d7a596130feb416ab9ed528112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064c705f58fe2b04ed2f55a7c6272ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed6e82ab6af93cbc2fb0453a2d14b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f607092b55151f202bea000350cddf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf01abb7212d763ee23aba3cc62e7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113768e9d27dd6165fe3daaa9783b74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9af33c2dae99a5b107e0dc845413d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565860eda89e034617eacfa7132f5157119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc0ea97e010186d300002bdf5cac8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a285e04abff89a2cf8802b6ebc23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbde3a45b42b59279e64fd574e00d5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54645c37ff428a1e639660dc776161123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97534e84be2739de14dfdd0baf6498db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44eb81e8ff56f7762bb34366939ed2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c39ea098e4e7b48a5811c70c87cfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5a513afbe7755f5b7a48b49564e95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d15f4150840a24f12ca8155b056e76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c36cbca1ea3ac6cdab57c0b886c0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed19453efe0acc15ce13df6485dc7ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f41c282ec7f1a1efbd20353c375df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8f136bec2d381acc6658310dc6348132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd204743f3962bd530e5a6fa68eaf5d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196683058055f0d0760fba764b15573134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc568b321cef74a8ba16746438160f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cbed5092ff1edfc758508371a410e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d8077640d975984ee76a727f33f85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e66210b142a48f3246d5ef42d4334138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ff4e6988cbb5459e36439b5e7c24a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7be3884db7a290022211cc76c930e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41fed2e9eaf3044f6794e95649ee9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f102619b3af2f18c0a73c155838d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed03c99c921989e9db6a498467ee24c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19db747d58f88862e0ac6c1fdb1037144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4161464e647615f53c32f4b999afc9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db596fdb541487d6eb076f18facd21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970dbaded95b064429359c1ab4f71c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2996fb0e05a6405bda673cbd37f75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee893ad9605d0418d0d77ebf798157149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86df4b901da99e904d859de6004212f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a034bf8aea34717b8cdfa60492cfb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ba868db5cf64b77a5f93bd8f2273152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae408b89431cf0168faa9f987afafc49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9313c053a62e209d6b212335764d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd79506ac72d247909ff5f9e825f251155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e88f79adc32bc6c6442aa7246dd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1554a22e1dfca91d7ea2b1222243f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b56ecf23e8c46a29b6369a535b8078158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1beaeae43b0caafcaa1cfe3cf2d20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c84cef64cd4db6076fda0cae57d13f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f9c47523d428eca6d47a39ac2ee38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bc610647c20b18a8c3c02a7c0935c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e25db73dbc95fbdbd4e975e0aab5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdd7a71ba13b10f313e5e4a334e1c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f332f57ee30f064c336d2fccb24739165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108865652984bd58ce2f34889772642166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5a8cd350648e2b2f7689992f8284c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d653a56bbbb322f028599c8aba4f4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5779eaf715c3377bbb61b5f1a909169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74742a55dd5788c8dd0948b9c06d0279170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2f57865946e07db7698882c3a3d3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382aeb280a7a8a910cab0229f2b86aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040192391880afa4f4308f9e27c1a07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3915835e95c79779a0254b9f64781174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4364be142bd5d182898712793921a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fcc1111aab7e66507e4d9c1683af0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb056392378412c1c18ecf18f6e05e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6dfaf1e6698d2218d7acef11332ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c1dfa3ac318d92fa56f277dbcbe58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e496579279a9adca6699b4175a45e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e3ac0782ca5423e13239dcf29057181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb522a8105bfbb2113ab1e8f4cd4f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386ffb3cd402be45a8025984f95cba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e683aea5af5426fe2d8896c70a897ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a421fc524885f6ebf48cd05b712ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7d0e87045bd76e07407086ce8114d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52def76a7290898c37ae63c706f1d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191b3396966364a14df4ef41fc3bfc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5f62cb0c26819c19fadce9c298193189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc9497aaec738a81e5a125af657d2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477470a7daa533bd1e17c9f7711eba2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f886b0be8e8dc3c884c5859c306bf1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477044ff6a156a648e4a0ea77bea9bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2572a315cfedd4d9b35039999cc86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd214cc70f1be1c222060b378d0d113f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabef4e52a12f686d0381b3863f616a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0291c8003ef1c1a802dd0baf89587197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec3b60dba916cda4b2e1c0575a4833198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a173b4e72886f1a0572c3a9e72e3467199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9109b279194dd598121fcdfd2a34e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1139a4bc92dccb19fb314c4068ee9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4af9505f7d6968d0b82c1fa744b7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c668a5080924f89260a8ed6b99e73c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a3804a3a503ea6ed57ddd7a9e11c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65d9c4146e6f2b466c3128bbe09ff8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dcb2e9d4b86adeb5ed26f6fdae5f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f8b7c72492a6792d6c300a5935562207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6431579ad992486737dd6d280a39d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a93d6f52c1815dcaea426de67aeba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35584896b82c655c6bcbb55055fc9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7365879e0dad2899b5152c4f27bba1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b19c3c215e08bebe43a71f2d6d2a2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cea9da84160990897de39b66e350e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f70ea7871b947091b69b921c9356e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14735f8ec63ab829d2797418fa370131215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ace69aca8507f47130f5dab0da360216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bdf8a816e02995c601d2febe8122c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21c375d67fe1f92489103c4c16ad7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d396db6fc5d317e0a29f2ce2834f1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b34c6e82ae7e105f75a38f4e9751a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f188c260b3cbd540a30158ca32b246221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fcb7e493130f0e4a8668436cbf991222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c8d3b959b60d9196d0b7e23d4d9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697ad8489130637b2a34a2c307e4285224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72d74da46f4fa182ccef2f30cb17e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b4272e988026219a5f069f34d6a2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3931c30e532c2fcfeaa92514f9dbc37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f535b9d31bbdc2625dc9ec083f486b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951ec252733e44e9fb56ea6ab067425229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f29ac5f3b845d7e6cb9c013b06e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602a1c419c5a76b950e521660beccd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f6c1828845fb181b23ed2960283cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fd673e03678d77e16b6f9f77ab2ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a27a49ffc6bad228548bbc088ed33e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6e64d4e22b3b3129d457905ff0743235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462ea08e02caaba7feb322f9d2909fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3b7b6e7a01ce848016c533ac39c76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093ba387380e6f2966e68723f8ef0cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4965862976650be342edac3ce56e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4685dcfe59f2e22637000b8eeb04404240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3f36a2608d59ed99a671c3441c1fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ec7efc1aad0d0f656f01086ab8267242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488692c87d4ddef097d764e6d6338331243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286b4255b885aa957a6b024b591897244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce3038d96cb492bdb85246270b140245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e77a77e15b04639d6a024d1c5e7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93302092dcd46122f8bd09776278be1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caad6adeb1c9ed8166581421f776567248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4e052c03697c2a848211d938338b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bbb9ece7cb43c0acbfeab77521bff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7439fe4d92c2f355c8eeab14c0aa99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519874715d08bc58aa1bffd70a65747d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d8b67011672cca9d281dd9435bec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6e3003bd749944007a8f0c645d7c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474790f617e9b42cac453fec9f87356255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d274e3ee4703e4516759d48ac607c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7b9b694160ccdfc927d82dc36d2fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c49e7bee0ac6f03826c9039065ea8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a8c59f7d61a6d5918536ab42aee1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58963ff38a612859b9c7904afe859a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc81b39a6b9880676988c52be5492ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072eb7146037f90d748fc46f5304f13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08535172ebc52e3b8ba6ef712523f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51cd2398b97f8c2a1dd45e3e8ecca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caf02585bf1f96559cdf0994c4bfc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b6119fd72f43942912290b3e44fad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc952717fd318763e5948f6b5cacaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178220b0bad27a54c1de8d9a3513ab9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20932f91242f061604abdb0ea6b49627269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4251d606aba27be0c152e3fa9782d39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae58ddf0de3ecbb17d381eaaefdf92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0cba5e9304e0f4df755a0a277bdc2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dca9d8a398a7e55335ee8132b4734273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0890352d0e18892904427f385299a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bc36bad52dcb624e6e306dca2ce00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475beeb7d324e4ae8bce5b0ce98a322276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a7715bb675b2bb93d418c4fd45a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0021549a08095be660b77d2871b934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492302bed4f5607591f7e4212c6a2f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084afcc75c5c605ddd0d0118ea0e4f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0353dbd3ac30b216b9ebde6b3e3f2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12289b504ae6573c055d7975d39693d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b7cef9af411d5b2831a9de1b24d48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd36b86ed65b4f0127c759006d8f80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeeb0e274a9bde3573a788607374b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954bd1354f47d23d0615e57a9dad992286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da087bc6286cfaebf38b8415bbd10c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280897f8216fe3bbb7ede4ad26dfe15a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4083907355f22287fd0b71afccdfd7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bbcfba35136b158089ccba07d842e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f34cc43620383ee89fc525ef228df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ee54c4176bb8cf5bd8cac155e73ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e75f8640e8d6ed6f75406021c2877293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa65ff0cb9a7ce9720584e01c4f02d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a310b9e8b4643a1eb812a87c9bce2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782de0d956599c1143250d0b5e8ca053296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e0275be5cd1fd7c4aea99e66160cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2ab8512082a9365886bfa40bc530298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b4ff6fa01d05c565669fa6fa58f27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747ae5ec6e362e41b3b4d413ae655cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74311a3f1b14a57f0a8581725ef68de1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1cca286db361235a39983e5738157302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcfd67e9d8306b76cf0498a7db1543303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79685fc28508bf9340e6a4afa461e48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f1bad8cd934405ab12d3b0c6b643305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea25b3a8ad0e7784e1c4d4308311d78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a913f545e0c460712938e1ae5f2081307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6ec3470c0b8f3793d5b685335eea3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897e29e6b884eff2fbf9dd0e5d0bc42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd769d51d6c2c070475fe17aa0ff6a49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1a5caf3412d52b05b8915bf4eea6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ffdb191adb09668847c8ca13a3721312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cd061992a94515101be5be34cf279313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5ddd1b80a595c9caa675c704c3b70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b45c46310ffb0abf2baf40dc8d0e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f868f6a4d124a4e49d3d2d075dc1ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64b7096054acac41d6fb4f5985864c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476491f9ca4d4d5a50df9912dc95ff1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53a532ba49dca48d139cb986fb47b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384abffb849dd05652cfa2682bfe4b7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfe27541f9936a6fc47ba8adda32b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0609bb0eda447c38d9ebd005f0bf7ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571880e9acfc77464543a5b83ecaf1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b70500560d53ba316665c7ba7f3df8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501e3249679926a8cabc782dc90e7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda218d2e28d4d5d1761b5d26be5d43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3844cbf61f410eba026a0d729e331327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d491ad6941b7122146f68fd3516f7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9fa2d5e829c5ec2c38a57ee921bfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ece8ab21752083e05c3ff5ddb5ce0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb289cefae8d0d2e957769eca38b645331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66821152e9b12c487504ccdb8ceece332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56a85698b966983de0e17a000dd45b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d388a290e20bdc7606c20f3052fe6b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f84bd891ef639e2658820aabf6379335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a161873d6a88def90f0f9e6e145949c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e6b8262b0d7118e2559bfd0184fb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45113d1deed0c4ef8b645a6d73692d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1812664b1703494627a48fa9a6ddf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527900335e17fa48c97794ca1c26dc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede115a83ad31b6cc828b85b2d4138cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26332a15c0fa22628d4c20cc8d7bd180342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34661029481e93612502e03662cb0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fcc9aa2a221a77ad158c17f0f73dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec9bdb2ecf0788afa6ccd438b8f54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0015c85e8b20d19c1cccb78ee3f7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e0a6af170bd18701f9f2d7315bcb347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59732e8126aca5b6638be2c883e108981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1647497f51c53b588211b43adc8d3962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e38d6007f88c4908395768b9ec2913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac04d4b06ec5dad33a73623dfad27014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da05cce79d0bf74f448772304de380d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09741c35e075b1878a0027cfc06a186e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e622317a8ad84deafd4ac8ef83dd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63e4200dd8acc5af017e17d30151848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d60ead82fd9a47653e36a5453a8619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbffb5091a6ec42a392110384b1d9d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74092092f7f0937d4ec6d36288fbf91e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ea8c3a3a951823c1db422840d2dda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425e17ac20cc533fdb6a96775dea0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85564c93b92a05b71ebc5c8e2810ad7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cffcc36eb21dede8785c8abcd6fe315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6d5a8f42817be608d809d3759a56116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea73c4756192ccb093ae24b4783353917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584cf04f3f3a39d0fc81265a95ebecb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfffcd3f242db8c2ac5684d5862bf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01a05b12066e881dc2be27c78a4e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb68c8414850f79477f56abd75d5df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36ea1dbf135edf84f8c9b0d9d298bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd66ed9f97e7fe53f0326e77843ebed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787d75fe1c2ace180e924cf45decc9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eb04a3d95121ea9f4a5d0cd91c06125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30061a4e3ffef018207f680fe44ec526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d627ccb2db10207ce3a59ddf1c7f7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccc4ff3d58f397d240b219b73755b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856a9676554806f7f5aa91670074ac829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066419d90e69fa4937568f1a46a73f9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfe6fbb997809d929f531db387959231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67674bea6a06d11dadf14aeba1207732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d39ef8a0671cc23d3ba5cb60ef8edd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fc0e0e275a17e80a909d0dd5b22cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd5b926b2de0b79fd703a7e8030f8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e331d2b5ec7b0386847b0050fc378b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e18f345eea88222d91c0a59bd0d50837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab641288d444933156820bdd1a25e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc49159cae2f83f162941e2f9ca1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c62c4f90dc4b7f48261095b7fe2c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f61d3c28c0c8d71e84441815e3ec7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195b4d284f9eb98d365df3e03ed564b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fac1207804f3e9532e08e2f0456d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f9134ca2ba2124dbe80101cc82f2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70734bf61d422e9da587a6f30d30e33e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599294d6a7014219ea571c5f5ff17fbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57628f54af8c4d1822eca2fbc96dd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67380db3db6732cb78be9497eb628f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d7105fb15fa4a315680dd858c76f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1366939553221d041f809338930f6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20dd4369dedb7de5fcc078d2381b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7b2bcb3eb1ed04a6a77c5dd3c49e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab259d8717028b541af3b4d3717d7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ab1b99796e699c7b3eadebe9b43054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fc5212839e2841f6bf41141b366bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61901b572c9ff596d2d4050459706b4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16454fd61f39eb49490a38962915f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb9ce4e99a0b44064e591dd02c390458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203f64342e32eb12ce53aca7b1d2b7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80de85e12bd2348f12724007e81de660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342f892a36c44d55b79623ca4c390b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c7bf2f2024200faa99a70d8c64bc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d96244918c65964c64363434d3dd3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb083d35919c651962a619a40e84c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996e80029391b59761aaa94c8a324de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e370389483a40f39607038ec39ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d9fa255fdd2fb98728bd56edd80767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197907abeed37095e67bc6ca40fd1cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa979e3b5788f5984833a696b77425169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beaa36f6045ec1d47c435cc8dfb32d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b0837d30c1b08b87194e0e076f96871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad4e1b5c90b5679e81b8f14de5c4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45a082ec3e61887587218a7e3e10e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a32cba8db344d4765c82949e8c89774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5400d333b7cbdda399f3d35e3333fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b5849f3706cce06da5377ab742f1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d00606946571431ca36cfcd6d996c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3326a240dafccd6987a9b11ffcdc5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ae0e71d5a31d1901f5b86bf5e32479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfaf7b417883d540c791ddfbe5a3e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972a915a463857c20eb6126eb11783081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b763d93bc2b0fff11664c8b75ddf72082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8263630acac79f8e9cfb591c6b765283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de420e344a2c864f7a896cda613e8c1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1095500d70f62c6442ad56ee26d37df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9529fc7dea6d693f595ff4560e8eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb1d7b265b8fc586415931ad015ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfa4a8b9ec657718a9db413093e84788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada853645f8c6e1bc47ca3665ffd0ab689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0fbd14f48e4455d3914bbfaf31db990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726d06ee0e962fdf860dccb3a04245591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dea3a9171eb15a017e9d1dcac850092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ee5b7baa88461edbda6134952a33a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c22f949e4296b3c47066b6323a08c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc01394457e716ca3f3e4bc972a0dae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab7bd2325bdb75f007d365465a845596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a4b75f498b19d2b501175fc0cf37e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d69d13f9fa86dc51894af1bfdcbd2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448544b9886a481160e226e649adf97999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc2825cf53a8e837a3d2a41aa19320100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79e708f15f3068e2b834dc5235e3a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9fa357108a417c3492d9275f53740102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6837c8b330d85d9ef512fcf849d61f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816dc909dc9799ef5f710c6f03263c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118394f41f89662737ec7bd25aa30d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934e701d89af927f145689af8614696106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce18a069a3882c98570ba011496bf00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83549b9bde55d2b29d196236bf546a3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b02c9076195936e103465264580e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13f9e4521bfb2e9c00172726e8c3a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41049eb9cf1488a41b6952b9b8ffeffb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d735503e3340307bbe288ebb7ef358f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfd164f529ba26a3542b4b2c33f073113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59253c5679765dc5f13db206501375bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362973b8124392a54d23c46e24b8239115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac1f087c6a5eeba1de2143cc68649b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40b7d988ffc7d6e65c07e19bdf5955117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d533bf666d4d1734c352156e1f81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d813fa0475253fee1ff1f4363cdf35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838729931c05c5eabbb1fd4127a9fdd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f64a12146e85d370c88c4600c180f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80227d6abc0fcdd0c76e62b6765bfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4596382cfefb9a53ae8e39741b60e4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805aaa8e4786281cc9460514a032240124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cace1ae111c863dd1f98252ed96a9f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff4bfbca4900306e5e6c51fdd8895126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db8242e6c4e4e9e4f5e5e797b6597c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa51389fef51635601b69913caaf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700951e9432d4e2cb1ec097af73fbbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ee4b71eba41383603a0515f2dc6ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73e4a1865e8e2d34a49d4ff4a25717131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8f627bb62ab8d9d5e708e4f3cf648132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1ea7fc2c1c57dbe38032e4e45b06b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d8e4ed21c98cdb75e61f3bfcd2f9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa33d7e67aff6135742dc9d7bee4576135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022db9fd473cbbd1fac381712a35403136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fe19961591f980a657480182ae84a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d4a73edc093178b2c1383f6c1ec67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba94590843ce94f5385cb3466974137139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdcf5e3137245ac9f643762719740e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffba31841f889f6c0acfd94adc4647141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e81275552641d555426fc87fdc646e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3de41bf95c63b68732b43b8755318143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451033691d1f60b5526208b661fc52e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab922578d7d0f976881d5d4b649a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1f95f646537415c98354d3ac44da9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f7377d42731795b9616721391553e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b613ea34826e1a761219c0986055148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09c2e9c651062ada3fe02edf0ff2de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a080598f4d302a3683c3d197ee40d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67b257448bce5fc25907d39f864827151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacf7955e135760fb04f664e62bad68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3740b47c139a124e778c6fe4d9c11b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b27465cf9675ea982c0959f231253154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed94b0cb20b65706e0d2f4ae99055d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667231a42a3ce62f7c997056bacb17f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba1434275bcbe1def4e3cd227565db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4298bdb66b694bf73e845d85bd0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d106bfe789dbe9d65f3639f899041a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25c9f423de0a2c264c36e6a679ecb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19cf39a00d88ee763d822de9e79dff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da145214e2bb5f8f7067912e421949a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71d5c046ed5909b6ca4ab106bd3e6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253e0f8e971cba5f9dd9fca29747ea0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb3cbc48dbe0ef8857d1d7e1e547f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f053c5a3e6e28c9c01441d496bbda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a058fc42ebb5832582e7acbc92962167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055e2175f983a126c7c1f2846e658da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3cefc23c7337bbc40a4301c475a8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a54fd793f56a9c7e7c9b5a29bc9f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844f0866edb638daea6b2e21124e112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6ca117e07f2a699387e6338f37229172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175bdf3bc19e3ea02242d6c65fb71f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d148a6273f81c6b25808894d7ebdc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a08e205f705dfe20143ac7208ea0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080096f80426179fedacc29b6eb91889176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63062ef21853e0c829eb928405d546177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272ccd5b5b730a476b2cdb8e5282171178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff9ce25f486d6cf3c80c596bc0d61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3dea0e8615a355902b85e51134fcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bd6ceb162884e1b69866b0101e65c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714e919badd506f892438520c86f1a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7cf9e2ac4818dcab60c22f3ed24cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c3d4e55da347504f6f6769b21d78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cd3f223a3cd91d7dc8f24382a2c20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b71f1733da061fbc6d8eaacd047820186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448a3fb8ca9cad8e092e7369b29a5bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954a9fb19f4c17bd7210e93421dc028188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bbe473e5c2898076b0aa25cea3d45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd84a1e528f669650c5df121d911e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fcfcdbdff9052b55c8a5cb79051a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40535c7754a53b9f9169317adbcf907192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fde2e65ff75321f77a2fe91507a44a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14130db13e053d891f1158fe995008ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c025cc5ebb1f13a4d98e8d0a58209b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a820e1b0c5e977a52514fb3eec7bc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feb8d0fe6bdc6c255ddad61e478c03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9415fa804f3e7ec518bb658f207cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471e0348bb1ceade73e6d901fab01c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f067dcbdccbf5158455ca5c00e2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d6f31e46f9fe105982214eeee539b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7fec9a2396bc2e237de7ec70796dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0fa0b0e494bd183713ed4ecd1cbb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aa1ffe647ab41e88b0506915477ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745dd065464ec06a753ab85b41e332b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5788509b2385e55ed1a79ebbe9b76cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb2328b1b771330b19c93b5036426207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186b10847d5624fd08c864dbb3281e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0661b2169079f3427142fca35881209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afc2ab12a1f5c87ca2d7d7020f2123210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f15e62e19401b7d900aeb5d0dcc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff19ad1f652327ded6d3a39d3b9b50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303604db96589fa68b141a5fb09c96ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fb49bd930c9b1970416102049222f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476127dd7c3f8735cdecbf5edd4005215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3bb1377265e557f297ddfa07131d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940c150dd346c01b6368c1e498c3fd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c872e116fe8a025ee5a14cc39e470218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9a9f775a183795927b93ec68d1291219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5eb52f1374dceb4c5459eb2667874220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b5c66d206b69c7ff416dedbf70c95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f28430c03b54ef863f491882c143d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a34a4791a1b95e3b81901b30bc7564223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89711864ddbb1f97cf14d8bfe78994224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d804d2bfea07a4f57083109453f236b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cefddb5dc8592f7175a92e9d30ad3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e514742119b244610b443e188a06d6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcacb1cfc1c13b5845d665d61a5081228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9739aff93801fcc79bae74db3eb446c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7a8fca9ada93f19993bafbc89d4a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc57d9136490fe0e4998cae19061a5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e207ad7b2c2042339b735c1f2047ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287259267338632dad4347527904a0e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3b26697f224430ee6be6ee7e7a116234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248bd2b99ff9731718ca3d8e4fe1d88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f725aa7bcba6b178426e7ac8bcff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b539a40f5be0d4369124a1a50ccb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd868978b22561ada1d7324dd4b762238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a279b03bf0aa7118fe1d8083f98b38a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee95bdde068b2d8fa8b931f05b73251240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad662e49f50ec06cba4bfcc2f3aa40b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33319d0a39cad4848b762d74507db117242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6902cbea385886f9238d827b7843c8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef8d0f2161e6939364f4518ee97212244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a510f421cae26d7a69fc12ab91f85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd75ee5cbe8e282ca9efabf7e8ad6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf9d142bfac338053572da88d69c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea47f8e0f9092abe186ad18d83cf9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae5adb3247cf027294434e8e06a923249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e7a9918479c8a6f51d4028bb94ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51044986e3f212ade9007b4b04206c1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23dcd4da297e727f48b93e7064757a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442f3164abbb711219899f19feab4d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893c8646e3749d1afdbb2ef59627aa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee2c89126add44773f897fd32bab4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36037426a18014ed76313e20b62ede6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc316fe374a8f9706435debbcb6ecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d42781f7fa553dc3966adc4bffcad8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79e5ccd5b7cc6d9be026b55b448589259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c48c6b9d50089e6ffa91bb3fbf00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb7af1d59728e7a9863fd934b6b1af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febbc13c45f8aa916aecb9f4845286c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bb4c01cd61f339fe255dcca2e6130263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07b5ca264c05468d2169b0ba33aa22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecfd5b87350063bb83d3761094773c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cc04c0b4675bcd838416669ccfaad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357015d10c7b203879a535860c349d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc3c15686fb254c08d00aaf9b3bdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dcdfe1672f1d34b2447bc18911fd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83500a2873a463a9493eda6d42a1fd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465be554a097c4d3defd3494c490de86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1fc500ba631d4d17a979f58f9035b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289367da477218c631bbc9c259e1c9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01999cbfa8bf00f8b5e1514767659274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b3981cb62f88dd0191a55db5c96db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce416a7208e3bf64910d983cde321c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4209222f26bc3e13418cdeaf9e24d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ac6dd420abfbcbeb7922138f1b67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ca6c8ebb0e7a0562dd10e8de1e1e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c01b642b8ea0b46af9e7666c0c2329280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394f2560446f1e72ab1702464660203281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0d9d0ed517a362eabf1b921a934f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aa9904029f55367c1365a00dcf506283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8fd0ff241b06c6b36e2ade1e11ce5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c624a1a6957bc9bbae1994c0478e705285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536937c0836c53d3cc28949fa4ff758286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345aedc3188378e66373576ac722a1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec69614a12e3869ca55f1b0ee815864288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db350999d43850d8445e73cc8bc50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a165f355f894024a46da1a9d8efb4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e2771ee9e531169d444dc6de84511291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f3ed6aeb1ce46ca5276188180c635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1fb6b067ecd4cd4e2bbe7b515ceef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c8c08fe832bac82c6b482e120bc19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddba0c832d50f94ac497264744181d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fbe678912019ebca34e2e0a697959296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd78eb7276da0587f529cec16b84d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c550b495e08e7409510971c36c93a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b5d21a17000c95383746d0bd0045a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b2799143921638712329f87194b7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46479d6612cc2ca9e059532e3e89158b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2798b2540082cbb826552c310b3f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae380bed0092a8952fb5d1e992a6b2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0b7bda9ee6af115a903ab9c04d391304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c3228f3e5ae75642749a6dbebc6b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67edcbfc0513df66214f96e585d799306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5044ae03e669411279d61b2a9b357307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb5ba15e91925a522bbcda51097dcc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cbc89aa33ac46f3eb3293b8d0c7fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e86cb11c34f41d0e967d34c397fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32697dd46c90e24d935cbec34fc242ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8a8f83e7a02acb2e7a088dc922667312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2090ce36331971f55373a2a473c0fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dcc8064c417a55fc1c65a3fd281d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c403df094ffeeaed7cd4bc4b705e0f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9f50a7a5bf05533bff65c8037b48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6592f770516f507b5c17add3babfa9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eaf0ea7b2416315fea47d796f1cd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac0a317464c28a018e7330cfbab08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e12f5e3f3d99482d4f8d97a542533320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c9e97abbab7ce655311d313164731321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3da8b59ee8c2833de4e96ee51418ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b720bdb4df1c502f3200f43fc749323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946fac2163083f2a2b8f0fe4548e434324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd25085d4ca05cedcee83be075dc7325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>