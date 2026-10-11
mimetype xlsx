--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a52b8c55e61a17ae981aaddd268c241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656bd795e22fdea39c4889c8f5547442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c55ddad8e2e3f8445744993c5490d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb308276acdbd181501e995622386c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfc5f56a0763e28b04fcdf4940d86b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ca97d973cd629c7deb702a8484716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ead7472299350059af7db953aaf3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa62431a91ebdb2da922976ca5bf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200a013be66475a211ac292c3c2cc5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ca7efabb8381c4c10652452b681d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f92869e388b1ec52a419bff563485a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae3e91b073c0b449455456bfbeb89512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6adda060b455993d5498c9c81978113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b5cc8e5e86df533a69de2e2a00f7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cdb17b27a329b20c15dcdbb2f8a5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465b1b9f7569c4a404e3536e67022416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85942156a0f5b9d231bf72f6aba0f0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161852f72659b07b45f6f10a81270ecc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dab7a835b910c8579741595e50cd0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4da44d5fdd72736a534061ffa174f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550b8f790e1190139e47cda3e10c40b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1ce55cafab67214dcee6aaed273322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71353ef89408b7f9397d81d0d3c590c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b1aebf2f89a4e906e391310e7a7f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50634b7891b5adb52a204d83372b8af225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72727a3415d6846995acc3268e039ba926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4e3809ad7b060dc5574a5f7f0874e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5162c022082063709a41c5f2086a0c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927a32210256eff0736db709ae2938e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f958d23145e0cd93c0c769b01be07e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f98b51b4543a2e4c6c7998fef082731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc36c41c274a32e54a86f9dec8ac2fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d856c868d7245a7ddbebfcc6b50d6fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957e4a4d123fa00779c35c7fb711e9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c95d997e1bed3defb7a8c6668c0d5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a2495d3524ded02f0f1fb1b6355d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317fe16829479ff516e6a9caccfb33537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bc9f4d11258090a3f160f20b89a6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b09a35e2b751d1d3be642ad8484e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100632fa0360ab52493232b7251097440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c2962da6132bfa7bd4896c9c4f0ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459837ebbb89e975e522ca92169763542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c090e60a6c4f76b9745c6a77f34e2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848ef7b073b269361ebc5c955b9ed0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694c98daee68b559b04861065565c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977f2737ceceb0ea05c12b67dfe3bc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31a32169a2a7130fe06d4971528c5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545458339183d870874d5b63d0323db948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9bfebf2450cf0191d92b8e353ea4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e21fc17baa2b2cafb983c4b61ff6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b606ed3629bd9e653fe464d780cbd4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8e714e603637cef151145145e7c4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab35f58d67be1d1866bcdece296fd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15429b602ffb236715f186449736d2dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c708c1c9becb03a6900000805b096655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794413484ca81877281977f02e49e7f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831002318a818a8897bd8488d6ae24c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6bec6f4e06d353479c0ef32eb083e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660f966607f7f5968be6d1620e0930659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813d599d0b2faf2b143c53538fa6a1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e33864c29b14ed038681f20314303161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa408abf3696cf9cc616ffc4970fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5db779eafe264b5b4f794a9129b64163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ed84d40ada0bf76ca6e19709efbfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870453641c25caf8172d344dff9a8e1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46b829ba4eb81e8e53da4db22fd60066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bdb6b3926e516e2652e03b299932867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0d24914f6ea44f7118fcfc88166968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e25b9c2efe68d595bd22bc85c353369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec1efa918e55aec4ab0c85456aa9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546ccc7cdea59a7960fab78afc3190771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056bce45693b87a9cc9f29249ffdd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1285e152489843712aef5f0fc79cf7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a1b798e7984ed53c8b5747ae367774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfea6adb881b2bb5adb5b2314bb2a6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0bdb6bc778c48e06023de442d658476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023496b01d69d7e8dddec59a5352630f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa2e8264aefc8c83008a32d3a8a2a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f87d25aebfdbc35689daf9ec18d1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0939894b8dad10fba24096662727d1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713690fd4cbf2236861e91fa0fc6ebde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b60131e08ccddcf53659023bb132282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b8dd175c0439c76f613fb36d8009f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40037a139b6335dbb045e0831cb6546e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5461a7e265012d450f4c361ac785385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000893357f4f6db696483657ce06792b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f787e28ca60e36406add2b4d908e5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81497ba21d94ee1a1b34205bdfad8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc641a90717205fa09de56245ae6ad1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ecaa9a7f6dd96a6a41e6935ba8b3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5328b30f17ba115776e2ad50c8f16691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e3367d7a48cb473c63007abb83a4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2bd369cb8319b5381e2676045722193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774749c43bb6704a25aed346930ace9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888ae9454a84fb06ac9f5484002827b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469516dc264be8a1b27ef6beea71ba5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e33cf885e2541cfa70bf6c61db7e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd392ef4f27985aec9e87dc51abfd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ceee4ed077369c989c40f9ae077a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2252809045b106c644c3f3f07929d3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a7849792a5af007e2b3da9d10b935101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b3ee3aa0e003ff205fbdb43c0da57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ce0cc7af975f99efbf435851b71be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44e17af60de68e783cc27b3f3e31fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a60af47b09546aadafb9bd597d239d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2a2edf2803dfa20448e42529faaa7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f70bc346f5ca014c11892e0cee1c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a376e4f5463af0828765fe38bc4871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebecd2dab8c6fe367ae7c7c9c0d304c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945345041d699ee1e7a62bbb60e8926d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bd57db4db261d09e7bfb198d505bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc772629d9edcd2a52e35df41f4acd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa494537cd5f6e2c1ee0ac75d883409b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573f45dcd5f1ef4e266a829d23d5493114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815f7356c92cd528fb005e3e0a5b4ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187ebadd262438d80f8a17d6519137a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3398f919c042906b0674d78e781a10b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060dce9c7773dfff19f0921df687545118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2250c974e70246e4ec7318bcef4e73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb117908e38b1bd5264352071a8257e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b395cbf9c3a09cfd1f48b48c0f6e19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4f89d63bdcfcddbbd0fc8161301c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c46041df1805cf82cdc3afa55e548e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd94622d696a0e1634b56cb004a675124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24094a4abdfc6b1f4a2b4a5700616f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36647ba30f0268d575519662623464126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530228c74634dd951d7336502ac25d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be020ba6f35b0ae3a783eb687de2d9ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f05fb3e77828ef626883b73dec54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab777cae6ddbc95ffc65250fe1f9671c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32bef85f849d220c0a13731eeff800131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a868e2d7f598c4ef25b1e6399a85822132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9812749dc77ae560cc8e3d9448cfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238c979608035ba41843cdc333782bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb534f61e50e61d664d31fd53ef54c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32598e268f08acf0a8f420f91e0aaadb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62affc2e93a880d160a632072504b086137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383fb64728cc86eae503c7f317e434d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adc3147da3b68be9e3fe4ffd182b23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b4be27cce1eb82a3863ee1d573e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b0a43e52d6d3f2a1025f60a17b52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa837ffa322589c36dced4e87da220142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf931042179ea87f78c5b8418992afc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd70f818056df824d24475d09887f6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30c38b8b82a075424f4f6539bf937f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3a8be2f7a380315500b108b560888146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20ed4d70fd60d03f916defbd49033f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8826c9fff139500d885790c33c2a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9409458aaa0d53b398d4ce23d747d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b91f7d3a1423758b95831b5cf10b00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe8715e4410a2ce68d8a97f9d6635e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924552c4e9c6a972ea1312861c8c171152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b07890b7953dca8e5432fcf578f479153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8de44fdd0795d8de8f455d79934276154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986bd758cefc02d375fa1a95c84ffa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad739df60118554be5cb358ec247f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04facd35ed274e2e48f8c051fd37538157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81516b24889e431fe5e49cb24bf1aa27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2f55bb46ec0a47bfce1c23d134933159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af577435f47252758f52f142f3204c40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c509e5a75517423c61f8d373bc7fd7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4795cf33f4981d00ca0964dbac895162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d4bc9a0a6ef71e1955f68087f7c71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44efcf708ac96c553074289b89fd9cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9718b1439b4e3a04c6106b478df7a36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641a2b3421df388ae5dac10d162a5e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61fa6971930094fa363692f99c48a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85b774fa07228660da2e95fb6909f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f5cf64e8104a103a34e55420726e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce50c30f28a6f5c8060392bc8cecb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd9e4f424a02267dce900077ac5d3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda183dcf02cd9189934c7f28180d50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74417ff94ad4537702f86701a275584173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7403766cf5d164f5d301e4bbe42e686174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad06a6de826a043654083207e7b7b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae905624c05a20a0c8a23602341fc67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716adb1d5eeb99f45c7ab279bea76af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf24ee4460dea561f7b6067ad61e4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21ffbd7ac45e403b167bf700b6fe69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd590601ad27e32d5db43a7fd1ac9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77bdb1accf15cdc8b6b6de7c5a8aec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3042b6aaebaeb49b0f1906314fd76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acd3dc7665766b5015480a48ed71b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd434fe0676d3fe5498a19823d3c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6b70050b76e686872565417dd3ea0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b84f9b143f4118537bd995426e65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740522445f288c836f162b7f28a3b024187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09a667ff015a48d0beec4a2d0276a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127609c6bc3f308334bd7b5fd69a6c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd56c35cb293c958637a878cd5dfdda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19000273dde28695e462582958ccef0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24a8dc815b8d0d2aac413a04df6e98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc237dd10003e06a09cd64fb5e77ed90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ab355264f3d9e8d76f0c153fc4243194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822f4cfa40a28ad979a5fdb3979c184195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f6bdc667dd45c6a396315345bdbc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e345f32dd59a5d6ab9c3051fc0d0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef28c548be848c53cf95406867f423198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca1534af757b500eaa2fdd365a67a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c9cca6924946a4814659770060b3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac2d929a54fb8299811d7aca277b31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01c33834105461dddaa312feddab5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0236e90315a611b834d812c8483026203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a62effb3f1cd1434319fe7366ec008204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96077910e3de3c04abb976283115f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac1029ef08bb53a311764c4156bb7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eaa0c75c34d63ff6ee8777e610479207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08906d1b0b93e45c483bd31d01610b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d60ace7f20ecf53c11efe0da54462209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cdfcec39b8e39d3cd628df4f3f0b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404af14450907d7e27f8bd9d7ae7b67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34456590dde80905bb0224368a165ef8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817ae54b9cb5921f0f25d842d33ae0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c704d1085ac764b9825ca100755ed4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deb96f6c43d6f6e9dc1732ad1b90c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f96c644e7721e1bf48baa12d54e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da29d4e5dc6ad6e2de42a4bea5dfba2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c648ac642e7b3fc738c5dc33788548d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d33b57b362af757dcf833318f0cac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470b389d58a1225a8651d81cc415187220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1f6ced30646481dbcef01b8078cfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364eac4275abe2eae211003e640f176222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44919734cf23f36f15c6741f086229223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766606596222dab8c87be184fcf85be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907b7c47a2f2d1f94fb93085a5dbbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4657effa23d876f542e339e765b4646226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bbbef5a6c50fb3eef608658c248c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb86e28d37b277b201763f7acbeb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b33d30ae88f16e0316c63b183a785229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387ee11c41913671aa935b1284f9f9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4923949c973af36faa879f7b1231e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb2d30e98656299f31e9d69d31faa1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf28fcd78ad9c55f316a364ab495b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4c0b1bcf019415784c1de28ce2472234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e55d9ce63cf55bd51787d09cda7b09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa322761445e321a2a863a9b7340f1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da7b71ef40f1128b29711e98ee2d87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7a5b198d2570821f42449d7cd0101238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0067ec4f0b057a2e01750b4698b312239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86361cadaac69d325e8f807115a69b5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8600d93a1cf8dce5eaed8a6929a768d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba846f16110dc24302cbad19afc3a91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4de39029f32a23c7532ccd482c34e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d57c4156a2335ffbb1c02768e996f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e725884fe20206037ac63ab68a01d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b694fbe5502b57aeeecba6020873f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0439d9e3cf82f48c2bb898e0d894199247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19565fc6f2baf9dfe99422a6bcc27af0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0618c66db8c574fe509acc819e7c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52bc85c7f3f081ebf47bbb7779f95b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb86edce31e643de3c56f0f3816d16a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c529ff6b34ecc274aa49890353adc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a253dc08c0b35cc93632915233316253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6421d598bfa3cc5f298aa0120fc288254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6025982dd16d897bbd646233f95231255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92506d4598bb1ed36bf2aa331463fe8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456886b97e6630424b1b4d1902d3fb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61ccb014b9a7caa655a0623c9a1716258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178017f4c333e97bc0f7e550d58623a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8a1aa616f52e89c9225758cd5557260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de7d9c9fe13a67e4c41d352c03aea4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6566afe7191293c66ff8547b312a71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2873495719a1251862521b361eff3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc367d522d4dade7a365a9ed6e48af6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddde09d712f46aa367012b7b1240e55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cfb82cd7b31f0a4e9d11949ace56a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a5329944444db9140005526cd041c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740c071a2321b708d3c09b998530593268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25124768682fabbdfd58b03e8c706c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e9128e06955d6913c967823036b21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22853631731456234beaec6d5251c2ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b2a4838f0938498bbe067b9e836f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37638089089b9342690ef70bf013b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880045697d14a6ffb2f1daef147af594274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51012742f50e5abe8104750387d3ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cd6da25096576c4395acbe787223f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c682ca815c9fcea23efe84baedc8876277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bcc912c86bb2dcdeb90d1412e8730278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1ccc4ad8b35c6da508ee2a3bba0ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b161e1bafb47cac8ff06b8d02a5cad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caf2b490e4a1e0a690f5108dfd8d63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57e45dcbeb0f8d93d63567d5e0cada282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd7b5a28aea396f7659fee6bf5ebfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2eff014af451198f189d0020f235a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19858fccf2b4ff81b085d7581072a7a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720542d59de4e233b5b9ba898aed69e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021923e09ae8715e7143e494afdfe66f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9e3d33d9e1d8dd559cc26f080933f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c13f04b36bcb7c5f8d4826d7554a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4a5a2d317593470605efc88a47408290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8a5c61806bee34fa93dc6013bd55d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c334d357950a18fc87c6de0ff4ff21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ec1dbcffef218832ab6efc81e1516293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053e0683ad5abe5a98fad2d54639086294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561f151522927391b463bd1e8514ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02918c2b212790c8e2f4b1c1e316a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bc768656e51bedb13801415878e91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ff078d6ab0908f0aff3a5c044c96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d36be96473783a2d4349fb7b5db838299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819dda849b26c096082791feb317f72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84040c3f2c6513dd14984254d8a3b46c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8ff7f7501ce85fb71dd753f0e5655302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a40b25323c23d385fed46550b0e21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305af60d7e441e3f688870efd7d6b0b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3667bcc4f9d4070a48e2c25f4e1c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865d57d444a2a8b3c46e071696573e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa648d5faef70f0d7857801c40f4b74f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f890c0fe939fd033c03259feced842308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391429fb5e77af3aa4d3d934a22aaf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592ca0d8b01c691625c3e48c6286c4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3eeb85c17a4c2f1b14f400578eb87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcf1dae6e09466a2c5d7f47918f800312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc27304ea3fff556e973d6775ec55e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa9628183103523fe2c4aa7fa39578314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c9ef94e10b3d4ee444afe5ddd6a80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1159231eb5207e1167f00138f78d435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2514575766ff308507b9cd6e86d58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d0d41d35adacebb6c6d50a2bbe814318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74601e503df9d38b6cb58c7d88a29b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf658739750c352e3d6def7df83599b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd0d1ebb37e11e8795e2fc8cc903fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee4a31ccfb224d8553ef0195b1b56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c7707832b08a3e6bdd7db5fae815323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06d1b19a3c147eb71e77316b73a423324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f890d4742fc932889fc1d93b338c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac756ba5bb8007ecb1ea45fc74a239326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb131a53b5e60d5f4d9df3febe334404327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb99fabd04cf430a96ac1df0c3ebda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a29e385e801ecb0720934672e5023329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eedaaa459d47df3ab8d2eeae754416330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44592bcbd60fc94ed5032e080a949ece331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638039fcc32eedeaf53f8063271ae69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292dc79b1ee8dd107a053b0530eb500333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78f5f3d70a32713b6fb7e3ea86e103334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e229529cd25474658e7e1e6f4432335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4410cc348f8e5e7cc187b3dc24e3a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e35a4bf456ab2cd3845383799e98d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb74d1d87ae23a2cb6b1e6c302ebca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d840fba0854cc50d10a390c6bfafec5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a3ec761c36b8742f357dbbe9cd68b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a21cef2dd7f7fe5b55f2009192e024341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffceb157d3787b250b5108751bf49a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be39d0489346ca5d32c82a99abb6081343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2f475145f8c2d67e7c4ffbe436648344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c150b16dd069f49ef59c30943b82eff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda47fb417d42dc328b2b5594cc133346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d53ea6543e92217652a9205b2dcc9347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd06a4ae1ec7171deba4f4bdc130791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93974175abde87ed0e98b9c07f18a40b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d94ea2e33c62696ef852a00b5a6823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f6ab463b94862d01d83426b659c2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9945fb40e5e8d702ef1b613489ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990fd1c04d5bb9d8a8485ef90acda056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1425b27538a8bac67edc19776568dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8a05bf359e24d897ece86fc3857068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe557a209efbf0a58e5a2ab2766f889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d22529987c2d50ef2e00d474225d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9353144a2b6b3a4e679fd303936c6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a94a51e2f4fc3334d23d5e0ee20d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f1653caa3cf5d3ce06572a18dc69413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c6653c1632bc2192179a1887684814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d5feb38288b0fbab5a5de3a1930df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1ee393f56e6cd5666b4a6541618616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b889596d6f0109e1fae08a70d7953717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34454db95510b57ad6499a906d509218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de82aab6c974eafd1cc0f85efbfde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed4bfd0580f2f7ab766e38f24df01920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46020d52acff8ea675c0d42faeb8899721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df37c3b18ac859a929d9d7eed71834a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcecb069ba624e71477f0a741684dd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b65088f4059aa9b8acb8667579865224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aa909db17949423d6a627de61129125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce27a09e934b645cf4115b7f3256b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b69cb5614dfd1de8b6c7ce7277cb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec542a40565cf65c4c7b40649eec0d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a464cabf1f42099ece43f9c7c583029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e50a92f0068d89485ce4b2c371e40330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7323239352282ee4e7972c332a6cd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245de53b562482fa0e4eab0b447dfaac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba82a338dc98550c1c96e8d68b75d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f83e0f9abc9ff9c6676c5b6a88fd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b9c2357eb150c1d7d17e8040f2dcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a696b330e8beb280ddc025e4440dbd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceff60b36b6062921a7bf75c51cf7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1997712b95de3839f99a35de880e4d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54a14995368142164bf986ae19054a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047c443a3088281533a3f09f3e7efb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39b3a9249a6312e2febeb352750cad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f1ca62ce4c2610932cd8cd894a7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c83bda391a7ba66013d61e808f943243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4005a74548ed501a0168467c34cca944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f80dc8e42978b523d359f57ac9eaea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bcf606598934faff5491dcd5c8dc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca858173b79372d0321685de9fde61247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae80f9c9fa674229cafe7d9fe03ad348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b848d1a69bf9b1f3c55abfb8464a93d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d453b6cd651acade07fea958f741550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ef1aa363469022f23cf2db9ed99f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb37f699bf7f6403a21c7bd1e82fa0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2eac477329c69af5717cbb7aa33ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92975808899d88cca4994a3d6397f6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc156f7a59cfdbb24426f1cc1ca35355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ba58080856f09e1876658855f11ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a5755da8ad7ddc5ebfbd3239419057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46ac7974f6665b7858363e9931e4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8608f998afd1a1663336fae4203aca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735974873f41a81762c351baf21fbde760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b98980dd35e7ae5a9a5c811d1605561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e3209b91b16fdb5663189c935c8a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a36b3b46311d8f75c5c182c1a9eeb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214091b1c7b8a30eca351f698f07eb6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d24eebd5d2213176f004dc6eaa990a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b9800682890a2bdf3ab817faf1a1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d85d737ee0b7d23e162b1d09eb7f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da1433185a41b86c6b86cbfd7848468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2759ddd3a7be6d748d12ac14e52c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600ec274fc0a454b8a85513bf67d6c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c62285b024b628a7d391bcdec606a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a28a4d9148bf9f84f80928395c76d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893aa63a7b5c082dd80a0aa5eddc7a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d264c4919358792e30fd86604f7699574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dbc93828dbe5c7403e024f4aaefd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b1d76475b8886019f4d9d0a06dbab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687050a93b7284689481bcdcbbc611277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65d81869835f4027c643b031c6583778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71e5c67ac0784d6c4b60bb89668aa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c71436b006c712ed163a39de4c6b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa7da166abf322cbccea47668d41ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ecd18f1f7be7f6d69582dfc54e0e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c26fe1af61b2b78435e6634c97ab283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8502fe8a0e57098ac632bc7adf54aea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bfd85a470c99802880a469b38bd6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4a6453d47b82e84bc9bc960ccf42e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d465db7c7f51cd88ea1c0111743db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc426e856dd90e63f85e12719ef014c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faab3506117a940d2679c9e8dcd46189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61caffce778b2fa1701b177506187290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ba993227486a7ee4501e6a401bfbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bdc9cb91705da65435065b9d72a4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73b528cd4d71f6944cbf2583b9ab5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14205b7799ca491f782fe1a4d8337b7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23315081af502e91f1d7e78e489d8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0442ac298d41c167825c5bf2856ea696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7fab67f8cc9909d51be11dc6808d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad625ceff213c06a67e5a498a294d1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53230db4339d39ce46a8e13adc4f2f2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ddf30d9a49018d07e4850beea3392100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edf7f600060a26f89334d82db079f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ee23ef39d45f2b260deafbfa1a1e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6349d47b574ed1cad0006c2ed8d0b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68379ebcdde16353096229c50f2c9b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf981e4ddc3a898aa38b94577cf46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b57a10086d77adad3810947d118ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3d05b8db0eebf9e5cf99fdaf743ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b27d135c3265a40a658e159cacb09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67813e896a83b426032bec3ca24cd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b93c4d739467819799342c69fa4f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5e6af23fde15827764409d15de86e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050192781ac5cb28f60ff722acb80aad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d14f54dad3e33a43f510f325360da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e8b9cf116c76b2b953311822272ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aa21764f96fcce535549b9dc49bdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19b5c6279cd7c05a1a1d87e745d2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a667c9d309bd245f2415865fe60b342117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6142749334fd1347b8bc33d04a77f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238a9723f9ff97eabe2503d480fe3c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad0b0c440d151e2555f712f61c40cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a6ab773edb4a670e9991962a600c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426392f02da24e59a40b84e7c4eb26e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a6d57c88f613eeab4acd7af1a743123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e7a5c8a462df91f736621bdcb8ab0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea7d297939e7e7aeb41a21406cb7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028d62b8d28f08979576675a62da93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d088408248e11de7a418a0782437a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de7059ed83cbea36144e69cba38f97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eb04cbda41128a64019da3f8087cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d54dff77cbce682837b1ea8cbe0394130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4f4e5e7360a5751eab9f06072b562131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac852a6b34b377c69bc0d54f2ce523132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb7dda14902c8235a027198e45f2fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa59af2753a4a69f411296b2062343f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa4c3a8b52d620498fa7870f1e219e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9ee31b322bdbe4a2d24bb896cb6fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e83b16bcc24602e6a21a52080180ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c565c3c89db8f929ce9d6d63e6cb36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7beee4ba6338ac5292e49f673a0604139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1198308ba1bbffbc4da526ed44b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21abef41489db9d521e0e7004b5917141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecda36f61cf520d7752b26661771db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3491153461d6ba55335cf9eabd26f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b7c222ad9c66bf007db056caafe2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4014daacdde8aadd23ccaea1490f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa50c3a6a69bbea916fc502439aec6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf214831f9c19cc6f67c54e79f4aa4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6e917848ab77f766cee84091f00c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4193410ea5f0e13850c0f4a5526f0fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e2c29dcee662153396c7b5ca12da5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc598868a7a78693ee2991d9efa34b7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c653d8acd3c4848d1385fc741c9b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb10cc8c03e2d963dc569098527f7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c17f6908d9f6f92d8e0fd559ca002154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba80b9ee3818ecc5324990a92e514c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ad25233eccb42fed4ae8face7bb21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09737c5c947d4bb03cb818687b249fa2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559aa6eec982f352dd846a5fe043860158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1d246df04148cfadca3f36640756d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746c7176b92afe244877cbbefddfd5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80257c18436ecc85c99718cfb17d0d0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f96b073cbe422a035969201a9dd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b470a50677dab50ba09b41f156c7464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fa5b07b1465c36f0aed844fc1bb55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30266a9932e26d1ff1949ff295f721165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0041011fcf885e1d3de639789914331166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fad0e762301bbdca2bee44e4a083d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063bfecba401901f952973f6a32c0dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de4703afde1aa711fef0802f17079c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb232ac87158fe4ad433a44b4f01c31f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a8b28905dcc3b8ea33c79f1fa3fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8410d37310867b42d9563cb6a1ab38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cda710cca0e7ac1301a7a58f30ee29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b3c3a45b07184c21bf5fad4f5a360174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e98ad80ca9141c21cfa38125397f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a1454b49b64127be9947d6ddaf73b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a54fb091464ce3e9df46d435eb0f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f31e32616367ccd8352de94ae9af45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3daffd5c8e9b2e65f8c1561cc1a504179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5333f5e99af7aa9bcadf78c776002d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c25e88e4fc06ac4d58ea5a584b7e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc68aeb656a05bf913458584fccd00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e9d6ff034f44ef09d87558011a420183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e08645221ff21deeaa181cabb80a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40e80175713f2f8a9fa168bd0e0353185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9237ad4733d7926205caf08bc48a18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eee923c8bccf22a62dac75b483d941187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0742ae9781f5fbac70814f7d01f54c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264013532ba2c22d585f6d009113531d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe256cc0be1aeaa8105af062c08840190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c46d4fae9fa250efc52906430c1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e585cb07b2b73df89705e86a6c3063192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36b6f5f0460452d80542c131b7544193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172764df408e0d30b2fef94a560b762194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87f5ab2c8d2286c15b7f141907a52d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51bbb5fad82d1c92a5f3d152b783fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01880dd33f867606f64be2a17423dd14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd1cf5e863f9285272a63682e5f657198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36908d4d000a42e1181c7869a52f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ff4d8c9f55cb2efc8e78fbe6a1cf8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b90a8bc1cf3189735df129629d05b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d59b126aadc0752339ed4285b3845202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44181a3b088f19487e05976eae97a6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff07117347cce4f24692eabd347415204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f57c97a4537f0ff70abe146c977b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b27697a60e40047f828cf34d277df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a94da2318fdebc74066e970d0957a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6607d4f67cc6561961abcff17ef46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c85b171f75c7b332b469aeb24e3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73292aaea1cf508cbfcb2cb0491da97e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec0531dda0bd088479c13c7f45b22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f2b341a5a265079d103c2f5b1700f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c05663288b926bf3d6b8e66256f53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed18fccc82ce3ad30c01d5be292058214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab1de7ff7bbb2251075faf08da0db5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda88215531ee4e0dd5eaebdd622479216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d37a8863e9180999ddd628bf71b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8d749522afe17fd79c0af03ca4ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e43c8459a823e261481bbe5dbb6d6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd780bdc23f5a603be063d705f242f78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1f74d2a33822f72da2e9cdfa4ae89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e994758678a46d707cfeef07922c92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30afdf44eaa9b6659d264b202d5c8ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaff482630e79bead9a74145ce63e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55bb4f6002595c56ec099b2c686039225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7a508dbf00bc329d0034308b3977f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e8294edc94d82dbc8d95e4f280dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc695374bd89157c4fc066e06bbaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31b3735257063997d3514ff6a2c4b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64283119f7296142d6f736725ba8a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f5ea2dc61202c227ad8a31dd135ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4958d0d8cf4d8a35c0c3f8ba28b31b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80041defe3101a2adf55dfd31d900890233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc256d45ee54c25aa9701cde7605a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df79afec38116a1cc7195a970fba07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5908f1f3988a72c4dabfd18309a704236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a47224c365842a74860ee23d3a13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f8feb039b96a1c6797157d6cdf861238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be3225de1ac4f694ef03150109f2d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647543edb1298e4c8eac892493cf6df5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319bf3617d787f682ea59bf0d2c3b4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e989c52e21d183adc6ff4d67fa0a55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88077170dd304ef8b64ec7dd09cab35a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e639e6d1c9a87cb9909cdfd4a1a5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f696d631e03fa1513e855222da940db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea53e960d02438d5beea7e928c05b2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bf7c390e4902a4ca3c48975c16878247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3531b7d360dc7747aee183f5688896248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b10df5fbfa8ea34164d987edda5fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68c38b7a77f26d4b068aa14a9d4dfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb05fdd9d0dae8d1b24dd6c3078f2cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d540cc44f43d6e233563509983c41f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea92c03889bcaa1da4bf71434199f05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c259267aaa4c42ae11ae51e2295e66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8106c4056cd158413b6c28211f10ab5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1ea125fbe2e90149e9ad53a7e4512256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba855a90dabdaad86a19332650942e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc165f46ecbee52f4ba1211d59b58f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f9444144813ba2422e7a22b10b85c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950566d0fca4d4ce1d265350f5e4bf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4698d1dc27b64170ca3600210ecc79d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9799ed43393d7c45231d3692bb5c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa79f152ae89a8b8483871de3e60c09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4c447f8d2f745746edad184b0ffd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20f4e87f2cb3fdc70a131fa0738edf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa510a68fe4ecc352b1d3febed112b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9120f978a7062fc664f335e6438fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ec1a98cf015a206fddf3e844e5484268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ebef995eda78df078e7773e66c3b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027d9454cbcb5118f938c815cbe6e4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe67ac0c57478acd980e46df963c4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345da9d462302f5d0b586b57528fbc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252a99a4de04cf0e84a12e45dff7734273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ffa42a7720f0e0e86191fadf4a979274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eb82793a785cf47c14077fbb16a52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be17f683ab947a3018e0ef43d4063a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee1b51113c157ebc5edab1fe2de26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2b2a2b763a6ce4b26e6b9de590ead278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad33b02ee8d06ef6fe973c659f2f0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d26c8b9c879ab1353bbad3281b96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcc24c43401980c492012c2791c46f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647e61d66651a194014d0efd8d4266282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37490839f00ae395776fd835f832c54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81036b8c2d6694ac44997946e4e581284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0bf483f525c5fe5831c439bb5c777285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2679a6cd6399599d6c9cf0385eac3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b863dd416a6e300275c7988ea8a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e0cb98d215a921fde7f8fc38afa72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915be09a0f2941b79dc71cac4c6ce1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6879ba3b08cb73e024aa967a70ca60a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c68b5691eae79e2a08a5d912357bf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d45984cf78392c0201aa8944913e88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238ab25ca4962ec045543b6b507072293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259f38e869feac39c16d3668e88330294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277c8a64ed953d88abcbaba4195ce49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee8041793f52eace72957b6034bb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a729fcaf85c38879b76789fed81e26e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc324d89ab5b96efe03b4d5defc37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac03c2fb714c0b008808484d51e3978299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5889b0b2d8d62f4ed77de557f0087c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed1b3eda0c1ea6de7b9bd2123f9a95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19e84532b716fe8befec5dd24fd029302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29dc32ac01f9e66319d1a01d753568303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f7491002f73a576a02dbf09b0c07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5ffbe5a51474e2d43ba63ab957e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996aee7509cc07effd17f47b05b540a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14b58ce7952aa802ee840cebdb703307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587d42c67798c19873ed736c1b42dc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74e43b4ed7b59df276c043e971fad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82ca1068f00a45913c8aba27fdbbb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8a6468f86d743485d34eb2d4e3b7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36376e683e57c48882f4c065aad3f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284468e7d0395c3a1dbb531490899479313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda32ec12aee89af840de2522dfbb20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad55b47c36b51b91f738efbc0825e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489cf9d77a5e1dad300419b4e3fafa0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff0303d80c2ef5a6df8e83fdde68d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e0abb098cd420d6381b98ea741b9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb57223f451aa99bad835d88a507dfa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25974b10ae519470736b087e7195da2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382401434e979d374509f6fa41b232c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4524668733fe586fce87c035ac9e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d17b31ad7929b012d7d6aeba460fa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29ce39be25cdce06617bf163597e50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adca84e915f003c060c077a4370156325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>