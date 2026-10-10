--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d03bde98e30ca93eadd35a73ae9641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f9457e6523be8a0dd8908e44e12592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2296453c3aea665edc1f55534c52a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d89643843f65ec86798232894a41e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2bed699a887d1d7e0f5a686647d6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513870b5c4594d608fd1fff49fa9039b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78da9b1b4191162e1dd4913fe8d71d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841391d6d8e676eddc696dd4c3f49ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edc1f81ef7b70ae7cab24bf36aaf409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e03d1950c96f71dd7e61f296adc7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a3db0a7baade2bb65497047242e6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4d35f917f2965c5ae9e55385e5e4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f98e852468b4ac8d70b3c3bcb7302813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fded6ce36f1e9f90e6e70ae079c0a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f8b4f0b98b4818845ed0730136c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bbbd784f2281585b3e99fb4fa475916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27cb39440d6209c32522b1e76d933217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e41a1748c6bad8f49e9c6e7708aed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18302e1b2cf779bfc8856e7836047e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04b8c2cf3c5372cb8e983e7ee9b90620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d4c8506e7738b098eb52aecfe7be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0c30d333d5fd27a4b0a696ecf9be922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e88c1be9bbdc9e9abce8e0649a6e4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214937e20b822ebb56d33c3c754b94c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee8d3eb721415bc682a03b45c7b2fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b7092f77334a35d9ef10d3034db2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c325e43f47027be3a79814285b3cb6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86740168d85cc633240821afc8a6da328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e921ff0144a0ede0b694186a36ec75b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31980aec692bf0262ae57f6ab667bade30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67da4dc7dd305c25b994b1f26f22d9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43f490a521752302a6472b76faf10a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63cb7b38470026d8a6e586ba1b4ba533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09206e64fcf19627fa77c331f1cab17034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3cd544b338357eedfece2b6d1ee235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ebfc2a936653b8f3be2b24f7f113736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1c0118ce8dc45c5d223caff4fa73337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0348a684f44f557846a532d5269438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b1b153a3ba13da3a92ededadf749539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929eae2756c69d9a452f1287f0a93b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf29690410fb3c15b3b7c37c2f64b4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fb990b10f8bba029b50d018bc962542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a791dc93184ecfd243ecfa8b5bc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977fca0d7b94972481dfe6f331bcc5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12db8a8db189118a304e3ea765d45245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaaecb4db274dda8c47d474550b39446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e366fb1327edb34ce88f3b0f69b8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611dac8d41d0870cc463ec24d94460048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aaa3baa58536443862ff7d1c94c4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75735629b45c984148e7cf764366529d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7db22a4ee7e41bc57350dc8098723951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6a731d1432a9b2697a6769fe3de8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e75152a84863f51bbe6f8d894f8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712585b156fcb7bcdcfaf8f6a075aba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35b5605ff82c820dedca38331fe85f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76560877f6d7b65a49420a95438ef7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3026bad1442411259e103f41e4d8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85623d1d2d419b3d5407dbcea462caaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961419267d759186b31a1ea019884d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c8a423727ce099bfe31597ce6233860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651b057d14aeff65b5d2857e916588561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712054a30049ca310b2be8a57c7841e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d6966e3a72a1477aef2545361766963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1a074470ec110b7a6b6e41c96dc2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534246364175fc6199672bef8f89df565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381b459e369fa226b7e40f61daec1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1565718779e018f3911a82872f872f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2733d4282d3b8895917b3056adb46168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b56419371b69d06edf86cadc5577569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d1f6d1daf64adb40a458e116bbda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f44398c7319c7b8a296ac99a1db76071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baef3f421d2fe325df6025b6047c5f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea71e98bac91432f5cc0a3a9214dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1299dd272549bed505bb2477b4bc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716598e6554db6bec5d5d8ba95cd40875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fd80b1a29ecb4699712fc06e4a4cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396470f91c89a51c5b7234d1ae3179977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8dfbed4044c9c959a9548d006fb5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a656f3a2775fbc5879f66438a7bef4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5ae6201d6a85e46caaed0cd03a36080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c919ae6240af6cfe798f0e7326dac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387a253aa8fe11d0bde76d247bd01fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd18c6da3528763f1132f628898c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30efe21f2937d2691fb7f6a691b18b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f460adf687639904fee55627f8e9ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1d3002a7d8ec0f93a2d9853a0dad686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741645323db160bb59925080129e19687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850220d0ece65388043c73fa1d384b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48a463aaaa6c21c175bc43da78c9ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b1dad32de7b5c0043e532412dd69290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16cbd99cf8b2bb40a46b55727d59cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311b5104aa4bcca3cc612bc79915d7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d6d18856096a485de0ed4b39268c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8376f16fa7292455bff934be9e052ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c12c88e9f3de2ded31e8e65f02aecd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935e17e308f9f08f269460ebd3a08c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7861c813496523103b91538fd9248497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b271d970b01b067fe2ecc442464398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c500baffedc4b9c6492c7bea0152d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8109a762b34a22a844e2edb90019341100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf8bfb867214d61335e217f593e22c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3569ca7f24ea5a51556c4d6dd8104102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227fce7879b9530d9357a49afed75a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f44bb6ea9c642318bde1ea2ad575f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a624a660167595b7017196ac5de9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb81c09452f872c0840abe58410cdd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901831caa9642dfd715413040b2b5f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f5abece28093d90aee810083aace108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5419c968789b17a58c56864a0d8d98c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203803b1b5e842ae841f8fccb2212ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d446a844f62b8f28d2b1832ff00ed23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c68e8c736ba555ff867988d4667c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed306985896757e26a349ad3773eb58c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf8045fd4818fc83eb2ff5d6a909d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f8f88572fb4493e83f3c5d8929a60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af38df807b56f531ac54d3461192732116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08862e42f73c5ae3842ba089a081b6a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d3419b29d4982c91e9319603d403118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59935d571eb34257e660cf9dab66b4e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75113d50955c7ac0d0b40732b2edf62d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20a6863c31920b08629963368440f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c389a3484923404e8ac1e657b24fef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fa5efe0c9ad638cbf51c7cff23470123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a466c8268ba0dbc67f9203b06d2c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b6173e104fa6e156d17c61ab9530125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0a2b1fd84fb091a4164f9c1ea793f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d59a22eb9258cec947031e66c5579127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b280f013cbf0678cb8e1c9aff69b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b929fcc4ed4e1a006d41ac0ed2594129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a31f97fa9cf5de1cf79bfefaf5f0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb09de40a06c24795f3da9385256f8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b79daf383229194ecbb2d026b1efe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43a38283dd51e128db2924361f06b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f76e95defd270a0e4bd5413bc1530134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fa2a6baee3854c4a3d3401657bb0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2141238ae5db9b89684dbd80c54d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1f4164cbea8b7f7ec84ca530b3675137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6d6807c1f9f92d291de0bbd79aaa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f2d3b84a4e372f2864ccde7fecf42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6a76a02547c1f04b0f49fb12285a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7d265b8c789f442f2fcf9d59828cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c22bfd2d85c151ad776e277e8be9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23b4eca8e18399c9759e99b395942143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce019636088cb560fce8edf490e1b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534474b7d9f17ccdce8a580bebe2186145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dab272d75388d68895a70651b43c38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f652d02cc7855d78ade9c392e3fbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26e073eba0e1ae5b629ce252a598ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209dbec492b67e4e10a0bf2e02b2856149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4338bf6d8055769eae96df4cb163b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d193c69946e59419346bb4ca931c06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8d4b39560b7fe85904f1232c28d34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef173d8fdf09f906d810b7c3c32c32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a2b08588b1417093cff72cbcfacdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25f1153c0ef3a5fa3de8a04ff6dcf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4000595f90fc452085d08c184664f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9b1899503fe6d75d85ad54733bdb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70e1daa262c7b015935c29c65047ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d184a81d02f3c4f058df572f26e8cc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e49d889c5d67dc2c0966f96c3dbb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3562a14d2bc46515a1bb9693c8e639c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1428c4d1afa640eab10783e0372982e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec6b2d67189dc3b36f18037dd2fcba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3535c9699bf9b446dfd97b6bb5e5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac56ae40dd953bf7a5a7268e223af5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd21fc90798f907fbb443072984f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b16208a14216e1e434f20c22f54b5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4619dd9bf58905cfb882efc832fdb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801e0c37d6823873883195f8003e964169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc84add8ad6887b7dbe467e46ae1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43643a95f81bb2fc4dbdeb511f2dce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662babde0f2f52bfe07a258f19612448172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beff0982fa72678ff19654eca03b26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c1fa1e0a6dfef020ea261d2ee51bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1747ad8144c31b57d6788d8f4fbf910175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e376938d874048192773b8b856406f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674a4999e96a63a38521394754c42aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9920909c952bd07dd71890e60e6583178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe45f10319df55176c4154a2c35511179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505cf8ae61d78222c6806e23e30b475180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fce082b9e6d7f2891ac4ad481f8d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5593c78aaf8d17e3c26c15c7bdbe5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85566a620c5a2dcab1fe80ba7122e9df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34faccf69e794d0d59b474e0432b69f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c0dd6bb536e93417e545b2c8e64b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea440cd1cb7cf00210980ec96a1f62d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d0bf7f77db852876735c847563468187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581aff3b66238d7d5df5846c68714b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9a1ee413dda4f9fafbeea8ad52d5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afb11c069abbfc0048c0690682e711190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68f2a4af0d4671829b3a2a20121458191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0588edafe89d81bf5fcaa872425e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a21fb2106e9c89f1a1f6d7f7b8160193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ab822ab6800cc94cbcf783848f882194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b29ba53c1d77e2f3323a3a2ab67ed1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0671d3f1d289e4c671856227de4a36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cc9ac6d6a6e87987cdf24be0294eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41389790e21cdc2198910219996dec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5712077344ea34372bdc2ce78c6c6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b62d381836259ee16da1c7eb203f1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d2be6edc4fb0d2460218bd312618201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a030f4f7e5798c2a28162847364cae7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6d19fd5d74b780935f3d27054e1b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375ad51dcba2764f621babfce3e5d54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28fdb0fe4b3201c896aacab07a70d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75550aed1f131a5f1a39b5e96a306f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475a0e13b9e36fae030a1bfbb3ff2a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45543ba0dbe6cc55fcb1880f7ac1baba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9186ae58b12cd9301a101680d610e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23fc93cd192b49681364d7092fca2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf8598cf8e437813942b5e4156892211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1afd7b7de6b8589c8b1832eb1d70e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041472db0de8a54784383a8a5afced2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bfeba1d33fab075c53ba3c296afbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3709981a04e878fb9ad97ce335abe5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895e817c7ca8379144dfd4d157a688216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7c369746dd58579028a68ea887cdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eadbfe3fd19868d9d331b989d1e6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8aaad2e825761f0aed74725f45d48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48ccf85b43ed1326449b212952b87c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e5b5088be997f37f5bb085141b04b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ec6a5acb6cfab01e75f2b81f42aef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb58e8fbcc5f091e3811ca5d87b1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca197dad9f8bb15716e4c73e0c80151224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01ff2e556c5851a4a59a998ea7e1a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e27fa780fe2dfe6d54d23d7f88450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519804e778f0b5ac5a89b496c05d6b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a6a6cfdff5323dcf05c041f253638228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a0dc707dd1cb0223b8d7436b983cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d701193b6c8c49238f218a63b9e24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8ec6c3b1affb2b9cb20ec5f7b509d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83118d4b32e884a4ace5258db8d0f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e16bc35dea38f86cda485e4dea68c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7b36fd0d03e0dac97b7214a93fb6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654ba1f59c057b71ffd0a9598372cb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673002bb1964232fc97c1b8941856bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc4317865fbb431054e3e2ace520a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27818164066d512e10269f589928755a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb74863eac6747de77f8a74841bb61b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848c944d3d79eacf7f3fb39da6de673240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c302c2c9d9c38f4ff2f164cde5e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a13febae70eb029e70654b6a75a7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d472dac7eb66f2cf331d20e3691d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76342cfadffebbc23e174444c2cdf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0b732b7a2172451d8f25c911a62b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b42c567d46773632d15ccd86fb1e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9262005f9519a249e62e94ed3c2b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b93b118311a869d2fd8f30bd8eb4fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403eb7f002ce82435423850dc2640fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934883fab64bc8b469add4edf9ab456250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23818e8ffc837ce7dc3437663b08b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956847149766fe03f13ac2e28950969f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933f6760970d27e997907b720803486253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a78260a39d2977b3f1a17edbcc3da5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3756513138d3a58f3c2a7047c98847255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b073473c60ca15b01cf184bd8ae22b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fd18cf080aa661776f64d6626d275257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c209cb8d85113d31f063d5bf11fcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817977cd601c741dee23a86b3e9c7a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840fbc188202584daa4687aeb84c8de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa000ece2c43a68261c2d3a4941d64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd181f87030b4fb3cc2e626d22948262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a59ac2355b8a21a9083b1fee96f8b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c85b88284ec160438d9d157f525e23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fd3db27886f09e2804933f4f4d6ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6925540058bace7706554f2bc1a2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473fe9d3bb6d2875669f8aab05c2989267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99628ed0d893097b55d68c3160f02f20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ece19f7086f2fe5467c976bbd9eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd0a30f266df2bc55eafbe7be3f0ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae975abb85f32a47bee9f0a879b3ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b228bd7ec6e6dbb0668f7448a356d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafa0aab7f4aba3d28b1a5ea02bc0b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd23055ce01ce08f85d87c6e90b39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf689fa40b0107a116c4248c782b59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cf8992d05e6409642d58ecee755c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f1f18b6a09fbf63e7137953b957d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8944beed1dcd45c2340b8046cfeebd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771d09a052a19f8a523bc2c5b4a5376279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2414daecf0da19f9c493295f1445a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be40a4cfd6d46f3e65dd535b14fb4a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687007eb4ed1eb031d6b55c6c0bbaa33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12e1b70ce6712cee193d1a431cbca0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d25eee727f904d24c44be5038af22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e78b937dbac45fb7bf23c9f56bed8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced6b3a7ddba11dec9b10a32b073d7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d824d96a49564635ea91606206b8861287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d4f95d020ba5c0bb65f6f8d508b32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b254557e57be0712a50faa4166f0db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b3033ab7dff2a6be29c87d87dce74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a40097a98eab37ee0fc40792a67c6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e7f06f63c4771ec0f119ecce45a73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ffd64a53837b605e165574c905c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d64533ec1784dc9aae3b2026ea2c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76786c436fd6d9821b25620965a72d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8f25e7b00c21e3053d87e2ba0695d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bf0750d00d8d891d6945a1229fc26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a9e707a8761f6f8a8321730f65a96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d687e78f77baaa1c5225e17eb796299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd532b29040d4db531643e854da2c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b2fc7ad24d57dce664b6e6bba9b83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a02e40348264b3c59eda5c9df719fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00004d00d144b17c8cf2715da8a0e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fab4d793203ab744788544462ad97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7884571225be2a23d341e923192612e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84370eb8f44cc1551ef4cf64bed9363306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474da6ef62188b69f9f4d4cb1dcfddb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e0ed45740c8566ca2d3300f911892308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb3dfc71035bb7fc07f9ba34dd1513309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db3a1c7e66f498614a15d91bc751a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf271f87837a366321d0b3bb62f69ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd07a4641eb63c723ef0398a2095130312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d8ed07e9f9422ae6634e6fdfe1a7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07207ad71f8924009335b528fd723df6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81024dee8e8b967c374962929872c492315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5358379dafab441e36747bcf7900606316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0739dc6e8bc11d048606fdd86b64245317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7459a2f56719ff28921c0307d6c4e5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d8df68160ebc2d947de029aa39224319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27462f1d52c8072a811a3db86b6358320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011c95fde63ba29cb2ae47dcd341237321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff527e893315c2a85308fce823f7c02f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1865797b7f8b3b1212c4312852da7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5acd05c31dc01510e593b9c77cbf9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd3573dea8ee954c51799126892160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463557d994b2a533e91bf5ad931ec5ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433257ccf1eea09141bb9ab492d66b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1e3515e58662514d991b73b25f61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5191802dd1cdcbec00e9438b501c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25153075032f7d42a57a58507cd2e985330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e3a14c2e7b8c08a72b9e0b4c2ed6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba02f35fe32238c2c81c26f77910271332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000848054ae4a7e756fa3e7274c3dea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402e86e9c1c3b47dea017827d77001a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d975ced2e7d4c165744a38530dd6254335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d3c152dd49365e3cbc7c335114d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219e5c438859fddacce8fa117b54c2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2986e2dcbc79133c7b1ed4e858c124338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb62f60ab5c388572566e62770959c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84f3b180283fac6bc7fa517c194f70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cf0753c3fbdddfa6941ecb4af3c6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7732db1f07d1da62a3dd62e586cace8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d5c08d47c13aa1c8226acd032ca75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbc9c981ad3512f601bcabad5aa469344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d6b9398b66b044750870f1c341b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731835a90870f19c17527e5e665ec7b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0a64a4cb917c6fb6052f9c4984e2d347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f1204e1b9adfc112a9a08f2e03dea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9c3f7c3f51b1e5242d1233acac9732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bd610fa99408383f5c823642fce3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0840d62ad6c5e85c20787b9964ea1c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ed5b4fb5687a71bcd83133541cea15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d55cfb7ea0d4673655d976750b5296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b76163268866dd46fc96d67667fb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfab6ac87a817ce0acc9e7b5fc48f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49030008ac808e804074469fb21171999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63b8b9d5f6abfc1118e2f75541b64510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3be054323242b02f894b63350861f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798649ae3b55758d65a7db37e202571412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708fda5c1be423d5f5c55b3d6c9a6b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd34e201c558b3813ac36573db279a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae22466bb7b34a2643f9dc1a466d3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a16271a274bc3ab50986ecfa9c470716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d9f8ebc630c1fbdbd8b46469687fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fc7100c11df02b17c378de55c3b3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d889540578e7d39ec35de679deb57e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249977b5b79321e5fce94e9eb6633b9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ace2d92bf02984b5623a780b9bde521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ef6ac57d39409441131f940fcd40b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884d4c6e315d5f89baafc72a084dbbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa7fcfed7cd161892b54ec1f6d9fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689ac56764f52e1a1ffd94171c8a7b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1f438ccb4eb121a8b2b5de59a395326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889cac59d040b0f71188cc1be93204527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6bacd42febb3358cc0f4127b2785428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab14ef71d306fa759820de2a8e3b5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208a8e1f862aa8b8cbf7cc099d25ac730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdfb60221c7852a3163c69bd62118331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3d3b7e87c9f42e6fe77b571ad3d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccf2b1a229cf6b19e6f91427d1314433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b08ad8bf796df9698541b363a6f0c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96b89f1518c872d8ebf007235fab7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c9e7d91ae384270b9bd648a19b9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d4ca3f5e8e62e0a18699704ec44bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b08f0eab2f365f85cdb35a8799db138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3bfc68db4a035b8cfc9129a138a9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4ae917b8f520b9b7cf43dc1a216cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6971b75cf1a6db82643cb21cb0ff6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93e877024e6d1d9de29ec66eadfc4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c2c088eabeb8a1517604496762e8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966d9d6d62473a9ccdcf05f14465e0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20221378cef7ee5e107dc456c078802045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723b54a560febc11d8d4a3dacda8f9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954b48d033ad3a3a72898c35b7ff3fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2514363ac7084c1b3acc8a42caa61b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aa9736a9f05e0b98a23ed78b3634b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ef98fa79244aca225a68dcf4ad5b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564e470412acc281dc56fa4831fa6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff914e5b24c3bf094d4d2cf8e13b35552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca1ff1572e4aa18057b4010faffcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835f8a9622df402295f89ec4d4cd85954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b050f5372ee0df30a27493a76c5a19c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cde0198f88df62893ea99d231a015356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee790a5892ee09782edc5f87afc02457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b72b47a0b0714f22026ed88039dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b926749cdaaabdf15bc98056e67a36659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41208a8ce3319847946f531d76999da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f47ddd10e792010c54852b41f7b7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf11474682a44c992ff73719637cd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b03c4fd1a499340d31dde48ee395e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352502287614ebb30505a59e460a39d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b531744889a3e362b106b87a7829265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da5576c1c0282006b1b58b87468ac766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef7ed0e59bb1ad2ecbf94a9b26b7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561ad6734a04eddd79907a1d882e34068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f968d313c933f435c2a45905c9c8ea369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0a18f7cd583090ad7fb15f2f62dbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddde349f7787ebfa410900a0cb1576d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f3371ab58aba4ed694193b553df5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e07eb27630a2fc126d5611f1c43173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43c9e9a2c30672cbc16b972aee6f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a69ddfeb81a5b41fafb2f52efa5be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db558073226fd95bcae2fe94fa1fe976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e499deb8cea5448c67c4c959d3942a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80e897d6341ce399e675648c3cc4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff012fac343aa08fc98b3defea8f8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16655af02348974934af9f522c29dcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4b885e3823b2298dfd14eba42965881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc8cc11b4663dca476400f3408724f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eb84b86bc2d5f4e66f6fec7e6a3ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b1a95b75547c8fe49a0cab1fd99d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e19fde8aaca51ea02e8fce46b2224b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc000b317d9396ba16ca32d57395a2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3014456d6a2ee526079e50beb2cb4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ac029f690617418a4c1091402bd7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a96a90446870e570ffb1e1847b922289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cb41936e3c1e8fecde5b2f8b1d4e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da2ee81277bb4572bec56aaa932bcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddc071f52bf50314344ed35de9d71a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db92d443a394f0c4e19a31c41f274f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a790586946790bc644599fcfc1f762a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e6ad2c5752cafa3793020bf19382d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7907f9f2fda80e6f6e4ef5f95f30e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b05eae89cfbe7ad91e4b2fb622cef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764dbd17c11132e04e6d2c77803d21d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93f8164b003287a3e98c31b703bdac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfe9154168e4ea266e885088d304de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e310989e7a91ce9ad63b0587e4634bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ae3d28cf38fd7b637ed649a9be383102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23700448ed7866a57d89be510c7a5938103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68a071eb9af1c1ac7acdf424909229104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e0963deb355d89a921217656d971105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c343992daab376b5a1f519c0149a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d843bcf7975ffe8044257eaaa07be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729be10a1a08abc01b887ba0eece4ab0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c683877348391e37bdf4109b500457109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb3fda04e76f387717c147bdf074c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49564f9a824d9b5946fd742cb4a811cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477524e3f4301360cf97350de3dd7779112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7076b99c43fd2780245548e6a8da10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ff8c4d7affb96f7223e0b9e8a93b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb4c7b7884a7be0f373fe08f3bf87b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ef19dc7ab9dac9f967d5d8ecb59b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85905297df44fe341aaf944c0e6c67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558db9c17fe2e45eb48c54c7c94b828118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315b85c412b2347c678882ab746ee10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7695c9c40015ffaf635b1a28008c07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b17ec1aaa93f27c011950963c19af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c77a68d85c38191dc9e86af69e2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064f4facf844446ef5ae329a5b3e2d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eb0995d5b947d5a6e80d25db6f42f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3962d641d7a6379aed88f18652ad18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3372e912ef20cf6bcbc2124e975334126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487558bd32f0618a67df5baae26726f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a754af5c187a11c6026f563339a62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2e5970090c6374f2fa2bd7690bba1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662256182db3f0d36ce24b6ee5605d94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0144528b678efec33f79d4dcb0febc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1323e060b8a9633df96ab62ecdeb9d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c7a90a33d8af77bcf7af195a520ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e3c7107d7ae320d4c6ef56c3d2818134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7804732d40668439a2402b1404076a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e9d0d211528e45cf24163450a0e47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8b910695b0839c642c17d38cf5079137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb431bf9ed99c02125c1bb4c85687a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981efe7d7215ea1f9650a716ef277a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa901a28ab7822d1e4c0e85475cf99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92e76b9483b7cc2a6b935aad03ac27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5ca5243caa6cdddba2410b061d61a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea7a3e9c553bd11784681f2e82691b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dbb54d1c0c4872c07ec9ae16c903c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1de2007aef2179bbb3c2c5397dbecd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ddf34cda46d0cf13fc34fc3bcd25f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14225a624c49ae2b9b181a68d3fce1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d42ce21988c9c1173de4d6cdd92b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3e976556bc87a8744aa8613bc4b07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0103bbc1398440f3568374010f76fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4500710e60e45a942e61e9b3f6d37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79add101dac75b1543c60f0d4c17333152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95d8a45b8ad2e93c891bdda1a02b60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059ae0012295e1be968708b628180b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aae91fa51498e0da9f6f5a0261fd5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61293092710d13ea8985f53d80d304156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f92ba5ca65f64b5817d7088bd4b31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaff751e69f633c5ccc3c8806169d6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c9f93a9ae4538f0e4d79ba2ea9e09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050220c424cd2686506c6045b8af003160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b292f7d7b3708714d2938e7563726161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443402678bd0faaf855cddd292b9024162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f29ff7c532229c1de51222ac31016163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951694665b3052f03893c2b241e6b74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739def0542437f2ba911bc94797fb489165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96045d9a6fcc5b4d85ce6d0f66e96ef1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90cf7c6b750dfe21853dddb960ce4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126ca59d838fed20204a63705686b24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e2b9a003e9862b3725bbf157521e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341b579b2a4d08d08c68bdbe203472a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347103ea180072dceee8cae72d0c60a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe434d3785a815c9cbe3985f4675547172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801166008a4c2fb6cc24a1c6b0f9e67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a2b0cbde7ee24b285c0b936563bb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab4f3e45c77c30c4200a5a36eaa4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6d2352ced8450035ec7e881abb255176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557ba618b370477b938de5640060ae0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaacefabf5fb4b6e107f955c0b0e47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db7488c71d5b442bdc9109f48ac258179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaec5bd18169896eba887259f49aeac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32586e6c5754eb64324068c2bce6698e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835213badb404a83dafb76c494b5a92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08471a7d5f76a770a21246e0c24ddb6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a418bc25cde92ca25ce576eb0afbb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809323e485ccecfaa6663965df5fd83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa37fd8ba1f767d3e6ddb9316124862186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adfc14510b93051a24fae562569de4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cbb362b5aa698feac7ce10b7a5e50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7e78594c1b0a5cd8250d56ca0ba1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113722d54f4cab5b763d71661c4b2cea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8345a40e7e08433f130f8326335d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bee8cd724e4aa6c2db3a7af598ddc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e791d7fb18d43a4e4e03bc5b50ad4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fea7c18b440e13cf178938088847e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ec7c9c6e8d760dc028b8e15cea174195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c34cd8dcb78975800f6928c833b1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58912c353fe48901b52dd2806424146b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a84eb10035442a3ff47b52f82b5629198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053071ba0e974855550ad826d04903c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb6b3bb18e34bc7f5546bd94040fe3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f887e4d31845c7441a0185e710d5879201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952c29672ed62e5aab6d6efa00d1b90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f17bbd492129ac8f0d0543d548fe3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf115398b8112b58c45b775407bc4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd85f8bf6c86a5ff4df9c5a0fbdb16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac1b40ca7aa95cb950e71800f957b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0edb75feaceb0e15cbba5dc9ef0b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8005567fbe45a124e9faaf0fca045d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f16b80dc5c372e766c2e11d3aeeca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922de2611071e8c4875e73a8ced5f22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4086893892f777c9e07fcd8b925ff4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06af7ac17a80cfd105304239ba94c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44acf794c9888b902fdcd68b4d5c5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093fc3e2726e052198fedb3fb2c8bf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb1d0d64d8fd800be8e7028040d61a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c55fd6484b84bb07acc73f7640ddc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81809f06361d7b45bfc67c801ce7e19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01b07cac9e3bed9d22a54c31d18759218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4193a5fe1c9af41a79b8aaa276f4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9148c278eaee34099b07c182dbb98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c5dd547374280e858824afaf76b99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39ae797c9fafdaa81222703ed0d12d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d348a2d00bb7ab887ddc8e7d5168053223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48012c3dd56f465de3d108aa4c5075a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4cf50c6d7551f125f09324e5d9763225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eab664d4245700130a86ef5e8879c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47216c1a63d627c708904661b4196e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab33235b01cf23036204aa55a44d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710065bdffd53ac8dc97f483865911229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e945aa1372e1d65afe5c05534244a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929790a3c08922e1dc98a2551252b513231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116834474b9d63e55a4a7ad6fba836c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025ae819dd33c7c08b61c9e97abdcc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd84f7caee7f44bb23aa3a5eebf75ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f185a7c56b6a79377dfaa75a09622a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46649b40d909f6e5925774c94408b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c184c636e228c1c7e428bd01068da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e97b7736ba27b8546b691aad69b8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a12c85304567135f3ff056f8bc2c79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23dea2a67024dfa186375cc2077c22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f893730d2adf3c87066d74a469ca39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c4c97e1c9be8108fbf34b9549ddee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902c6d15d961b25f23e64b5ead1a4d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e8ebd2015bed487f377130999a7ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a5a43c8ac9931b7ae241818fe67eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a4926ca24b404be7ef7b15b3bd058246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b7b86dbf2d2bb1d3a267384f74280247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424d911c5694d38f9f9c42c1efef86a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dba55961fe9b3679eec253b4eb68b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2b751eda7a23bc539bc4f6b970b48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d91662f7751bfd15926b0e9dcb87a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e62ba97eac4284fe9d7704ee92999252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584e552f5c33b8b0b87f19e80d41e46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9faf74acedf2b1ddd190dce5091a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52caebe31ad3593d6ac8d3fe5cb671a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d48daabc61146f60283e3400b1d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0733f0f36c24dd19640ffc78d3add0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b031ed6aec3c251344e887c1964835258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31daa8d1704ff7e644ccd3637c2507259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a7ee4eee73e26188923f70534f6bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f97a9b11bafa2f8eaa1a7eb4eb9247261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ebd5323a79283c820034ccebdf99a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc2e0d7ee1f4329ad400c26813864b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c757e7353224752ff0e7f038eb5702264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a15e2af354031a402439e6656138e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07545fbc6573cdaecb1ea08401296af7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196475d8268092c4988be5a1c9ecf891267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db01c107a1bea3707a9dee420ce8424268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ad1f75c0828b90ce77845e29bcd44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496859fceaf72df52365df4238c5523b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3966adfba4701bb4fe8200c6dcfab8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d34bd39d2918ab4c065b898f98564272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f324827be9a105f8647c7a3cfc885273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfa89aa6dc59c64e6daf347c23b1f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad345be0510e1f55e42f163a5afce4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63207f471c8e51a187e0788ee1bc0b41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9390fcc212998b59e23245e7e6dcb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dbe2df1a7a95b96f210071e4904f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae70217748e9f155579538aa4b5c30a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aab2d874676dda2a5f696b8b3a5a27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b02c8925ab59bc56462cafa0cf8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e4b36d7b045733557f3f886df6f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548e7b607c2eb2945f71ac7a52ee8d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb282851489189540ea99e882284fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a460b6bf168a7479d82fa5c3f7c0f13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b054c55895dc38842eeaba5341ade286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b186d1c18572192d236f866f97f3a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edbcf3856711003a689d11f7d73ae7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2e65d0ef7ecc859c029e70c582dc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e659e3b70f778fb2c7a75fdbc507d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a670f3f1920a5f3db63edcfed33be80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db2467e6b79f07a326947d80f18856292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4a47eecc1dd5d56481c119e3ac05f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d67412a399b891d33a4f9c4f3ac20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d27e9e28c8c3b0b26cf0e92304650f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23444296c473487683238532454686e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ffee7e01600f82e7714afbb3bdeec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd6d57c3b6f9c6b9313af74e0c22a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c400f71e45f5807ba15918fedf2698299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b3a7f5be020606d90cfe4db71f402300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d0baade16a0b5c863802c30e8013301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2949b23216c44535df3d1a7b66bc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af17428d54f0883143076fb99cfa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab63e1a0aae2a546ca3a6da17e2d33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c1c9fbd035fbaba9f60ff2b639833305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b915ade9a624c31e1c9b154b79f49a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4220a64aec7e12c1c282720ea209116307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f1a4867e12a75cdd57ca7ed7b90de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f64632a6896a751dfc019316096a16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaee389824ab386e08733eb20e13aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8d4d9565b355199f7b7f3ae49d3dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cc890745179fa709750fc7f5d79d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317952497b2718e1fe45f3085f9eff3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76587c90f823bedc6fad65cbaf507560314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb935c12c6abadbbf10a6d19194d098315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03fcc5db1f779fe1c951d5e8e072ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf78d20aa35d4a6687d06ccc37d4654317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93f1800e4df3d15702bca4d9fd3ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1394c18a58487ca3c1e55cd658b9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70084d0277a44d85d76ae3bd3d66646c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e358ed38065d07166a311d8ccc4cb4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdd586a936778295861d0110dcba3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc56de0b866f60cc29aba7c2086136b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91038e65252a5e6e79076d67e0267324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cef1bc7c933082d72e6a4a555b10c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>