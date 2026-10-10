--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecc3386a9c10f23d94cbf68d3e6b7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebffe31845177b6a619aa1f96eb9ce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c108221bde7449b1df3af17420692c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e80c3bccd992be8e909febe76b1914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dc698f26dc04f044ca03314bbc96f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c446dec68ae59b1b5e9b6eec342d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8727af7d82a1044e650c6d2439b64a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bdaa78204b9b60564e47675004fb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3802bf1722a7e80764172568eb2d879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08f2506f5cfe6ac157b7414553696d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752688ec2b0816f75d8b62630f7e7dcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bc5c301839096c4c959c7975d2b5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4537b403e54c27ccc452b64c974c6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38052fe6145767763e45cb72d6d2b34214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b13c6425d494c9d90e083affe681515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee251f5b90eb19b2d770c44934ea47116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa563e292517137a7bb63c18ee897ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2459776abb84ff351dc70427062512018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf06b29947672b869b54146092d06a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e58fb5d669b614ecc812019018ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94295e1b755d4b16b3ef5a48148639c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231457375f927d9e8bc650d3016e3b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92b1d1d221fc27a7a54fc9d18793ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c9bdceebf6e5e700a0ea8aed542f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3cca622436542c088ca3698c5304b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1277a56b5afc541604913626a0845bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f853e830c26d169ad47fb046742d4bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780bad992a021a8e1badf13886f559528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ccdfb8bb8dae273d6230b9c7ca9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29de642a2fc6983cd206e5abc935ec930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d2df25a7d97ebb0bdef3c6514f42d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b00e7196fc719428a74a56cf21cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7c018540ee0c55c08bde3a878b2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c0c15615ed9bfe2d02ecb90de9c3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb29518f3888348517a4a94a620f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a106dccccdf292e59f37ee5ef6f10e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b35c0ca6578c3984c0ba77aad71b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c3af4b473785f1049422bf53ac4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4542a45575eb1f5a91d7168b4e5d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f12ce18d52b86ced64df75341ea0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7ed451669fe6faac6afb48878f7f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206c453b74afa6ec07b00aa63172b1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b2f554f0d14753a9c3643d5cd474e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f31c034bd915ee4a89c67d6cbc7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1948126930ae1a04510d6d0c92ad1aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924ebabfd77cf403acd58ce1c0b312a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce1aa1c57e13eefef4edc17c88ac0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c257d3d4506aa250b8b5283706cac848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee376acf07bcc5154ae86f65040046a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff4ce6a9a421fbf909de1ccff50fb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2d9f5325e98806af901627c5c16b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a834b787074c6d0391640dd8a4d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811003bff3c690e3a9d04b079229493c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b9f1e56c8f62e3597b18a67766a5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ac709a8ee3d1e88c5c6380014462955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b779219fbe8dd790515d3cb5881abcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f128867d592a5ab7dae5c1d1ca7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc5cd43f59f731d4dcadb286ed02e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8b1a11a59bba7a58c5a52111b4a5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f708f5d9ef6c3cbeda1c2d3d9256860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a897b44439193c92705383e0054798f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bd2de0659a3525109093fc8a7c36f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3271d4fba577cb99ee2f920b61f826e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823efd58619b3240dfe895bc6f5b6a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a4098a8179f3cb67dc7b365bcb6be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59c175b5a2376fb222686ce1f35cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2699b878009abbad49db9a48676414a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c298a2a9787363706c1ba751ce9dab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892b9dea2674d3e1d68156a39a0c2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a8054837ffb5115e555998a535cfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d225da494580ed6f938ab9760c67b6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dbb2938baebe70a78dfecb733be9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a8c3d7ccc09f2e8b0e79de690049673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cff12b18ed1730bc96985e093203274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4030c628aae946654b3d85d846fc3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea577c75b3fd2d305e4ab70b22f052c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78731ce496a7999c844964fe644c5b3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8c2035033d29056042b309e2c5f1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7ae4df9c8ce01779633fea85f59d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfb3a60b267721cbe6f699e6b82cf880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a92533dd570c2ff4cb8352742c82a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba26554ecfdadd00b587971427489982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39059a754a416e1b890d713d6a1242c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4aca48268b9c1e42f520c4281090784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456636d19fdbe04baa5460ac7a7028085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793586ede0c19e51f61cf9efcd7a557586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78d0fbd1b4db9c5d6d526af3a3c20d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b1202035e291526cb6badb6b5c95e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c23195898f10d311c9323f281f822389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0642985a6d48cc750070308ce98b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e103cb15606fd64dc3e8a8b5de15f7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f18c60c586a9e5916a217c13d10a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944b370ee14ee07cf7c9a80dbbaa14293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db840179f7604bed64436e5326495394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0717755a2f1942bbbb04d42776071695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a48daf98956afdc828fa096e97b82996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805ad474943ea4933c677df3359dab797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64f576bdb16b0219bcf3bb32ec7fb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3a15e824b509b43b6a9e81dec8c7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d896f279df9501e751e2e2030cf31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95913d15caf2e682f37dd9e42b5c79f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffea9fd7a1e3d262ddc49a1c2ca1ed8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7f357a5eab8dbd77158cdf56ac390103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc4e5fdaefa5e1163dd52f250903e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4dd19f594ba3a5fc50d02cfd37a5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6fcf8d112a3b6a4a5ee395f3dc8b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4f2aba4bc09afc7c1eb307b89c70a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abf7e258fc4ae66e0ef17a2b7ad9ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159783b847f5536a36643be2daa28f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1956a3bc6626627d694f9f3910d38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671d5e803e324418fb2c6208ca8d26b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f36202919c829d33cf51a21f2e1be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea1cc8e6dd180e17ab28ab2402d6ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac062584809bba2ee59aa8fa83d736f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f2c4807accd5d7d311423e455dc39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef90efeb011d510ded4255688d64ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a6669fd9f208c257fa579f4f35e50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c6fab2d40a6dc19b1f73df23f9d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c740e12b89b0561679bfa19096d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e52a1c22b1b620942125f14fee1b8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97f8db48d323cfe02ba99d026b0dfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd538f1bdf02eebc3bc2e79f255ab3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3771a3bed720531dcfb19a74525fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab45effccdc8792e472c7dcbb26df1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d936dec59113e1b2345b70e0de8c97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa806945b5e64b001f5681881ebc69ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03991b66326916a448361f6cb43c343127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e14102fa0babadb8d3bbbe72dbc9d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf19172cf2d61dd5252708f9d6a0d18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572af2d23b01f04958bf40c7a4a693e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1eec24daaf9009e414d4926422e9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b4e082b56bbbdb09e2d1ed47e80ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3b12cc15e46fa3d78db0a78410d98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb7946b51adddb382f575e1c5dd1c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c12784110470d8de94e49d5f1ea542135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e552b4d1664197f5850be8c2c8f64b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f098e6cd0b576987d283f4af68288137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6724bef675ea789addd8b48b1729bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadefec62ca8fb7277acc493ec5e180139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232721b7fa6895821fb9717fba11e2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e8d5d568ac3ee1ca7b25cfaa9df32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad69d1a4b5329017815e0c3a9ec7123142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b4cd48970c3a00df1e12d223d9c68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429c16a6d007e0e5436c3d383ae71b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13587892ab83ebfc059ff35fb7e2cfe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bcfac47689f139a0bb8eea4a643e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72b305e01e23204f86428aeb45d392147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa767526ca4ddfba526bc3dc181063c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df3f9888f1b15a7728fa1f03e941e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd817903a125d86987db21270e2bfe92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34272245042dff91f7ff3ae4d0fe007e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3955ca0cadc94b984a96c090b3d669152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad18fd4c80c458ce4d1300b280c57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e73803f76eaf102d28e4edb7d9d7de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea09cdac1fc56e56de2be9dd9a635155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c08e15f1ced4c03a68241d84d6bc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381772697d24b5db1bbb30f823c64c7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877ea24b6f355aaa63cc97b7f9b4b72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5995f8edb1743bdff34c020077338c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083958ab3b9cdc42da9d85eb3883ac74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76b3b0afa09f4a99b19c57ed9871c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8960a48c38e10ab4bc0fffde8bf4f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826b2622d2002e575f7ec13736f10ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69719f68e9317865f22529fdf3635fd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec9b9275da4934e6d535182499ee23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f8528c2651d484fa508d70859d9a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f011fad5fa51479ddfcdc0386847ef2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb70cd3769845c6e63b6385b49da5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f7e93a5afc148c16a73506ef9d0ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6060d8e39c93ef9763fd2bc92d3eb8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b951eaa0e3720daa6f1db34fede4bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f3ccec96c774dcdc3ebed45ada0ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814185cc54e89c903216fad130a73ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c131e3cc5c0178899de6041bfceaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4614f6683cc7bfc506d8f5ba4918b4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c90b4962f1bac1f4e3d59a97b6aa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3be9727ffbde3e51ca9cf58bf49cb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55849768ef92e69ae6ca12fdfaea7f50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a35ebec058acdfd205c8b789abc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d057a1c13e75bb6d7c9d30241e04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c3c07192081e67a5ae04750343f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30778f000a921dbb571c1b6688e14f09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947325d2d73feee348f112960cdbc2fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f687134667a8cf8cef42b9cdb275d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830b9073e4709fca2620783518fbaf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d4a956d96208304e08c41df64b3a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f18dba37710eb9a9ba1efcf03380187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e890b696e306256c4b0be4ee5b5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3f6433621c9ea7ebed1c0ae6c31cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b84ad63666b64b572ea7ab2bfdca0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823285fb758e7da317d5e44262b30f91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccda30d6fe73d7ef5c0939720f9a33a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ee769f6c63de97f9d0ee55947a724193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc620e6a7037178f942cc52e6286b01a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a39ed569775ca8538eb681a1157b33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485ed8f2dff3db4cb1843231ccfde91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b403b89941a8074e3087d852e5a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfaccbc72654d7b085f2a79b4ab6f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba125be5485c0fa0d39e7a4bcb28dc94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd391caed69e3f2b991ca0eaa02b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827cc47717c276ce89b0b092ca76f7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea4aeffb511d4b303800cf6c4c87c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6761c0f42084b545b79b185c528c2f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf22bf6410e8de7377347eab356ce16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c166e8010374bd920191cb6991b206a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fd4df4a666c5246630073e45641c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e585224326a9197acc7313c786467207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e4d5fd45730a19f098d34fa6a6301208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c796acefffbabd284abf91f3abb20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e936879824fbef3953348b3124a985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad079d9dcd211b525e49cf1e21576211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48da12cfc49fc48a56f97cfa7760394212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b6f0851537d965d638012996c1745213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a28a10dd8030eead480f02d68f28a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a856f483a630b5a1c285b8f520256f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe3206057476764f87fce253d3ea75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ba3019fe4f0b2b9f6fc28751f9eca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060c82b3c5570be22088ff032c29599218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9d45104e20ea602070cd6f06eed6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22da9ed0e06dd01ea4fe0878f22db82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf7e89acaab022651478e7786961c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db509c4db437efa9e32d6f1a18323ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4046e4cea08a08025496a6bba80867d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858902dcbd30d1de072c96f0a5638410224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5d29ba7f75c44e498a40152789efa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc52c2b38d6fddd63f1f127b9144e8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc313025586c53a2aee0166f1258dc04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404884735361f5386ce55f6dd14a83c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60acb6e1fd0cfb2c41c07331e95e8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc34004c1f822cbc776ac9cd06610a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2bd8a7e03dcbf17e3aebbcc4f599f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8a708f45af02fbb531922e2cd54e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9afe7a5f7a3d87c269a2228f882e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9315c7d4e6283be32bd6e065f228a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a750fcc997a59a2ad02fd8c6b8a65e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc812357f3804e724241f5c432f88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d515a02e61694c64e547ae26c2d39c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808a54684ba05bdd7e17e9ed09d1da4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15264f2bed5cbb2b8aa42d73f24756c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c83ed0cc93ebb641fbf88cba507dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b55a2d549cd0d08eae001377fa953c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb516050a70b1bdbec8141718ecc1f2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89421f715117af82df002e2bb6fa4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcf3d87a4821c7274b0e9d4794149c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997553d085a6e8ce856027502b42d4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee84907e85060fe03ed2ff593cc32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533865b041d36dc3ef075e4bc6d3c8a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aa1c27bf58998267d3f455ac744d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857d35a84fb38c056fac617b8c91607249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ee12213b1dacf8f59b76aeca9f838250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22417c0d88a485552799be13710eb0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e87f9b5f1045426e36345800f5d249252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98676ceb0f67687c4f52ac0faffcf30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e91df2038b9c2a14374151d3a7eb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe41d3379c8f11a13eb2a26c0af73c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130a92b646dd5f98e11b63380b0fb61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924332c5db0bc70246f3b107a8e2345b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e60739fd88bbff85be2482b5f378258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88c03bb86d27a8f3916952dfe8759d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc59e1f8ce7d305de0586cc2e1f3fb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d897abc88d7d4feb33260c00dba28b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a559702f0a24aab315764bd2c8a7e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0af413c7d53d74e922f0fdc03148d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93418a07110a1019b52ae27e606a2ff3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343c9d51baeb34a91848127badfd667265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d47c7175557388698441b75f5b46b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a523fd9df23376d1ab569be38c1fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbfde8db0884e90139cb56f5d59677268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac534844a07947bffc251ffd1dfbb58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f46a60edda1efb484229c216c0a60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3df58b709ad66b98500c58e8f03062271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38d49289a5c133990f53ed00c01827272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0223e6b045d6134b1ba85fdc6dbc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf18d824e61e336de502b4ae56d139274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0e9c3f25752d52cebc458847a3d1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9e65b141d7a0268d12df88568910d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef1f6c8c2dbbfa348f2745fe1922d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa194d2f35b622e438abf821b037f01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b370626c97d19f436251a62e50d4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663d629c702903d832984fb2dffad90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ee4188ee6a4ebbe75a79279e6f40f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67876aec8524f8f4ca820cb9b5bf6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a06fed0687f9dc9405c6353c729bb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ce22734415c4115ae6ca60b473da8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461aa431f30053bd113a12c8d953331285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b69fa64c875600004928861fe08b0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa345b3fe64adf41200e76e05a202287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f1ac0732f4edb9148af5ea45e9c03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb085f6ba0277c5e5e914e0ef20fbf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70736fe6fb89d820560aaa7be9b0ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccee635d76a9ff09c7f9c33cbe53e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4168c6ac229bdb8bea2ee80239461292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c73b398462560f51b1dcb2a06ee56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404aa85e95b33369bd75c51bca1ac44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f50b466a02f1e84c34c7ce31302bc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c333bd2e9a552cb46e9db775cbb480e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba64f0494b5a09b9b32e5a87359ce51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcfb449c060322c654bf55b0735b2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba376d72876709e317744e2866115dba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd0f497bbf41586b524654ad290c02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf739e827332fc622719eb877be21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f05b7a22ea5d848153ec71e7ca195e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18661de6ff70e21780032760fc270e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910272f0aabd74daca3d513cd5a67ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0011cc2f24ba37b1aff3aa215f02f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6540f2b342df3d2023e54e44a69191a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d5e82ee21e34a6bb518e2502e6bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1225eca80297ff11acdd3a5250a898d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35dab227ad3b3115a23952d45e9561309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c891c0d1a901129ca8069183d1b297310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159532ebc1c1868000e27a4c7a1121c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fe523d255f71a23287fe90af0e437312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71583e93214dc828f8e5c7959043a7f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c888623dc3ea76eace2160e76c894314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517069620dd051502193fd256689398b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aa12c6cf4ffe589c8c8d420489fdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ff6fd6c7dba8374871be26053d87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ced9e2c8e2b922f63483f2eda3fbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9163f4517e05cacea2df4aaf15e17d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2534fcec2720d136acd6cdca727643320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bb75e685924660e75da801c0681bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bba2f5c485720b250de314e02a7151322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf29215ba70ff19701224d8814edcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d132c9d1134695b0d514b6a8f7629324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ada0777534fab1d4765ef90b9eea8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dfe3ca417a3ccdcbf6ea8cead3b8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccc637530a2ea540ecc9ae678cfe49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a4784e3947595fefa7d35932be37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52a4582de80117c4450d7d7f7f83d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492691de8d9beec1c1f703d8a4b1b2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c098bdd0c975911741cdb70aacb70b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391597f7e1259a4600943d3d4a902ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0f9da6a52e70212d77799fc811c44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ce75a5f193c2f386244a035bf7907334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5ba58d0700016f559bfca20d9940335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3da440fd08d57acd97f1c19db2068336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b4e9e6dc054533061c1d81b7ef3a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09658ff8035d55e7524cd166e128b4e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e74029356ccbf52cb8161aba2edc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2df3a12d6a1a653ca06d495d95fefa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f3366a9309054497a7f0fbe8ad8d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582a50fab7f520f7dd64f2f17f43861342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a831ea2cd49cb6afc3229b7c7de6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab700446d1585ee22d30ddcb08127ad8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9d3909f09ee1857573cc923e8d6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc295e9f05f76a12e6f8d3eb53cc98a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb466a4377c83b70b85a9bc9c7868b347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf2027062ecf3a5c1238a9aff464091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fef22dafcac6528c6fcf4929bbe082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e509fbebd55b8a3d994b61e06ea003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68440bdc9c99b7a39456b7f4b00d7c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b7e90ee06e3bc4a3d8191b2a4fe25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad184041ee5e420bd46fc592135eeac06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72fc3a5e2a0d84193d395de36cfee87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7959a361b4a47ec689887d7cdf10b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d0984b3111c050af00750b32371809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc2053bcd0a95f2b3418bb70bb485010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24657b610166386030a48ed21925e88511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd66b8cc9d28fda2c172edb5d368ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba13237fe9a710672e58727be45f0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52f042f6ea55f1db5fbe77cd96cc0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e88e98713edc4860fe653cca265b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb9f749629ded6a61b3a87a39790bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a688f2d3201b50497b9f6ae51bdbce317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7beb30620f7f945f2d63346379022718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8840aa278884f4c0c92b96a8fbf13019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d96b33a1ef506646af1fc84a7c41b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb204c235f54ede569886a46bde569ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270329321ff2977f23bc421e2aba612822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975de591830a845d4a61f7e4851a8d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09a7c1f252a8b28f7c46d439a1dbfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f2c179abaf87e46923436400fdde325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cb41317e2756570725e196e96d5d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66631526a46fca79a538f093babbac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e3f869b5d11782a6d051202d445fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d666c5cc094d49c3b2d5faff401b8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12038382e4d903c64ca3fe5ce090961730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a9d34985227d131cba8cf634059e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c662af258c81867f2fbcad6b66c0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e59973be4e5ada2c7d4300297b817c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2aec6b8733c25762af17cdbacabda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ba4b471a1ebd3a94be605737ff99535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5fc093514e803b0de0fd7cfbcd2dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3530c5629a1fef6f834ecc9f8c37f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f2c8b8259bfb85a66a9d2fbbab74538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef828e9b7a7169f2da0eb72e8b333339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c17275e5f06c89077cec1a3f4d8f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c37f4f5230ce18785b969f9affa5ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4502f43d2e384068bd4499d1727f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c0be16fd504e449b4d0195beae3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0c7f7c0a64b65f7ef8f140a6f603e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1264b9959938ea8d0cf85fef633ccf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa74709fc65b639b79725a5a864b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364e0c710e2e5575a4323e41c98bd8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd21113c569098f24046b885ea805b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03f7465fce14f162a560735829164249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373a666b00d7988ced583bc86c53b1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09314895743598170482b595844ec651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a6e440d1d8d1ecec4438a9e79c87c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db846f00eb9e042a13d3c6ad117a1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6da94f688cf930b1c22dfe1180c8f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46032cb67efc90d61629e99e57e713755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ff292806f6df9dfb73fbce4ca32556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dfff7a570e0b337ff193b75caa20e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6345b2d6a1a418a9390bd98ac947058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728de8d6c43b2ab2919d40de1939880859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97356db5da5e2fcf1a9616da68200b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912d288b803592b058e96a3e9c02f1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137f035b0b120e3dea540f2e6489fea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe1a464eef6f971f1cb93a62a739c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971706b723b58b984fe1fe87e68295d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8ae4d4102664e0c4c4fbc334a65765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb54f20801f6a9589cbca62e79970866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96283a984eabb4724fd00598a1f22867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b11f0f2ee7bf7e38e6bde7a5a9d2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988f1bf184284990262422bc833758569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de33636c26849ef6eda282fd39ec84d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11a0e358059f3503abc9ffa3bdd29571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e4d181372703fd62a2570ab255f8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1412484674ad90d55d227e1f2b180373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48e48d0c5db34e3d34ee6cd8b3733b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016d5699323f665f47957993c1a04f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7902c39fa0b9f2c6a25aad6ef551376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50679b24b92dbe756adf42f046db85e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e06035a9f824e2b371d4109affebd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fa000c24722a9974940503843abd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db79f804cf86e28d2af4e94f65a46d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2126cdc39ca251b36ebbd77a977c4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8972b7503dffbdc834008baf31c2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fe98eac0ddb49596e9d028c033b1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe979242cbca62924e76aa7022218084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194423d5f070db6fcddb6493ebfe112e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6db0c58ba4a605f58d9fd354f2ae286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20cd934adb85eb1986ebbd0c3e11d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9e80d7ab813b99031a36b3857982c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e3ec9624e19dffe6c697cff3e51789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa398bf96fbedb004d2ff2ece1df71190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46911112d2f0dab9a62d78bf70e4e79391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138ac1a13b6298dfdb36657265e084192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec2d31abb2c662008402de5d6e9ebd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7063ae9d6405e42bc647b1eb8e67694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2b613d4e684026355e8ae6380e09895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed324ef599e04b10f7eda26d1c222a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870484b05ce603f2c007618b712b0ebc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a8077163f1991a839cd43625122a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c977e3b6f2af219ef2aedfb4412b00099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a94b099ff909c03f2b6ac7132c1aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c956633db45951d5292527efb920101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8741fdfffdf740a5dc518276c04c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9377e9e62a199ad8264e4370b13d48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbad24ce37d306a4ef4ed2f31b79521104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886c518e7a64b820defd81cb0780ba6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd431fe62eb2a5666ca9e8bef20420f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49071dcd9961ae9a750a8b5be6cfea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342f797db1738e3ee940e6bde582b93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a639486f01c397c583339604c230109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7cd9e2ed083ff3ad00890b919ce62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60818c4bb292becd67689f645f39f088111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cad53f2c565b6bafce4ad98b405af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a829d22ade2ad73896f348b3726bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35196652a746a1123265badcd2784f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c583c48110536b7076bbcb781b70cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144324996e22a74e2b61469b548241116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649279c74faf08daf31015f63c071171117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532949f488aad41b0c5e0861dc9841c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c3e17c361e7fc735a74465f0ff83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66f039eddb2d4e10cf80c67642e44f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24040391fdde3114c6332d6265052472121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a7e0f9d300251058e1cb839aff7e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511f4853d4690aa68582e419a3736c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c774b952e5f3fd51da6eda5ba8cbcc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb523f642b0906dfbe0c9ce16772d9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c1ed2415465eafca1b5fc0c786768126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133e038c56eeb902f03e0e6dccea5b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c2ed45660161009b95df9ce2ebe1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e133affd98e196b39ae5d69ac2889129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad76837bcf813d14cc306f9072b9ff3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3462fee073a5b2d0a4b95f04ef6ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cb453ffe5007d20945d609cbe3fcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3807b77fa76462f8e6c2395852e666133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d52a0774eb5bee2937a0a48662ffc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb43bd0ee2b7d2b31d3b3ac056f57f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed8cb8f98ef596dc50c312f58542f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601cf1ebe7c3097de083cd4a1b4b263137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07e16ca11e7a97955bb5cf7718793b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a49edc445968f3f69e404a2e2281be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98770d55a812bd2f9a4ea314e0167f3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16a88acc95190db32838c70c150697141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4178da73ed0fc153de09ad6ee99f7d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018048bcd4ea6aacd1302e797f8c5c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9c10e41a3f03f1ca601f7f5b39635144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b459c3835fce573b004a5fdbe284d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee680a4bfc6e0bf0fcd8b37a07ddc0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b193949aaea44efd7785ada98fc07f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364646b85d5634554062f14a9bef27c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2961fdc683705866fa72b1919a9d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a7a11bda32b55cbf1894284661977150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36166d1b221bc63bf137a3de6f9bfb52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219d24c886e1aa3df9f5ba845c826c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64df3d25438eee83fc3022d28ab6edd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247056cb8f0895c3bba29c71ceeb3f40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9ec120092645bf5de753c2100ebc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbebbd9baac62c5a9501222f610305a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b58ba857d8d80a51a026150b0d536157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf9097a05576d268dac906fbca7952158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90954a324cfa891b2a53d81e34e60b37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ccfa0c38a32aa39d6349708fee54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bbd00519cac720608eacd1a38943d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e71b7bfb593c3da1235eb047faf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05538403c95a4b71f092bbf5dc4a8c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cb54464ba6b1f2b07d5bb9c7649ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acc47d6d0a741a2f23b1082a1c8b0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a984866df37b8065c6ce425428ca48f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01026120718c67127c331790b33bff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c98d6c986b482a80d640074bba5cb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3793ac06f12d80eca6179aefb4b0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beb32400403a0e03259974d8158e26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa931189c8064f44d7affbbe07b94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efbff818cd9ab25c57256df6a08d18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f5c17aac4f87e3092640e7d0a2278173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8fe98688c91ef0cf483b7a515d392174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c7c4d5b433f04bc9e66f0d3fa472175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c127cfcaca0d56c99d1829964a2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cbc509e21ed2f618c36d3d104b70d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4814324209783f1ce91cb29662b3258178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c46b454ae553a47781f94b7afc8a3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b6acf2bb58f296d0711dfc055371c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc27a9ddede1577ba41ccfc78adbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49525bc52a67f2145c8bdbaff2b39eaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf4ff79f42b9a3b4c7aa51c2ed41e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5121c20015bd34f15b1711b7299ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd3ee46dbec420f914209a0ef707d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092916a955417abb85fbf271e9d6538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae1a75f26adc28f89601a9d0d2e57f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321dc87d3d530d4b9e95ee977d88c9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1333db18de3a6f6a2b9d1076ce14b33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd626aa3cce3685b141fd63b894dac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27960aeb89238eec3853907695a8520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba910782365f3ee3415df3e86ede7f1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d21071b6a6d1ed2ef9be2274710c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85996c5a22fa22e5f316d0a63d683fc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec0df337373d912aced68f83e56123195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695c67669b48a129d53f82c9940a067196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bbff8d340d0d31f3e13d44f1be7a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5d450b2a904604bb4db7a9d388e47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bafc4e659f4016acb074a64e15fba9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e7d706cb1a7098fb8186bacde880200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b540c919dd1729f4b796cf03a278227201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce6e7ce84790a60bf06bc8f5a3095e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e97b71cc8a4104b06ba174563bdac9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c202e233c396c2ecebabaa8e3253204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675da56ad6c6102b31998e26fda0e147205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4043ce4e07abd586389151b4c202613206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7c42b1faf4c20dc7900e329cf3e0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50e495590dc6e0e784d4f9fcb686d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706b824c6d47121272f6f4812482c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c6cbd2a3751622966185f34a96f5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8e002a282d986b02ac54f7c096af2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f53774cf6fb3802de790a6f6d1f481212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae778db4c44ff7e16baeed23f07be80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeca93c59204736c9acb19d335213d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baaf7bef0fc33f932cfa865ae40118215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b58af918cc64d009fb784c52fda55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d99cbfe96dfd4b738636e8a3cc1677217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e10edbd96277a562062b9099e34be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b23b07e5c206030dde9b906bcaa8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b1682fcf97a1ad0ee6d78c5a9c3b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9065a0fe6f508c878ae5401093ad7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6417e6c9c024f893afec9afaa1524f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b465508edeebf945390092b051d0f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba06de7fc13c5031f495b9383d7cc8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda6c80d2cfdff7445c6b3fa289ff30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3db46906c38c2e81a655a4e6708f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8293bfff1ae7388a23c7577831ce2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d38f80b0a770ffefc4c92e486eee2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a66eb5f3a1165a702205603c3baf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a504dd346568af6f771bc483fe0ab29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708b0e24d9d52c286bd2737b10f1cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878069518664a9f37c0f4533b4147e11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324487a8d0f2576cc64c549d0f33053233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe273b1ea7bcfec67f7b2803d1763c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ab319cb9e8b1d82e2b29c2a0b207f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd858a2c956800f8aa83ef4fd4d98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c138ca6fc0b16a72a32f231178aad75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cbcd6d8495744ae2375076a968fe3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9c8446911412d449618e6450221f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e17271bb5539c0ecc2653c3ea82e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027b0eb2be68a8da657b08de7b87b60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a6b110c692c83ef84f839d99c9585242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7948e4194367ac7941d1cb5353cad0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a0649a51dd158522cf83667b772f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72e9a6bab987288b99f9b0ceeb0308245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0b853cf280e3afb3a833bd266f1e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b492f35ea36bf5c2edeae40a3a809247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b579f78306254e882a24ce47da10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e0a9fa6cadff3884424343bced97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35bab3f55b37488bf0300d71de5259250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552f8477c56242826a0c7fc0132022251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2b97cd2e0b0ccbe8db3e96f73fe62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ccbca0ef3474ba9ded2e58595c57a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d144f5e41c873dc8533fd2fd4a400254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb7a05e98313e260b38bfce13365ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c448dfb99f48c5a4ec43ef060a5d5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb79fd097fcec8bf89acad174163f8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf284c47acb07203cf2b1f043a4ff1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71547f54f2659a0dd37db80dc6a657259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fbdf8e2598474564712968b77a62d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd96142bfde669cedf00d6d88611a4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce3eb5ab6dc45f79be29dd37cd0390262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da910e51dbbcf0033ede722bfeeba5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0a6208025a36c14ed8f311eb9443264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae6c15b6eeeaa4998af0a1d8cc683c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb494625fc665c59a317cf23d24a529266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074130a3d38078be1954bfa89f119dbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfa968b03437e9830fd25b1c0c0c0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977cfc0cc7ded529d60987d78d36570269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64b8340b7c5547194063140eb6324270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd90bb26a9f3ea5833fd496417b97a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767d493ff85fdd72ce23ed67bd9616b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873ea7ec9fb4ed78ea807882c115912273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059055c5a0e0e4b3646be27a83d5d17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6e4b5bd1969fe0ca74761195a7987275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6f90d9b71bf0e0bb7303e505d80cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc008bd95ff34f2380dfa3d1ccd9a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d6d06d9285b2a960eaea56a3ec9b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804af98078de6a8e132e9bc509ca6a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100694d3d5dc45ecfcd760589eaf1190280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d06da94265e017ec48afb388f82511281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c6e73bffe8a473848b131239c7d3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f96cbcdedfdef5b6bcc5e95afc8fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e01586ed9d1e964d4bd7019ee81f68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ec9b7713f6f86ac3dccf179d3b677285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f2138df239ce6dd52aeb8ecad45d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3262658993b1dfcbb2a538692e5167f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adf1e84882622281448f7c782da9e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700d7839fc4c830eb20c00be341f5a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e5387005e7ace2f044f16f4e0e6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5242f7a150c9349b8500059b12b8028291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398f8cc72220e9ae762b3a89c7e4ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af31d98ddfe936b35ac40e3063e72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b3ed21adee60c4121267b1c98e92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1dfc0b8e8153c659799477c28c87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d17def164e3d5bb5c09c333360ec1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8ab131e5ec13f5a168b07e1a52d55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb88b58acdc4637e885c2a83f60e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dab416efc6b76beddbf8e8f48c071299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a266c9a36b85ad34a32fba0744e1046300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc326247050c256b4a173b75bd7104301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414fae1b94c5f9f4b1c01f507762f40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d40dd54afe703e645c84449ff7b5e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6220cb38af4620cf71ba11676c4769b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee71ed500a5ca1a36a734611a492f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2756de92d4428457d518d55c8e6a9ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfeb8e6b400d979323fe4a9a28dea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d819552ef1c8cbda9a9710c0b1dd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cf62cc4debbf9a908bacd9138b099309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b16ee3fa010075106dd085ff6363e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35248796c0113159f63684b99122e70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d72b2e46f09cafd61c336301a1ae76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48671237ee5c91d23cf0ec294146e00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304421cf742ce2ba52a8cebb7ea68d2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba18c1a23afcdda27941be6422e9b1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800a90f8ef937e872ac54a40ddbedbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6de7daf89225d99ee24c0fbc84e05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca0460c34b9ebea82b747354662579318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb240c02aad0ab42d90278f613d50db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434cd5b74bea3df204ef1bf466a4ddf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af43fbe0a002848f55d6f5bcd32024321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc426d864e441ca221402e7764a3ed9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782e71d660188a27fdbdd7c225fd5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc14c9702ef9daea559dd27d358dbd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ea27ed231b18000d54825f69182ba325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>