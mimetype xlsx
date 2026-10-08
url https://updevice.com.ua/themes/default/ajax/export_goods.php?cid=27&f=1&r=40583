--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da566edf75d7083253bfba6bc6ef56761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24151ca437b7e6c0527b706b23231b862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db4a2f0ca89f7327f67e6d8765ff013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76639e7e57790bc6be3571b6272e43e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4d9e6cb851c20b2c2faca54c2efd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4ce684425672f0e4a611c45f669bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1fcabb2cd310b34b91e02ed8390697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823fcc7d4c88cc6017a5192ed64c2c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eea9b403fb666e3a7429002f022579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c6ccd8a84b782b79f53dfdf70533e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40deae5359e1ff62594565532d151bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f689c1aca6254ed24ef12eea9cd9d5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d999bc3425755eeec64441f148d55b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a6ce482bbc2924cc7c6c2d1b56f6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fbe6def199ae4f4ba3cb088799e4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2d3f9b455cab029cb90fbf8e47f0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb4ba43ee0b31a02bd8452ebcdfc5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd3009e8ea35d912a3bb1b02216b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae137018415b29e34cd39d8e413e52e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6b231d494f178f6d8719bbec5d01520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a52e62793a415459c0884027f5ed6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5b2e169ce1bad190c8f269384b24b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f44b8adaea410f6fc99aee217d84023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a7eca44eb4ba099c6242e40675ca624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418c9d17d8732ad8411eeb97693ef725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04fd5a767eedc2923dbcfb8e8b8a9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f0341e52e5f9e4c2cbc1ba176cd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55141118f8f0fceb4838466bd26baf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b478141223ddec8a30ca18bec2aa97029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239edc33c7d2809b29bde4e133880e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3651ba29a9124ae07a5bd65c03587a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bfbb3979d4486724154c5de0c5e4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5678afc52a2692cb4d610b9d32a2c7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d23775211b673e349fa7e0753646ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9217e8f1cb817d6949b081b4cca25d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174fa39e668745f26637aa7d57d777636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c73dad8f0a9708b1e01bf389ef43f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3711d9c32eee49faff386244743ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d55b2326d9093b2aa7c1506ec5db2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d99201bb77fb7c6c5d11ef578e01440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f868e85fb5d65cdb50d4e66a5bd3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91e88930101434ffe85a40a33f0f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bab7a69f3adb8cf9d578f5d7c181c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd9402e7c499798fb09528db49d94744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4a7d55e817b3d995c78093b19858f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790ac853ee299dcd27cfc61bd5b3fd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003858ad2298815742b84d62920834147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ecde4c254ef65c0435cfeef6311e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766210c28530346aafbe843a116f2ab449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f9d8ffb64e7433e894be7ed934dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc12b0936f58c27eadc199a31004d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11978de4a055abf6fea3721d0d22f4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e7341dde0b45a5a7708ed76299d1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c2486d424dddae764e3bad14521554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268856228954ece02b8ef8d4b5ef81755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda361e4c833ec5ee0760d7dc411e02256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763020f7705997aa683349ee1e2167aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c6fa4adeaf64b9789ac7497573d1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5e8ff2d94713b17307ac0866b979759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997018cc7ce7885d74f8e6cd22afb9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793a10029acecaf7647aad7d04e575161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c295890421c4d88edf1305602c2c5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0105ba8f43a81728b8254653577973463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c80b55b7aa2a2e4cb4bfce689d42b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899847b3929e77a8999a7d3a1672668765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab94de7cb67a430a2cb0027b5ec949466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820f26329b3b57783232826c0ed5bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948825044c16cd0388a5498d5f1768868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfccbbddeef674d608251f039717c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca617105d99331ec65c7e34d858ff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2266a80fdb61416913ed57a7f7f496a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c028dd3e9860062e706b935d7d14272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33309287887ed0a84012244eec8b7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec14d2d362af5f454a2bdd30cfab2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fd4ef3d768e9df7a059a29314a9e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f30ec5cbd496f8f72b52797ba4ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f47d53b15f8a8ee6527e29d873d94877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d71943f84bf72114201fd980f677c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c7e457b485060fe1b6f1889ccefc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afb7a927037b1d0ba2fdebc9ca310280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967b7891cc724e1f0e94b44edc1b79481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532243dfb3857d3657026fd40a6a8dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025602bc2e8a351dcd3b5a824baa4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddec1362e5d330afb81546290bb2e1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6011159f2a49687c3f05cbb41e02fe385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998b81ba577ddf6b1a043fecc0a088f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cce1bde49be7fd09d7c58d91ea5a1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9330301fb9e158d26ce9784d11625e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73518f7527aa86f8f5d496eff103eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cfe8351e574ba737f8ddfd6b2230090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6261452fcc3cfd7e7a61b0954d0b6b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05876b8e3569485a1b7e03f72417eb2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54f7a15737af16d0e15addcec6cf9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8bb2ceebe42b414fd8b847d58d2a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746152f0ab7920151cfd8e0ced559595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488da518260aa5aa063fc92726b77ec596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc78de30843a5df0a960f6ef113081897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b499a2fe2066f0e3272c6b919be0e8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096495a6b53f72caffadce3e4407f6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611620626ce3574b4d05c4947a1b87aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb0bc85e0ac6475a19b4de5ee14cf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9f64774039d3a865bb3fb18fdad93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a30b03e99196240a8260d9e4eb6df6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a85aed2a18b756521b75c24080a9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afc57226c81fd7e507de03fa5e2bec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6ed2884362266aa11f7cce01ddee9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd995d660bf0a487d31226d8e672b7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c0c49e92e9968a79596888b88688108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f50ab4b0eb9243a7ac13a718a8021109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d26141f4d300fe354d07a3b167f224110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c07929903c1565139c641ef3161c2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074e53d28049fcf5081dc720ec079ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea7a6dfcaa1aa38ba5000730e8d68a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080eac78210fef48806dc46d67cc41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56f2207ebee42a6ed8c5ca8826d02f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e73469a5900caf31c0c27c4061374a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995d92f0a1fd54e4ff3a4a5fba060bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c8e67b52e712c1b95c7aeddf68098118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086499fff1521cd3f4adebfb0f6c0b76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1276c4fda46d3f9d403b736cc13176120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc68dca641d7dc567c8a024c441fff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55882b202008f97231aa9249caca3475122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902445a5a0aa01c605883e00edd0d73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea8845a780c5bb84f297e2c648e9a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4733dceb0a13841d9643fa8a25f02a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f290c87715d2c08c2706f1ddee752126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc394666be674f7386cc5419229cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50485c7624c1faca5f797c0909e97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c65ea998af6c8bb50ece4e7a1a1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db053808c16e0f3a2173163ac716b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be4caa06c967f239652c861aa0f64f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddeef26f7ec437ba81fcad0862c2f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eae928927eed707ba5f0169d7eea1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2500172cdeab9a5053f59d1974930134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b030503899907dbae2a9d49a6340135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9dafd639d81741293de50387dfaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66896057a204af515eb335985b46b42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f4008c5579e0fb7d4696d32b50bac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa9ec747940f9849e37fabc7e0951139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f8310cb829baa4907c52a6079db0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483580e391d76d7849ced9cf2e10ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34828a4c64a8666dd0bf210ad99829142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206f92ecb2aabbc507766853f60eaa1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6422bb0655f2de74a8a4d1863372138144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca13b13a814fc14e5170d738a2f0ff6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc05fd8916d27f95c1e5aa0dfdd9b9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016a3cf4b93258bcc0552c764c693ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ef10f22fa8285be714a8a05854ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ff10bec519f428b76601bb634642149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f983ae4cf3d0aa45dfda627b048be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff1ef8b23d5544a49c11ce0690bb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f15b8593902a9e8b79953338b6ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb395d76f927e8b66981771a154c2d48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3505bfc16ac4112312a9b271f4cc60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2784c2ee97134bdabb17fc36fb7c93d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425083e83d036e704337ce1031573e41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902f68d2783ef1f72c1636cf194f023157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd4066f637d7fe3332a3a7b2170353158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dade6d6c737942daf92ed04424c55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62a5457b2504375653f6b89d8a600b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500fc4b2609adbdd04f45db17fe81d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a32d0aad14ef1a5e18776527d1f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b225b09a9d4851d5cd16690cc587d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1fe648788274f70ad6255b94a64f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735aba193949cc4c1b13f7f0099dbbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39059a402a01f76acfbc12e8f95e95c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd72600ac8d70b9ea9eb3691885491167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7925cf5bed4c449279d2e2dd54dea0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f984d26adcde17b653583689dc40289169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a60d966c48a72dca7077e0fb080e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58418a3aec089f27605bed5682b16e7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb4ee6f4e707d216706b58c6267ab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f3d40c46e4dc659c25c51e5465a96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8effcd3f131ccbcd8688b510a311ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c09c94c188568f541fa3343e22a26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f9135bddf84cf4c9ec5175deaa2ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c692bae42d22e6bf9dd671d89b9a9ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c035c085aab6d894c15d7fbe64bad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a0afb7c0ea60199104b879102c77a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b71ab7fbe899361b75d1d354c8f8aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b09b82140c8f69196ccb4107ef1b06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10542a526be0e591150a1003ffa5d983182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4361a21a7ef96468a24d219700a0037183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e34ab14704c03aa15e2e719ecac6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2183b30601e648615dcfa7a657af2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d3b49b4010dad95f4b5759574cdee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6664380f5e1e0b84a5d3286aa3ed75a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ff739046e0fc22179c19027b5498188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d7020f22dee77a0bb49251c9afd46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908dc576a40178c5ff83b36d97fcdf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5345b5e8653e6a2e9fe0aa9660b2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34da1bc5e52b4d1caa902b97aa8c69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1fb0a121759712478461dd9df0a59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7a69f22b5a6b04c56986cf49aad6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e017d7ac65ecef732ccf62503ddeab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa46ae3f9c81a2961fc8036e766b674196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a00a7d581638ca0367555273954e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fca8718c8ece2831c000d69cd40825198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8dad286510918c37ededbadec7cd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbca951adc39327d80e9b1e4ca2881200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d905c60a41a3761af44d9b8d26acf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ffaaa6f26b009f75e16f8a150f3eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085225514875022d80b106cc5c898d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109f833e3e93da3c8727321af623562204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed748dbcfd00bedf3dbe3c20944da1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094c97d276a404a233211c2096b3411206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c0de379f834cd3c10c7948338ca24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb96ad89e877747c37642c24a436ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294e1c3d91c1878e67a9a2966da0650209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8aaaee987179e368bfb465dbbb7a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89e1a9a511daa354bc3cc54e1c3960211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b6b1d7adbf0fb721d5d15f5ecaf8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dad3e8a9da05d8da40ac2802916c69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9894e6acacae9a6d6ec71564abcdaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d624f04fd0f6d8d492969dd70949b0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad05b8b48fbc5468b120181c1acdea3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5faeaea0454ceb459df3ffed32b03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dedaefed56d2eb3f2dbfff98fb482c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d8f6bfa36c5d2275417ee25d00d55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15df59b9f6ac8dbb21cc867a32e64d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abb93f487d4e040471013570e0b36b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710632d8e6baa4eaf3a37f1c855259ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd279acbcdf6dd4f79fade7ac8fb92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1d9ccd738dc00724918999578b134224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf486ab188748d80ec7cfaa4073125225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246a0d1135c8a803877b1d603d05829226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502b45404d0e4e886ea2883511463b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445cefb85b29f9f040acad8cb3c1a37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375fce6845de91a5c2e5b26270e7d61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759e06a0b7cae239348757911d38c82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3dafaa1d38f08515c1f753c6b045e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac63ace142ad9e3c70d1b11755e2c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c193f895570734bd8a3588c2323d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8405392dcabe961fbbc07e9ad37b86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de46589931d5e12644ee6465f2f6cda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ecae330831fc55b7b8834ceded1db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f9dc801a2b7c9c2ef776657789a05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3da401c1b5adc78950f1a21b157d48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3d2b4d94a5557583afd7052cdb192239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb59094b5a3b891c67258c9143f1a14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aaf09227792e9b9ede06cd61c772f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff7727fb2fab5c36a7c9853973182242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ed935060c481390a461d77fa004b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155742b6c59c2ee67060a3c0fc2421c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937798245ca6f2c56b589191fac8ce3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7189c4595f623dc06ffa789f85e7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c6d85d04e61f7425b5b5460f8a40b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c16e13d5eee085f658a2c3d8a8c65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989523a94f42675df544caf1fba49164249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90e6e6c8952e059c86242daa718531250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88e9cc0e78bcfb01c121bf1eedce18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e326883050efa5d85b68ab61e5d1c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b05f0ea03fc50d820d3c180643a529253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dc911b2d54465cf62863bdf26fd76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063646d59efa83bc9dd6f2d802d10dbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46a85a323edc2d6918d561f48ff95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42024c85bcfaf2cde6522ebcf730fb94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d51883c6ec2c8c79addcd7937ebb70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e411e9edefb318a063cd1192370b67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275ea5c61f059f469ffd31898a58324260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ee597eca5ef4d5bc9dbe14d0bf191261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7053bd3c46cf5709cf8bfb29dbe5ff6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f45c5437a2430909d8152e1817b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeac617e674aecd7aed5f149ace5c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a44b1b052a1c13bacdbf4a8c34859a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad93f06de33c5a113ea352575875782266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62b6c46af4bdbe0b6ad23f60aef63e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c89edcf662da7cd5bd0faf7e61d38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e0ae3c9216984eca7148156026180269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e70c95bb6c584c2785d90e24ea278270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912a53ad1feac87b195e918c567c5ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6cc0d946ec15b62bbb784aa8508a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5a8fd66fd0ec3391bcee360aae135273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d5ef0c81be88629267196e15d2f2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089932812add773e75bd2f19a2c9406275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b720218ca7d0256492462733bd1c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549dff488c0b0d47ed475b5b79345c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b47835c870acf64580a9d51002bd7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f22be810b1af25503f4496633424d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4d7ba57036a161e5fa527572a9cce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85cd13ac460d85e753496b3c9d6f56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88436bdacf664e97226731e9195628282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f395fcef865ea74fa26e1ad74ea64c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79f31458aa7ceb20e1fc415d6166ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd39f6fc93f1218bc8725dcb62692f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923878cc2f9824cd2c2cdbbe48cc089a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90deea9dd821703686576ce0c74dc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f714c5c9efe8ba90ac698502b1a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca54f77a739dd0b28c3097d7f06859289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276b49ebc048e412e32d94f01e0e5ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18ea5e4bf184620029fd25c146efe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94b1a4613a816b2582b6937ed344f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc45ec2b2c1171d818c516fa03caa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0026071f794a3ea541d29aaf7aabf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f958ae0df40d67fb64010c89daa900f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb9578e2d2b467cd8b60bae28ff42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679bff77c5263299a7e6e1fac725737297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac0924cb1e2a16f71c1d6aec9f42ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157afa782893d10cec6426e849fd408299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326bdbe9f7e3155c415dbf063a951a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c1e75ae8c5eeffdaba218254ca018301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6857937b5c8bc7e020da579903412c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c22fac2e77d9469e2b4648e13fc66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c384141a00aeb63d125fc26736c113f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed60534bc929776849b9fde9f93148305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd162919ac109c23dcd5b33248c9f3a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa77900e6c8c4eb4a58a0cbc5a2718307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a343b2736936f0edb64ccfb0cdeab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f23708a7f61e8a7dfe0e8595c0f6ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9484b5793589bb16ebeb0219cfd6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb1e9e14b03087f47effecbd3ed564311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9881a4aafe8addb78e9a33bd5fc238312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56311134065b23a7b5cbfa7b9309304c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a845eb3fa38b471feb4ef5d3b210d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3b37c4f6c7c7ce8fdf5edf8e75cfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4acccc57d4e6a00b57b6f80ded405316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cbf38465059f2632133dd44bcbdb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1a0c2865997ba3a0b188bb430ba75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71978661a8d26c535b5fbecd891935319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb86709a6b55d4033287b11521c53da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951fc1f10ad76b25ae3bae62ec68311321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e1975b9b8d69f7b904a769f769274322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4441b1aab541b7b1aba47e5c53832f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c998e221892d8ee8ce812683e52fa3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e5d76d036db7e3598171cd84382b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe9f9754fcf880a85f09d4a59f1b6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dda269780fcbfe3b266b36775a9f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fd3734207f649c921174c78feb3cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7284f72781eaf3ed3139a26684716329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188a12010dba4f150e38a7ff904894330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c006292098b0deb1b3c36e0da32cf27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704538ffbc9ebd2d18b39eda9066a5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063eef3309534fcff2374034c8ad618333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672d9e73cce424a7e545c9159919bf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16e25959441e9d3d3266d49e8dcc74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b3546170b99ad6976de561307a63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94aa71c537093514db485374a50bd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07b328d6423cdfc06ac478c2467f19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5200913d121c3549f760f2d1b4a31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3e332d15a5748d81addffeeaee601340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123c2666c59d1f9cb2c0aad8696d7c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f9d2136177f5adf82d525d97b63f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9f2d37009a83b228adf6d84001b3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777441ccf3729c84c8ab297362d2a05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c161c63c6aaccb8d26a09e0673c09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d14d53ae5d45f10ea0dcbd501ea413346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bdd90dfaed54c5819dfa1fc72b534347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0696c3926992e5cf1033822b09b361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a6533a5e55020def85202741fd8d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f074c7be4b55c3f62c7c4c726a8e943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f495018bc8b6d74934d26306ca4be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a193c04e5e03f363c369d8c33ecfd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf460e4b0747ed66813b13573cdd9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd63593df8732e148b07b8a8b451d677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dc2ca8ea35f90ed69b7196deb66b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014cc721e7d35d0147a956d524ea7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf631d344ad053d631c5050d8aaae1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d25a2af422e6e61825590c240237e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb374af7c5a87018f0f6728158a3390112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a07e1c7d641f83b46dd89739bb9ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae84610ab4eaefb7ef95e299efeaa7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f6c962c25582a15865c7cd81e574115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7fed3f85b2899b8823e0a4a96db4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a405d093a3d9546700e2fae913bd8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e60e4513931f799b47c4e526b9893f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3765275467fdb9c393093d630ffa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ec9db1b479c7a7bcd3ed40ef3ce9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8648b9aac67922a00afa7361b593f2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070d7ec02503047a1bdd850bb2888cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64c5c82a638f0573dadb66eb65c6b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9cdad6885e281988a11ad57db1e3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85180ba4631454ccd3d1e7795b5c1b0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebba3b4fbbf5712766871c486c032d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ad68582488dd79942ee451a7591d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2348de7b9545cdb03ed3f7f8bc14e0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a144b39832e506e4598b1e04f2e8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9b8dfb4dda08d531727e14e3e39c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66d6a9f33c754d6dc3049271a87c7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ad55ed6d206505af1a2c1576b367732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dda9789059f580f60a5727b9bbf8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2786fcc324c2107eb027ea851e9684634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e2f16778585c6110cc8305bdd109c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b3bfc805b2570a12dcb27b2db638d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ce5d9d27b09800467650d71ba2cc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f141b58a8fc5056e4a18dc2351c158838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbf973e1bb40056727b81ebadc736a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791b8b15167ba28c0c7754e8c20e80240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d4c2374541397c55469521b2f6eae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767aa13df642dd87d0de0941ffed5d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ffe5443274f42b00631ed596c664e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fd872f42f324bada865cbd3fbdec344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df05ff31f46498a93c4c29db903190a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52920a66126f50b9cc02ffa3c8c54c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c57d63337d26039c9f490c15989c3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1c598b99d30d3073181b6648c82e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415e033d3dea4e722f2ba4f86b7e25e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a19d5c1f57706da955a817492062450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed4404f5e86703ca2c68c937244e1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb86b82bc1f3b5af21fd4dc4e472252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f33ea717955e9891af0078ee04289d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e796623a17e0e1e2d4ce88c2f674cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb477a1b298bb83b87a0e4b289101c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ac26f1ea5429aab61b27dd16a3ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ed40c9cba105a1cc640d8a95924e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21903af7c4c234c88219674ec2afa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ffec8af595264d536b53d2b20784459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045f8d982d291c439c09412585f586a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861e17e650aa54350a4e6fc645d868261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65801b8e646ca3d60e7e345ce783bde762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97b2902b3231baa230c6088f27756363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f778af25e49c1d8f542b801b1f4df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1b932d2e7d78268abbd4ba70da66a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34898781e3248143bf5c5b840981a7bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae8a7cdbed90b9a261b371895deec667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d3144f112604f462d3b3db64efb0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a34e743ee147586f07ed429bebf0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7520adecfe3734153ddccf7b2b88a5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc835a7a6fab61a70fbbd43e2288b13571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26486e60b97f7ad55946bf05a1e04e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc864215e32699eea237293e64283a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eb674ddfa4cce255717d7c87f8f0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2da34f3f13af49a2b60894ed1453075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5d842f623a36529fc9e429ff9b7d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612a578cab1148da9fcfa21dbbdfbdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912be27191d90eb2983aacf1b419492c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479825ffa28560a94274bbd7a5a2d6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851644d68b3d39c8195ec9cd53f8803380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f7b3e583a0985c57a77722472018d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97859c0e86c88bd99cc0d372a8cfeaa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bec2bbd2334c8b5c337266e9e2497383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8689acdb319a8343b7b19425bac0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f0b0a2dafd200295a71b9c99705585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c809ca6b063c55d0e173f5163a42c7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa048b8a20b275174caa25734cfd67487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e802d6b6fb0f862bc3f830cdca3daf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbca11693557d0dd420ec4de138fb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ede5dd6efeac6bb17140a1064ee00c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83ce5fe2720845495358b2c6349ed491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aee30ce2817d515203f9b1db69ec8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30405249f66dd783cd668dc7a931c4e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8730737f7211aacf9898c37b7d859d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b9abfa31098e5088f7951663515195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea5e688a3f9a5c1eb13ce5f4e06ad196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02368b9cbe7b0584fa0bdfdee4dcb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4770f85945bca438dd4b3b3020d9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e5bb54dc3adb4f2dbeed4add7bb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a880dc9712bedeb9db1da10cbd4346100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553fe46a7d31417feb8be13da8286d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe4fc3fa9ca74a7f585372b292bd31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631d3b41761e5b5c4ee9cf21e06907103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971359346c5aeee4e1c1f6aba18a3853104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d230fce8f4452ff1096c808b6e86be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f3886d2956f1ba564aec856e967b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095509cfc1a71b9e6c910c95f563f41d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37292f3cee653b3e992edb3666fa3c9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9b69c616dabe169ed751c5cc33ebd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4ae141ae3ae2f9b60da907c0937f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d4957ef143112abe9d32e5300cf7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff4fde674be83ae94796890f3f7ea9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c128a98fce0015611d3d138751a0ac9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcd967d0a7ea6f58ff134ae6670edd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a074a0d4399562eb15ae85af6fbac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bfcc240076aa806e11092eef517b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f546498f4ffa32ee928097a01ce70f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f47d90790415f2d0344917d08cf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479aa3dad469d176444967614b1e3b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4f954d5946f3bb75978363ac8595d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee00cbfce9f7d921e91c46c4782d86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692b42531abac4bc707ff29f50bd8c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a708bcf384bbd04135f48c1b01e4c08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874d891f0693f58749008156d2257d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49378f6c7f3fc298bf684463ce1edd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab365711d8f7bed48d79cd4a974b130126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0529ae3a015ce301c9e4a660cf1cb0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f7823c3015472f64241fa074684c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfec9f109b26d754a38a07b7c9e791b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081224211c9bfbca46588581047ac63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7371dbcb695b53c67bcc815d4060ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4722e33e38cedf64fba3dc757cfb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c03ad81e7341295f7113f7773eea3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b556be35cd04bf2e7b0bfe1166f13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf06fbedf9bea5ef91ed970d808efe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f7f1555d4b58a860e9333162eee45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0629e92c8d555088cef5bb8830d6e68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036e27789fed8f6ee9948b2a3151dd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44946ca698a1a063f84901a8f02d0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaa3cf990a34a90ce3456c6d1a394a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7020a5e7b36b954bdac92299a55af2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124b2e7cc56e92e12bbe2aca7c12bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0618326f13d3d6b96b542726b12c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2838f9c90ffdc812202bc32ce5ea63f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c84ae82c797e09558b5efdc4fd91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c4c358d6cf612755043f2da7cd70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c5023fbbd7f553e43f665eb06a2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50552bdb28f2c559fada85ec357d1f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb5ff7cb1cb3813e6a92ed81e605ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1c5385b780b53acdf68f9f2d562f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a708ac53e9b65a216e5de84fbf966a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe7ed5558553f4f109a7927a5645ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e6d72b042958e0dee28bb8caf0f1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68efd2fb11dd104fc8ac631817d1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269cbe34080dbc9c2c1192a121add7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498d472644fcdf9cc18f88750098a52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427e8ced9b02cf7ca9e58604a8819ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7150d2a5c652eea1d71866caf449908158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c049ebab77a7e75680e5c8548f0bfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495960923b8482f4b988c798117d8f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a7f9daf302e5edd2f7d340065d7b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd326ee62e7053b938dd13160ad16dbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead83c3e54720fcbb79f170df10bd75f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d169649ee86705ad3fb5d98c697e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f580c5f23937f3e36a012c879acc7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19044d9d613e4fac9b7f8d5ef2043ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c06682642ef0f54a975ba556c819d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc076c6eca007497ef00585bdd9bbff1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970f5fe092079e1daf65e2a6557e6ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe55f1b20bac7039855f240685726e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aabd3a743a0ce6235a6cf7d9524dd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78c594797eebea17d51e7afeeafd6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eaa45ee3e75090ee754215f36c978173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed7e11c3a5551b3923e7f834d2dadc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa1e65100a04019b438ad54e06591175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d771a828d0e255ee1a2d5cf1bf737176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255fbc8d595777fcb23be098ff1622c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e80280450bd2bf2833a19564ef17c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1423cf5741a3fcfba4f0e2ed5cdde8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638840c3f25ffd5a36ff348ba7f38069180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8bace18852f6af8947ad588e043a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8061f71c8a5fc15325ae325628f2b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287edf839c57f7d7410fc479637a7469183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3d35c2be0e1eba8af75b950bb3e77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2cd68f5ca8ec006fe875df6522874185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226a0c276b71a7270b501f99e715a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda8919df29e6bf94493f76ac1508e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a28d9bcc89c47a0602e56ced1f3b2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57b2b2c13aa45d2cec3eb8157f2164189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20472235b6e2bf8dff0aeca6b5e94f25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec3a63e8f98323d2ca4cc707382c26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578728bdc5e2a21736961923461618f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f17980bb36751d160e9142f11313f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb71d78642fee6cd0ce9226e905dea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cfa8c1467eae375348603e68ccc53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113808e96914825e20c05e83e6d1306196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba65d17073557f51daadcab6fb492197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e721e0ae8afe2e8d0d4241f6a809a47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99cb83c5431b3bd88064e5936a0884199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac797ae0d8d77bbbe639974d3b7e1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d4ba45cd85b15acd14ff560b73b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f18061c901bc1662e66f935ab1f0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f73875047fee9ad2a6c599ea1bbaad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f0b6244a4095a5dad18cb83f69409204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e74211e541561e9d53de79db9d822205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592842509a5e6d9fc68525533afb4df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0090b03f0bc0dc32397f15030c1cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8683d7bd55ed6cba67aa27320d8082208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78689dddbdf8c75af606d78cfdd9c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793493726a18dccde3ec78ea7c0630ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a07689a015186f21588d37e09a90d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d41fd478e05a06c5c5339c95f78deb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36fe1fb96c3cd958ed7bb4dbcf3f1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef8a1ea08d3b37a954ae522a6fb58a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfb14081dc83059f2360186096b5a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ffd035e322dd76ab9829818a1a9ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb11300f5a499aec0adaa16b2b7be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219c4d6e39dad3d19340c6daf89bcb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2c5948d02e99052e78bcbd4d256a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cb8786203f8e37454f8689f649822220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a0a9be0190b3747edf90cd9edfe33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108ca6e52f5da703790012833b9525e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73c570d389251df4ba21ab7d58422f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956e3460d515f7a601d537aefaca3c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccb3fa9a1f816ad68143f716049dbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f9614bbe2d78e422f42011426bb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72b97c35fb61c970939245c713e4c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f83142fe1415e75a0cc6b8ddb6a077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe05b5e81cfa24abe082193637391229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabf1862cb3a4162d7ff06655c493b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1452e4feb5c47a25602b5540ff74e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17b188d99f5607b960659b23693045232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a396369b36aaa5fe3cfe57eb955f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f253a48b8faeb32b5ea8b69e11b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd02f909163bab1d8fc248c2ab224bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9489be6a98534b730b5f37ba40b6027236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a16f1a9bb6ade52d328726a2a61386237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93112fc2d593cc11e2587641f8be69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d53c15d36aa3f7a7a3083790c5db9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c1de3a4929264db6c78ac587a47cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a71074efc6f7e727fc1387fa1cfaa8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3ddd3c94a15c1ec973c710a8eb708242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eec26479ed8291ba7e210d31d043d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e345a36ef5879277253f7eba8fa1ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3c0fcd9e9485e66428aa2b5c7c70d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e68a5b6f551236e8f348ccfe1f964b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d435ed01ab1b689b9468e9c30644a90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2528bb3bca3764705a19e00fa380fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad1766d15257d10ed733c06369d2a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab5f6ea2147af9ca842ae3935e0888250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e0898d7190ba79d5dca634df12adf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aa284c4dfc773a7d372681b1c11d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08301a8e5dcad60cb290e7536e00b93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40167bedf9379b604ad91e09a952ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299c9251b3d7e1d1ec898b18687859c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf1e50e1c8a8d8a64aaf1dc023d233256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04659b924b61938a95ba577f045f312e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ce4c9e525c4bf9485c7dc91f73db4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489579943e1be40d6039bed9d7b3688259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d95135112f100fdb626e21df4df46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9def12d7f04e55820eaea1edfe2879261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850d1e72b281105d843d3e35f8b1b3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f69fb8330e141035b2f49d432380d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbb6e32cca71946162ec7d67ee1781264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c86b4fa4e64628df0b72838bf135265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ecf9785238fa0ce4e7bb5e8941c03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80b32d66e4e32b8718ae31ea85108d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea4d92aaa4893a675cc98c4a2c4e85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcad7cfd68c2340df8d2c0e672a9e78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6679cca21ed478862cd9af5af5ea1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfbc070a10977473cea53a92b82e84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb07696e186031b565ac7e0f8a55e3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1716dc600714c49b56e4fc3e9688540273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd1081878d654a0d4e3ee02e120e59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c9f832f508b77c9faf20ce7f6911275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f73043e8a9bbc2f47bd57606cf6b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd873e1633c85ec3b4fd3aac2cdb62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50568d08804c1f76a46122438834756278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbfe2a2fed96692b90b043c9afebf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd5c39a2425a77e7aacbba30c90cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e017c4ddc3ab778d16873b9d01276fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6f2f5d7ce4bedac02ed0a2f0f800d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c61b438f5b285bd166a93899d9d4ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940865c72fec2c93b4f546ecc90fb48c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97607cd2ed75c7590d938f735cc9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc348c0043d053c9ae1dce27e79d9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2926276a8e96f3678b7244f1461a4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953673bfd69fc0e9b15f4f0dfe9e3fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de841f0f261f397566f71646351c3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89010c8acf3465cee1587deeba60005290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204307ffd894d53af87f5d24d08881291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabad65fb2730ebdf945c2657e7dc6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eee71bf391fe65ba8ec468e9dc0f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502d0480e4423e92b3dcf9e2c34c28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d76b1056ce4baae36b58b1e911c36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1689fabccf5ad8409666cd3d675af86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cad9f995dccae31289671f743458ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46147eccb7c7bb681c869429aff0e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b389df9c3a8aa2c2f47cc0d8e69e15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985377c694aa7c2e1110d60f969c323300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d82d0f5a58fc29eb84ff73f09d08df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826a9f6f87832b55a2f2552d1f4440302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7dfb368faf0ba9046955e90984764303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34ec95b5fc0c1de0b7e2136efcb178304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5185f206359d7d71bae7204ad7899d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6224c168dcd14674bd427c8b814b5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f0bb42a45ac4858c22c5e6ebbc44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53c2f40b9e3b59ebf74d5a85de3ee5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcdd2b4ddeefef6d5abc35f289885f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ce4b711f9d91326567ce45030cfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc0c7749cb487e4b766a012696a96d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e39fac086f97db25408f4c2e47815312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9870fc8765791895cd2cc513f751af9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43e4220978459c473b8974ea2cea9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2c86e14295e695f571850c1f8684a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76143010e1ac3cfc3bb00f3d79f60b1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31370166423059084df2b3efe62d560f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30df1a7b2eea4ebf2aae63d069c95d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d438310f52eeae9fef9a2944069c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e69e492e1d315eed44bf1156aad62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27684757a014809efb04783cf48aac7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d63cb7ca7b618f1ee6129aebac4a31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd8da213f8e42fbe9ba65fe471af0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65468c1d0b61b763249c50d8313a266324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dba3c6f02ff3d9911324614387db12325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>