--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16026fb87ee81cfbd9ec3d8622fe8b911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae928e0aee847514ee1e4943ee942d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff04cb249decfc2a541c2b96b74ec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934527afee4649c85a58b74b6bda6574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfff473d038fc843aa5d6c29fc7e2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181304bcd2dd420a2369a271aa7a86216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4f6a99a07ce765cb4fc7d6f912c7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dc6b30cf95fbb8a6b8c976917dee18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae167f22d30cbf97d2b5eae02bb9a919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690c2456097070e36980007f6949c2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017709cabc86878c2bb76c2762f4b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e1766edc5e31afde5d0fc5f0c532912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90766a3d5acf403d65826bb4cb46aa913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e9439a0e6b4d69d33e302310387014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ec8024b8db2992ab1645d3bdadbde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f5df47f9ebf4290a8c17cbcd6b55216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e23b5b5d92aa270234f88f8eb956e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72117e8c4962f97fb70812117bcedfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d213f62033fe3bacad55068d8a6df919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c216cfe3350d13a6474b30693a5994d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91dd83cb189fcca7ef516ef92f8af421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab65ed1417c1d68133517fe980e8fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6540531d99223b7b71c097caea971a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93431e5ee79af78041b44c07157ea2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ed9aad18fc1b97cd1240ee567c0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277909fd227981b08ae35654087d56ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2859893374183c43dca732f1edc80ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7fd7290487907daab32c708d233b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc55e9440a885e1a3811b38350b00429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aae6d67c683ba5b5308e9c14e4abd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af7c79405dca457366388c78c6b24131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57ee7dda26bc2daac99a393c4ec80f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58228293dfd393fc9e9c4ee302f3a11433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a779c89a44588949d8a7d51d3fa60f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18c891c393caa585598504e607591335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e19b4862ba26f7d7f5a645ecd539c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d8c1d5cad5949be96269468ee4ec737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850e450c8c7e7d9456b10ca033f9dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8c15dbcb3b2c4ef2429ff1a32d7d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb926db5cea0fb39107f7626a65ab86040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bc3c5f2e35c74525abf58f16184b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ca8803a042b759bb46a7af0015c9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1d8785584ba44afab753dfb0258e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0920602e0001e0540598fd17f45ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ad047e38dd69f4beba515dffdc56a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e74cc6ab918a7d134c28e12a0781c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740361ef7b95eaa16b7ee068f8cba96d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a4d516d7179fd91083f7161c837548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95fb59482992eabec5f256c1cb5bf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351038c9b7426ce30d9aebecc7df26e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffda6ee7685f53ab6c768e6c7d632951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dfc821c01f9082c678f186e2fb50952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820a496fcad5282859bb4bc4efec38453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ba08c1d766fdecd3667c1a8c6fdd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78af4d0d568cd3cfcc57ebb221503e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aee4f63e5efe9a0486ed49785323be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914402b6ebd9c814a437b9fcd65c8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905b2e2ac2bbc7c925b8515a338619558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9481dd69d5d11356df5a323ae589859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93096cede2be2d1f9180e01fe4d3cc7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929738911f19111f6fbd29b03504d77061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83179f9b095f5d9d06e5d4f806d8d0a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2435ef9867704dd9d5d4032ab61eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad701926c045d551c9b65a99a739c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7563226e3ce618d8a408e71726b3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca9b70d191933f4a689df51556523466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6f0ef1292cde233b7eabc3b4eb5a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eaf48f82b92f24ce4fb6dc5ad5ea568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b33c0d8e0b6997278736a4ac66cba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebf4be7a8498030a63c78a13c92b5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209226c296657931336ae110916340771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105928affa4762b53a45486137a642d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96786e120124a8196cf029babbc8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469510a073e6ae9c88cd1050a834743774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bea01bce1d3773e9c0cbf0a2f214575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54163907fdb88e05a66c254058016bce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47719770ec7c21dcb681569e508ec65377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588e27bd37bd3d1b61e95b0de66558578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf655dc02982f77545cdf22771d8acb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086a2b27266d378b7cc88f735b91eb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce339b15d607270a326e1e62db375cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a644e864ae071b8b1e359be0be7982282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e9b13710de2b13bf0bb2083a2acca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf5dc9e1777af02b892f4c3a7e652284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee9695e36b524cd97f377164814a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8d93c207dca0e18ba453e54f4da7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c495e0c071eb72c7fdba18938ec5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5303193253ec9230dcfb6024e41ee288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e69a72e6212a05638375e7ebd200e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56480909576c50051befd8d10b7763a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a8905a4a2cdfb1350c54ea8e00ff291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e8028659941eaaa0ff675b87488f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7477b58c77be91b67a78c82e677bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c866e20483d2a3e5b22f73c4f9f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1531f83408e03e137c98a9e20a2b2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d1999737055c9328e9cd1fafab28096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf6440df9ccfa5a57b38701f8f8d3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d83c249316e9889782d7228cd2d64298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d6f24e57ba99272522f8b2cf6529999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20289697d30485452a3fa6692cfd76b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3928e798c9ee5e12751ef490fc061f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a93c89c187b2f0f7a1607a0ce4a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e5921bbe8b72a6aaaf97134c1d3a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c027d9db75714ee7de2a23bd3ccc4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e53e8332d9dd611cd594cb1b347fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4f227359d1e100eec5c177d2eb5fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5fd5502c55b25e66dd078d9d5a876107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dcad0455bb347c03efe9a2b1494ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173019d0a7c7e7125abe8c4417486cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34782bd51b9be785a1f9b007f23dd84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7f9a41859d3f90adb59739531c367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75289eae95803d949a3ef3158c744a45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9503656d6c23ccacbfec62e03acb5ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1533c3b88b38e2c424bf9346171bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ecd74baaf76cb000e9f20939f39b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f93c8589ba19c4b0c7a26837dc0e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352308c42c9ec49dd312cd3ed361a9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c55652c0ee2e67ed79a8ecd698f3d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ad70f500beaa2332a377852acd1cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73711e906cace156052895451d3336a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b3107f9aff9611050b43a52d2922b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988b4ec534efc8e5125fd8080232105122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e406d44ce080e509228ee79895309123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b2181645502ec2857456b0dbba05f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386c50862dededc343a3d548b2d638b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7875e6d4f95c7cb1193cf24a4ff9e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f724e6d634ddffb87c7b1b044a69a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d2b1027e17b86440a60de83b4576128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a10780ada13596011ee1b29a3bae3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcbca33db38b1bc8719af80a76c14d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ae14fcff99f116605dfc4e9f1c413131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efbbf034e0cc9574011a5dbd787f2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c889cc7cf1419959c953804f83ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c091703296da43eb491430676984e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562439c6cc9c10efaaf809c102271ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846402967d0e486372c209d76da1d5f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8644a8141d504f794dd7c050f52a82e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0dde6ed4cd108ddb0257c0a6d50a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72057d743677f5940216e9ba9120a140139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4eb31e79ec6c3e29af79bfbea39a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c88268f2bbfdb4e81da402386d979141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d104b6b3dbd692426fab00fc6c590142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36a00806dbd2835b19b5f5ad84d217143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc6f32b54347252b94acdf4ac990a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9425aa34f7be7f5cd0686c8cc1a77da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ef5274e988be982e92427e04112f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b4da32068accd2c186a387c6f7314147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86c4a2eea1a0f3bac881546e4ca7e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f3ea6c618516fccdfb42450be4d50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b168c0c0c3eeca8d392a75c6510f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15646a725aa7b1fbcbe86904d1ab421b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a4f0c500df556f0f1418176342106152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bbb91a48dbd880f1a212a6126a479153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c645d948e967c60ab6d4c03783a3ccd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8bd7e7429b38a45fa2e183a1be534155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac310884f9de13ff0db744f52426aee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edce1db9906c6446c75911d7589be7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5056dd2c10b33a81124ad760e59704158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345b8d3de40a5254a3cae0c7aba9463159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c28924e87f8ddf201f1887a6f5fcfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693c7da99f734788c3b69c14fb3f777161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8dff749d8522cc867e4baaef28533162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fe7ed8e359a73a539b371b58e33e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af54c5e55aece271dc1586306fa6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fef9f9d1aeaf3914c4f7e6f98a6838165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826131f4b7d44350c816e53d6162677b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6579472fe498c6c737f8586721135167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759327709147982bfaa55cc43e708e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cfccc4e6064b34f39b7180fb35d05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7ee272949e004b0a99a5c8f2a79d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d108b3af4a72597da27b11a17031728171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef863b40ff5598aab99aa39ebb7505172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1176665459d3baa7ac8c105601e595b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029221765982e340b6c4e2d69a53a13a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339ff7726ea50ec038963db27b23566175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc310d2f20314c547b0f55540cde551176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50129f0f13e268862b770845daaa1dce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e349fcc2a0235c01b13afcb80de7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77840c62d8fede5bb2b81edd71448f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7cb67a4f8ac6d3ecd16535afbc5c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d891fc3447ae29129f18a2b7577ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334193a8883b9bfa96c7259f2b7eb35f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5a8cb52b80c7e0ba966de79337db0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a262dada89dffda48cf1885d990ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c8b9d8c7d38523703aa3b2a3c046185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf663ec25ce8e2b32110f39bc6a62858186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5ebd8b1f91b1aa08d1ae043738e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500a9fd65bbd9fc46d2c9f64c156f11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754d59324e7172b93419d833cdc5864189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5d2cde99071e0adc456157d104e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c0a01e313dddce57403cb32527b38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d18e620be42e612cb64f75dcf2fa3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1059cdd6edbd21139567120213571f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64144ee2b666055213c573f0e9ac2193194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3a397a482afde5e4bb3774979905195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1871306bf48a813091f73014e7496d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3c6fd827e8c33b51af1e5bd36d55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2fb509dcb6b9fe7fa25c2599d00f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11d33715e425cc99cf9740c59ab884199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4429de7b2d7c1e806012127a962c26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54193eae5548a993323105343bbcbede201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9394d3a2f175473727730fa6bef64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89537312c970543b968d360ec934805203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab072643b8d4e3d664d531ae88e2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24349a6e1411c1d64aec02b05068c2fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3116174beec9500bc1fc43e4448bd53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a7f4c91c99e85e406cbb02cce43ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f240e94d2b64ec969d5050573647208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52337e5d7e65c2f4717f3bd16f5b24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce955a25e3eac2a2010c06aeae7dead210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca7cb6b4c257c3d85290a4e29ab23e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7187b6eb8158a56e8f4945be2605b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39ca6cd81bde47132b596a96c07d74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506e6333d58074e4858d56eef8048d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e910d4962b28bd174085e58866f192b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083cd64966dd7ada78be920f60305f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a157fae9e24d3ed7524620ecb3fe79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c349e8c10a23a0b9e70cb6329e0f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d613cf32621c68e27685490f06697219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccecb8c68fdae8f060e14f08f8a3e29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521efd61e1921d0752f97fed0ae250de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c4408683018f86da34b8ea70d00e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05d2f830044630f4ee53254557151d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4128baed2969247b81e6bbf2c10606224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83febfcfeee901198992f26fc28682225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94890a49a9e4dd0405ea1079c84c636d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ea8e70cf25db5b958099418c826d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66128ca2e15f54c93b55825c7f8a948a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08a5ecd1efb2463bc3ff644c813cc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e54405df0e76351ca3435ec3b9c46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c69a21468f8a524b7d3f707dbca3a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fce2468a9b91e5488a0e964be2855232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d7cec04b92c95efc0ee0180167a6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee5a5adc1be1bd03dce9c6eb52e28a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cc4fa6fd97e4b15b6fe75a5620368235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b3ef422c99a881a77be33e8778e69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad35beb0d915de2b26910445eea441237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023e1aea631c07a11a12599ecd22715238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff756ae40f11158032a53e36616ac7d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a7fce91eaa92bcaacfe47ab8473a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72160faad226773fd7d0e0eb4b59e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b8f88c9910aa0792137329fa2bcb7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64151cd0b49667d3ddeed7c6d2ead5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a7edee98369facff0de812923dfa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7ac13788c0d70cdb93fb412df942d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd231a97b909dc773dd76d435b54c3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59181b0260b76dee655529d2a91950d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c152c82b30bb3ab5b06a23b307860248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8de078aa774870f6212db70c05df21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f058d89d3d5e0673ec583798b16b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b64d7e5e622e5562c48b543b19862251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac06ee9c11d7ed02090647b0a87a82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2872e436c77449d7f6943ad7ada7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f42466811592a0ba54ad5bee1ff5f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29150e7d7e4ad15a03bdbb7c87dc2b9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93c192057461d3f8a9917d3439e074256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106efcccbab5cacad22cf1822c8051b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeebce369ae8428fa3fa1745899d62d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd310595a0b27903fe4a929e4cfab6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a39536f4f441e4ac490a8eefc4438260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134c30e24db465d6e4c97ad1ebac021261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee02cefedbe263c00fe5a54155e17c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ab80923b19218c9991e9b0098237263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ab049443a112a34d06d173ef8ab9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb7806effd1437e7acafe8fdb92fe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ff22c71e19009d00decf1c0fd6fea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d69bcbb2e69f82428eeeb093cd048267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025bc5635bfab660294a6dd11ce8a8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de56e143605920137987e715d8f926269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e84be6d58ad52eadd10c1f260deda1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21267ff1b17ee95b899d723500f2ef25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11266d5c9dfcb0a7bca7391f1d6659272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cb21fd6c322e1b4269e3194e56609273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257d4250bc22be4b69dcc7bfa1112b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeb42b3ff9d1c3de9e95d213a83313275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01dfabe062f17a388632a1f2c3a078276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178f3d87b813a528c4b0877f9e8fe14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836482ecc27f71ba881d9e3424464f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2202f63dcea2b15a25968c01de9438279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5090cc92947c6122f80d885f231fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541161ab2cb00d56aa9183da4b02b1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fc0882f7fd3f71511cc1ff66bf9f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574400eda445bfa1d360767cce9c42e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf4b1a0693ed98b52df4542ab86268284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b25514d19b299864df8c1d1af6175a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81835c2388013fb6f23e1a1a25b605286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd75c7c5c34bab7e4f9253945db9324287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c2f4dc178a99823a722649167a897288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4918cdb4a2f0061671dd7441d7d76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec430abe4eef3593287656f6900cdd44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146d84d8c910b9b2494ccfb3199af71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b518ea0f9ede0d189c11dd1f8ccc1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a83946392e9cbbf61085dcb5bde74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcb43cf3499356af3cea23973b0ee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff526c36b73498e9c1dee8b518ee06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e0bd07e62fe121c157e60dfee7f75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f48dc20bd9bff5fac97ea814fe4913297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2884357c2ddcf11b234391c304eb8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb50b540b07e408d5a5a0fc4bc49e99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219784dbbb03cf2211c46781ab6ee267300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea5cb3e50f007ecdb03d058fbd5f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7a312a82c726cb98f9ef689d70d35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfff72a8cbf74ed803428244a9f10e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93767ce6d3627a456ce2dea5e39175e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d39b0ee7af698f0e8eda608933b74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d7ecdc12c3956f0c3cfbc006970f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44493f75c479317bf13389fbf2b0e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d452ccb876d68498b7efe8bd6164a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3211dd9395b4c0287573fafb6ccecc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840147e04c4a8d4980d45d58eb47ce2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59a1011158a9a2aacf28585188ad65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb6eeac6c862c5fede1cf73d7b4e29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff0985a58fa892f644c64398819dca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc5e48e88c5f06e81d2963df4aeda2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945091b1b29b916a23eddb1e742eab0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987306c05aad2c6e986e2f49597ccea5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f3e3aa290676d9ab48c141ee473df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf894abb0f70b4ddb0dd3a18bd42b49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe37aa68095bb0c1930272ac4694d80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac058a4830c4596dd82a4cd0675c1249320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400308eaed492aabdd8cc1f5054a7de1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121d52daa0115b800866e912bced9f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3155ce098c436436981e29e62618c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a3793eb2479900fdad6132474488c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4408c29bbd30c57f946e6600bc78426325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48568a7cb0f06285bfaf307974613ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c787c904f3c9fcaf5c77ade8ad803327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e404124164b7dd1627730ce6376eb37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d67f6c07f3ca108ea0fad5ae09c8a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7101748fe1b2f913fd102e4cbcdc48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a019b96fc0c00189e21b25d0d03252331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed688351319b7fccaa615628eda648e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d7082c23d56c37a61889be45cdb04333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24501e957a81f5dd7b5920734e4179c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be0c76b89f099f2e21c924ca494ed82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c6c7b7a06f2f6493605906d67cfe33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37163851574e97b02643a3e14bcc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd9bc12d1012664b147c5dfc2101785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64712205ff9a71c2a6b1ff101a526f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca2b9bfaa7160e104d614833965e6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018bf21a40e527b1bd9b2e01b2ad91a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd3233caecd0a2beb1c75827c439dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6065e7e6fa461395a6f2fb0eab025910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f95bc54f11e7f353f61fac53e623b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993f8036d6d7acbe1d7613cc9a59bad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661de835789990098f85a87310b699513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35080ce7ef6fbbe01d62a09c01c2f2e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93254630917a3d177d45e25f7250ed2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c31efa82179992a5c2af96a46b30316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9ef416529e94e3e25a84cd8d3a46417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5f3125accebb3d61a4c5be6a2185d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6537cb36a814deb0081541efae8a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4dc6a89f58cc6e17d252f9a89fef920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c38eea82803efbbf31d7ffffbc88a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec5e420c4c39e1f0bb5bceaea96bae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114ea92d1d376c421101ca3b7d28e8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbf4da093045e6a7c272fd36092d7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e03b186cab06b7b002a8b071cfa8d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871eebd3a0b6bc873bc63482c02f59b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cae164bb702cc653f71f2234629fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b841712d413ee85ae77f44e8938f8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca9beb51a5ea6db26411a6662fd67729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c907a4fc623853ba444c205710ac2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425115128232851c5e451b1f1f7497531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92336f42420874fe1add2ca1cc4171e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f401c163fb7a5d5524e69ab08db90833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc38b4dd4a65e30c1a12de0e319432234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441ff3f3e86b2cb64eca0891ea963f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5916ea21991c04472e71d6ae056ae0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c894a423714a522c01a2948b91ae437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fee713a64d04f6e2bda455e53893d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb7ffb1279d791bcfce6897228eaaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646539598f03d599f85f668d6306e4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259f84534189cb140e80bb5ee24627241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac00009d7d696828267b13cd7090f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b10bd0e5b0cd6451ef7e3652cbc12643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02785d6456b8c7fb0cb3b076ce96ff9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ed10970b792c9c7040f89f3459ef745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f4904c6ed96de80c410b8b164349b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0d083432981845973e1203ebe3d8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f860c3f1358925f4ce1d864d1781e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3f08ffa44109aedee43cc0754583649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2248ba77591c9c6e9ebabc16ed6aea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da658b8cd31d2a857e962b5d1f006c6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2830f7dcdf4dae8b1d14b69e96e0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e417ffe9c0fd4e7b2a403e3fc9e85053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc86d2c446e77bd7dbd2729b46b629b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d6001f15feae7053d8636e6bcc6bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99491aab6c2b1f73666b1c14cb42371856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e61e518ef10d1c877dbcd4d00d448d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6698ea30be074c93a54304372cf9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca425fc09a6c8fd0e6e7929db4cda259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162575e084a1d31e26428080ae9442260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679d2321e0bff6903c892e03ca1554661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105f10ba56d25dc4c51bf9a73bde64862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e4543200d5669382c3dfef152f6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e27fe9efd6642819476ca60d32b07364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a157cb4fa75ec4f40cde8ba74ad33ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a07b8451386f0e07e177e178a3b8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3796bfc06ee7760c74aa72fead03867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888352be09199247833c90962f3985168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7deac81549d9c1fae92c9f5e1e959369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915f756374d283e264870f08113510870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7a1628b077f29b9364e718ee5ff5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c921871c63e9608acaa4e0597e437d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b41b14dc2cfc7eff3d1ac6499ceb0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c75d0b56876d1d0d45f0a58f45107774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e9f29239b251199fe4c6c4d82780c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a2f8dbeae3aa8cabf3a8ce5fe496076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9877e2b1de8cf7303aaa31f4ce554477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca8ead5fe179445120b24c61cb611378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0e16b69f841f1187157740acec7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a1bf97b2feab0c8ced0500748e7f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f862ac63c9865706c83baf8d76b48a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409eef612190bda575f7b246eebb27c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430aabf5a48dd1d73a95fe305b2ea8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb887be04959d92411035b8104dd39484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a40bc56d41f7cf62319c8ac5788be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ee394995b79bc8454c15f6d67152c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30961f360fb3815c24afdfc38d9b3f4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ea767a75d725281dbdaf558428b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c392a217e0a1692f543afc8257b6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36b33a94c2003b15d58528b12f6c3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec3b8c1d7c28d71141d8654ebfa52d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540139bc466e3ab0c249a392c3ea76092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4ff17226c433c98d79d61923c2f8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd04970ed290778e16efe52f8ee2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827e61e94c0606a3f23a289d5cad1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fd959dedda64592c3fbc2a5dea9b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027346000c8feff085b8bc6d1311a7ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0190da656362f1f7273c2455367054c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600788ef554ccb7854e0c671401bf5a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0751d867d7e16dfc391e247ca59bdbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bcc34319a1722f347fb8e4f68644b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a382799dab483e75a94c31c18044e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49e71d06ce9e68530256308052a94c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595520158fb8a151c2ae64985f016b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5a05c8b33bfa0896a6ee2db3599e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206ce86fb7bb00577c81d226835d96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d989adeafc3c1837591fc2de4954c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed79d8c29444456ad40447f0c9d8483108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e33eddba66c963ad081c18d649bb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3915ac5fd3b46f4f56845874380904110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a164f2227a66457ced9987ce4d71c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba443c27f30ef6de6fcc152f0d972db7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159710ca9685456e24c149fd48ae9a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47500b7f1bae0eb300d87b19c6bf50c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae9622627b05db85e23e8a45e4c0bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44755188a22b3fa5c8791c3ad5c494ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d1f5ae9dd884d7977d9a1030d5d9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7dc28838ae2f1b5acb9bc6e4c8de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1b4d24aa3ecc5ae37421e2159eaa7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aa729abeec7ab395a40960414d5c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cbdb7b058eba958aa13e7c53d3b9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b0cd895d5f7483de239b7ef64e11b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e99bb66e6b3e047bcd09d69e2f900123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35241b413fa6e38cd67a532d3da1a58d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed84d080d10c8d1eb0db05b3be7011125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293321107898b0240370ea98dd85b139126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7799ae990be9d3fad60bb436159ab2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf634eb405b23fbc1947e7ecdeb65b4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688d768b34714c19f522bc1224c96d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d59fd9a94e420a9cb14938c74db691130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707c68b8a98ba14cfccaeab22d53a68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6057e4c17c7f61357ae0c396867b2f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d61c342b26b8835827ae2a10e8b555133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291801175ceb9f08723d117a9aea08a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a456ff6c731ce986dd44b2fcf6120ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e000c68b92f09fccd0500b48cc37699136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb001e39bf141758584ab121565df86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23417f6d817a7d57d0d1c349be202a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b086317570208d50d933f380340b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2ec4eaf19c09a252b4ce624043916140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ae95590bcb7c2c1729714c1418e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca948cc20ea32f67d863be93affff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2db8127512b251c9924d1ad6fc7ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9334a043abb271a765517de26d2639144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df7ec612ca55c379fc5b03748bbd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeca7dbbd489a2bfcb917e9d9512ffa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d74bb660065c63422081caf01cffbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef9c903318b8c63956b1087c131e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab04c9e961d99e89a3967482f3262c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e17cee8b3dd3bfc2737645cad0b211150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa48e374971885ef0b2dfe57ef1acb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ddf8de433f3641d5044a58f0ee7cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12df761695262b0cbe7fbc68373e71f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b457535e834b051ff8f82a08bb85c40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cd0986ecafa775d8445a504b677c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c53ce3803e59aed0fa065fd800acce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b967e49d41f1268e673e923aa429f15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12e3019043dd6a4fb885eda3d75fe7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a85f36344456c5a2fc633d012a454159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85b5a3f1bec776ba70b53cc6cf2442160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41c49223a685f33ffec1440946edfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27031d8505c2b6e8c396695a7b175cca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e71e620056de6e62f1d3e8a908472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a8f7cdbbb01e1e38c23c802eea9ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b53ff83aa53ea64e13c66dff1b2c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39861ec0c713eb099f7d4e721073432e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49df40cc7db1cea995be66004b0d76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ab4f80bb49ccca89b35b48c1cbbc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0af40d2f82f76266a31592fe1a917169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16645ad59ca85f159bfa0eb695dad54e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f07d509fb3e074a51329e541a5622171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca813a15e2a8b322ea8f0839b00e9a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02a28452e1397c201854cb718f869173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf801209f54507b05e244a6cdff1e6ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce812ee7e0c90da499279b9d0c56b6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b61bb80e84e6fa9d0d600a08d3dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a1da5f6e4388a386a6f7b2c61f720177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e997487dd0cf28c72da76125db5f5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf8031c0367bcda9cf32d9df1682a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9ae78108f2d1158e7c8deb41f4d70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbfa3fb96728f0fbc798dfe44e2934181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304e07c78e38f6c9607fbc5f3010cf5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c679af1015dc992fd2e250cd91c361c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766700c90360f153358aa73516da1dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07294e715f52cf7f968d84bb750a15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7e4604cf0dc2d081ea2a9e3613e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce712584cd953a982fcf60e3b939ce2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c652ed7c1cbd5dad836a63bee84e804188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4561c4715586a6b92e44d0bc9b14e27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b715295dc75a0a0170e520e796ddc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52180a3564403da39c73fca0182967cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a47a80f87a827fd63ac3b0cc90a4ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8a9fc98004f7a5639edb4c30ef965193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20533f44452bc0d67f1d06b9dc9880c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d01f131992c4756ab04e79945b894195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40a8917731ba94711ff5e4f5235630196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a658b3f47d229c0d810352825912197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507557cb29dc0ae549d56442b107d79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07348bac2956f71b16daa758da12230c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba91ca69f6cd8388c725442074abfbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329b13ac2f8fc54ed9e751cf4cbeb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58225ca5b249329e8c5fa2c58e33bc13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c687bfb2703fa2fd75be633d2ab262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da4fbc1c0f979cd8e008b726d2457204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5868e211fd6f9b4363db9da46166ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c7b8135739eb182ea2fad6cb24924206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf7a85329c280ecde2a671ae74ab83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c94bd6fccf19c94bc19e0fe99f4e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fba93a7f05f71f4d9649b19c083a62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200978bdbb3f4cb443571b70039ea87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74025bc77147fa179fd303b5e4a3c415211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d19105307fb7f73d811a9ed23c577f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46485b63b778f63424ae3a335c575ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e61df99868dd6a0f60069c8ee8577d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bd90f337ec3f5a02e720ec49ab020215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6b301e32cc888af20a31c837a4af6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d814a3c1d3c2a7c092d74a23699e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e99e755274bfaea7ce2d8206995990218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24892a9b3edf983d5798b26db500b00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a04af55a0f7e6aa671930cf5c9f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1097fcfc36366c76a565a31ac0239a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20997c911f73bc5944536742e160f586222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7200b060066caad4b0d369f93783aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a05bcd82116bbd6a4e3e7dd7ac43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb43b532f8f04bf956249fe5e85e9b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843450cfc670110a04db89e7282beb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbdbe1ec1133539782bd9dec93f56c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad293e20078848df8f8dfacb2a98dd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84137dabc5051f52b2bc6d307232bebd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bf9407837857cb23559ce67d9929b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e10f83fd18af5a1c8056d456b76e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b80ec4d1abe4148fa921d74ea83756232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214f9dca8cd7691cf85fa6acbf717f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4285ce2ea06384bad127a63b9f095234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb03167e3747299de2e4da2d5b7cb00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bd992b14a6b88f8a26af0c72ec563236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14f5689a6584ded5052b9df801eae8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b83f8a6a092121aa2a7e3cc2d4714e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7eac955efbcd89c220d3c73252768239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f34938c17163b0faeb36c2ff28811b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbf51713ba9393765ce81eec49dd7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff1b3b43b83785b8ba063dd968b284242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986ed8348af9d708c36bf95b27a5482243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726427a3e2184e622a458eae06305334244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655d0948e856a39bed510f30a4ccb64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f81ea78a3f7ff51392cc50ec8dd957246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926728ed11a05b753cc4bb8e6ef158247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b207c0bd68b3bc5b364ea663fb0880248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d933fba329343325b238882fd937fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5931c660d6de5b265aa444b37842b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096e7bbdfedcf6d80464ddf83a8e736251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528429f3ae6dc6830d2c83d2cd114c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadee0fea8855e713cdc50d5b78198b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cd657bcf24798539a3ece323e4d86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312ec377e939f844b312287ee8f829255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575574eba5619a7483c479bab223a76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c35b4f4d7a2076e75511686e18845257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a30ac96380ffe4716772ceaac5cea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58718b34719956080d27925ca346700259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd41ad4400f347053473fbdd087696b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff308b8781ed300b05a2f6593c5206261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c56163deffbfab0d245434db17ffb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339db4a0a9fd2811babe04c9089fc71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d9aaea74bad03b3230bc152bd4179264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf9b1e82e8c947dafde074483dbda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076062737d6547b4723cc62432bac09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f65844711d3a9a7d3bfd84a99d2294267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f0c7d5cf562f91a8396f82d6f0aed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c8be9b46341c05367f0f153b4e9c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2b775d0a31fffa0ef56f928366267270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462ccfc3616073458aabf4d53c08ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9e6198ae32ce788565653252375b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9948fc62c62e681db828481a3027c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8c371f9cca3a984063436b3f3ef92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227be6a6970106ee0224d2be980490c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cfadb7c231382505a9b4a24f073b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ddd396bfb1507072a69711c2ccc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b3f1f9d32ffe51df712963a486d33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a251aa8bc330f755f4c07b6e7de055279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99b4ad161d31c0bb0b009d5a8ec466280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e9f3c94b2a762ff228d3e64f7d208281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5df3de9d88fc88a7467f831451260a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77313ea2b26fe75eeda4a765184485cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0711c3dee17b925c9f9a55688b89477284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd3fdd1a55b6d3bc27f37862ada03c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f4bd8a86fe34f09b58aa2d1e9f089286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4366ad0724ef1b6385e5531a2453b78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86580848dc72e0f9e6bfa2e919a73385288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf90242a48eebf00c14109ffcad8ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c7bdc3ee7230c9893ef17930804a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fa728500b0e84980024d924bb2ad4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65a6067062ff164dce80c7531f12f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bb72a5e065fa0d74fc53d8ab63812293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3e90591534da4649e8bef888f748a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fb4773e80497982419442678890e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0529f39fbbcc6c65d52a313c10ce5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463e6939cfd23e2014b0840eac6600b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634f63b5acbdd007714ab2f8eebdca9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0858c4035496c9dc42f41ce362af2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518870e99e9ec3d5fa069083ec169cff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15037eefc76a158e083e3c7f784421c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c690595027cc93817e793bd24c7111302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb0781f78fe08bf06b21c263274054303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b97799c7df373d7b67b53acf82c43a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42669c314200953d926153d61a7ec98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b0f4a4305c5bb7164eaa09e85d62f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689bd8b64180514775fd06b316cdda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2189964081dcae1f74750b3c1fdcc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617e8ebf479857438e041c0f3f1ae3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e48f1db6406378a7850dd86e3bb3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1c074ca8f8b3ebcd36938b6e0f2d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefb456563fb6b901753e7bd1fc51d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc2a82d8d72dcfe68c9f3df9d06496313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f703f543ba4c6b8e253ea075fd5b4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0e58846d70716b9784465b3619b86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe85554a790b6a33aa279102621f97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460586e1f985cd18c9d5d772420f20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faeb2f48493ebaadc7587c0dd5d457318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fb9bc8c348998f751cc9ba099f4f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f36dd9be75a9d499af3898a9e12ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae893b9f01571587ebafe9f87af5ca31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee1eb128e0f6ccd6b178c1de32acc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b3e46dcb9a110e4887afdd055f430323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b557788b90b2deeb8b26a02584f42d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc628174b86efe7db531e30758f1242325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>