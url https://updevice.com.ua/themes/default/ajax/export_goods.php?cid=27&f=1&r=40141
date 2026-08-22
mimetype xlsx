--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08872e22aae93d23178b2abc94f650cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdfb378a515c8e7b2695ef00a905f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9141734618ca29f1250c1299696ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e03dc3ce399d1e9c2d4e3fc05979c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d55d955b90100aa19f6b81037121fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c23c65254c173e448d3bc0a0adf1576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acac51cfea948dfe606c12851fa0967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0f0243390c8b0ad229b91440556c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c2e0b6b2495fc53aba2596cf82edb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bcd77e31978db62203897889d412710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fdeea4040eb787dcd7a265cc8b67811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c270c4346df8c1fd7d457efb030c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b11c3c9dc8fe73d9f15d86b3a5ea7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca3c87071e7222107a73da336479af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23adb94991abd135ad93a83fb7ff7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a059a81d1c78f0e72eb4d15c41b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083dbce8e18e40dfabd084a446d282017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e429df103e3eda0888d927aba1ea518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060ac1c4c04aac26287cadada4b035619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fbcdd78dfa5c4bbd7ee106fb27ba020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82160f4027849f17b7ec51a01e6b5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff04bacd6e2f87483316b43655f05122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29620216b19c0de9e670c06ed9220523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e1031358ffa53f82ebae01c8379824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be6a3d51702b171ce5c482bcbad5f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956e7f87d3b99fd82d4c2d390608a7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cbe37c576429b8f219da74abc0a0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751f8dbbf196c6e54efb947c80ee63d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d69414151dc3192be444880e0f83f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f533ea9348c60194dc40e56bfb7ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc4aec4af53d68233b05f73ac0257c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a7188b277220e6329546724191d8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61595f2adb70d87dac74e96044d94b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab646bfdd976ea9ae158a6dfe8481034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea137954a5448a5ec6a2070b8c1e2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115f3711035c3982c1c7861c68defc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa675de9324ac62ddc66886bc94e6f7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db95ff4ee7b30509d9388988bd98e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a32175a98c0c8a9204407b62173aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a962b7851811b9b901b3b6b9ee5a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda85090952cfd656fcf61822a5df3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84d7dcdfe0dc40f41a863f850a7e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5d8aea95e41f080c3fa62c29fd49643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94c3d3d4831656622de269d5f9f08d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458fe880ace7ee9e52703d00505bc8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f17d801ac23d602d0520bf5c249e9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe753bc825a80731cf8d221538d90f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2941e2893deb604603b02bcbce49048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c05b5cd4edcac580220062aee57e8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572145000a61169af15bf3a7ebe467c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf035b4402b04e4b4adf6672625ffc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4e664da9775f9905be9ea80c212e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df443618a79c9d6abe8c7c9b92d88a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e46bbd7ed1d4852cceed3cfa233ddd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd23b3f1a2a8d79f8a14b09be214255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502510f89ec44eee883da100fbabd7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb2e507dccd8b1e4efcc8b8953a4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618485dcff5f4d9e0e8db17462a58fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac710b1271cfc0f5af7c0880bfbfce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd0c31391fc60d84059e6d006028e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc1b0a323969494e5b5fb52afb8f1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ea4dfe466dc084e85b9a5ec37133462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73c2379f4af4266dab26959fd938dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf37a0ce2ac5ac9c3adc197f28d4cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1d04df7cb9936d55d89ba1c08360f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc181d7ddee9be58fc7284f52f06d4a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c8d67d0e8190a5641e5a6b3331a7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0a6e460a5078d84fea64fba45537068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f55c02688aab0ed3628dfb7acf298269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11cde182f7693342353a569485980170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0bc351c38ae365de0a8bc9a17068971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae15789b1f6b48afcb0703ba27ef46772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e315bc4b3a5508b3ddec560f607f36573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044d59077ea0299c69985ea179f750474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2481f61ab3efa6a0b970c7d4d524b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b10546fcfee99f007b8b12390f05476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798612d9267af5ed915b979cc51a7c0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c319f2dd36dc7e44e947245f4019f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859835286c476734a896ff0fa440cd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5cd3cb51d050c9b5efc10a66a8ac380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed9fd5549381b0c6d7fac1d9819f3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683f377a9b6f7f9b70014ba3781549682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef57e45ca06ad92e53a2aceaf96686083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8c72d03c7d8ccaf9b1b61a3545e8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fe1787043bedc36a581eb28b0aeb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff07bb861a6a2f0ed8dc2db0a13e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5723a1f0f388ce07623a270a41d04787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f119185ede307b7d39c1e8baa4e99e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25360c49b6322a0364112c0371929d1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b55252579efde5ab3556c32369ed4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f89fe85a9cfe3d101c75189dd0b99891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f439b1b03ec3b43f624661f14596e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1b4db864b746cbf7b730a614c5cc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366d860774abfddb8cc17ac384286e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb9e1f04934c26f072486d9f768f0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea4577634c3b0c588bbde4a0f9329896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c47322ea2c7065f032d4b3b13a01797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7135ca6a00b0a9b159a97dde5b0cf5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fcff1651110084f50ff629cdb7e2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3450622e5c66edde3435f31e06cba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a654171946bb38137c6bda1d194a7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7cad32ab4134ecdd6a24df8894330102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d601e3e5636a2a8fc6793ea0f86e565103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d409c5206783514828eeace27b6856b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f708298a745d7a9149be48649151d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f2b7e43da42f7865ff1b84f5aea27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852063387530568b01937d9f8293c357107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38d8b4c930ab7a27ea2f34810afe6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dca9b4fc3ce14d2c2b9be94d11dfc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c93f222c060393aff358b8121b076110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3948082bfb5e809f54e706d2b69d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5caf862901ac07d62d71cf55f2060112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e32eb6c2475016a0a5e64eb342a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a9fa3b0ddbc940f372d6ba6552bf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546cea3b22730e6b8cc8e8727c1d4c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904a00f80445f76d28ca91fce2b091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6104d4286fcfd6a8ee3cb8f6fcd336b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf44f5459137dcecf2a0d954807551118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c6dc91f545286a282f2cbe082afa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083bf2b9bc727680eda27f5f0e24231120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f314a4c4050a4376ae0f71d7b5f18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004311d28cfebeb32c471059c3355f14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ab675809bded17aca3a198d56b7e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b741ba7d8edc6f41a5e57629e9fc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665372e3c353dc5f684bc7bc6491d7ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156af5bb8d2aa127fa1f9ba65748972126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee5af91ea5c7df8a4b076db74618ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69c1924335f5da9120a75e652adf98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4058879fad19a67203684c410a31411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58b44d7b13df60361e502ec0d02797130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6cab8858bec73d883d6543ac6d421131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a3b8f8220bb102d1a7a929a1433d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bae11fc90df0bdbf388261ca19a70c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed149d216dabea8408de4aece61059134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba230714646dc6a717c025ffd863e85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022628f4bdbea4c82896fc267f5c7de3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439866515de6aa8dbc4b621e68383468137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c71060135b840fa1bcce251853671138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa6679c93c213dc3c910d7cacf1077139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497913f0a85e27a70433ddb97b8bb20d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88825e5f65da7be3190a2ace04c7a31f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899e3131cd9c96784d385147a98f651142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943c2e5da4e34acb1bc027bc85a272c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1eb62de5dd09254aeed7b7fc61ad8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce82cad51e8529b5b90a296d8ecfb04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16f097ca09b3f50ab8194dc1d68d0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cebf7954a32de0cf765163260f48f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e72634931f5955cce28f13bde70df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6e0fb32a0c3fbd4b69107e225ac5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458898eb3475088ff953ddb71cae9b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9cfe4cfd921216b99725158bfcb53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b124da621318fb2882e5acee987176152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f0b28ef116501ea15afa639b7fd09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50257108b9ddec16689fc68232520b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3f13217110941e9a43495a2b138a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342985226886752ff4f540dd96ae2ca6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66f3ae80634414a26f79642d2736dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af24f8be2a4f3640604d8efbc28602158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e81569a3b39cca8426e0931b5216f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29d7502824101a3f683430fba458f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec927c6cb83821db73c1b6e0909b3c06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fa7d3a2748495d4048563d02edba6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a0b16b597bc4a20666cfbef43e36b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a42229834dba75abceea8a9606aef3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949068f6e68b89320e1bdaa6bab67bf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a48972f27d07e1db1ad42d52eebf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a706ba48b05dea30fe987d9e4b35a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4aca5d876764c2f85e263ab4401ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298620686da7763abfc5346e99125a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27de152399902983579504fb6fcfc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41d5961b09dc367f5153b9d197a619171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a8ba1fc28ca7f5a066d095c8e7fea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37d9bc45529a238006cf2339a6fb43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1071a15df90887292b32d32f8d4527174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef1b9f4d7c97f7a838ae4e78dee396175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ea4f19a898e2486198afa3c419223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e6d4740dd501488a93147871cc5a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62d104180a554e88c3aba7878d30e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70525d968bf9cc7dbd806946adc186b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88850f9bdd37f5913d7df5afb6cd144180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8aaeff98193c449291b560a93a10d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab496d0c9429f5c9072b84deed4ef6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640bf6d17ceae59b074b5d3228cc988183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80988bb9687b4fe2a2dad345780b6d06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f5ea61196c3225ed29fbefd88ba03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad6ca2ab2a9c1f4354c292382c86c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8358767481dac8b608c94dd87cae7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddd1123a3be5ab4b29e1758f7efc1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcedf8fbac794be5ad6cffd0107a6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8731234ae6e700e070cdcb2c10354190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0353194b2346c7e9ac52fe2aa8e1fd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1eb26dad7ef9452ec9d6783fa9fe7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc107a4f1be302288f0e2f5f08e10a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2135c74f2570758f6f56f623bc9d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246afc336d02c22adc34ddf4335e5728195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86c20152388da0b44aa136fe4cdaaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350908467318a973198c46bac02daed4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950178ae95e5b71712e41985bca9f96f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5fbeaad2c6d2edab5b93bd5dae0fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c399d220014dca4df3ad22a2cdd73d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a12519b3c549d300db83f37eb1a09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391478d4f42f66e7fc5a36fc5f7c1508202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908525be9a894b748bf87a9a4a3d07c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f43b9db3873e5e644c446ffffbeee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ea2e7e8f5bb3130471696ac18b5fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84bb1c0407dbc1394b68d726086b3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9400ab8fb5244487f2400140d4ce8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b43f59e0fc361362c399f6cff88ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae6c812d2ace771074ac9212d0a972209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed71f9f083541efd7dfee3a01ec4c69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359cbec979487c8f348919ec9844996211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518caa6fa3e13546238ae1bba24e0c65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26a4e95eedc4d3d24f3afcb4eeb29d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e48e10b568aad8c381db04213016214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dbbd85d2ec2334209d6c9c48eb2e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e60832c66f66c798c2bd77e187283216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758e3c97c707628d8607e96baa49951217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b170884c979f9d1c84d93f583324f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c26b9b62d19875033a28e80fa7b5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504a4a41018710ac1b1835bd03981d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a9c5da4fe080b4ccded346bfa71a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4788148d47e896108c821ab6d9e767222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2bc138ef44a542fe7f9ba00d5f2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118822cee7998e810682348c4ea478b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e775aa7b6f3a4bd6e611ee6d1de9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8e54ce9c41a52912ccaf1e8721be6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d70ce852578051e763a82d241508227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98d31f344030709e98e634acc65a7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3facd5ce03441785585cdd750407229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89650efb8029b357763247e3ebb91c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75bd5a0c6126c7f34b611ad7c3ef3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf2ef582548c30fb4f83e64641a92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90360b4ea6b75a93f2c434059d40b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c6919191f53b9d77d193d6cd3b25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62e0b0f666713ddb0b1f3dfdbd6282235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef3e4d2ac361b71fb6cc09e5694e1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b3e0eeb8f9fe9eafc827d6bef0ad3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c8a06aa3eff41a5c184141055e351238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11671587767846f5ff93f1645d1372ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b852573b6cfb3b3f34dd735acf5f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908446e269d3861b4062bf5c5a4669d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658e107540d5fe3b54a8019f548ac21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d0f768588ea454144d9e588c71602243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057c5527c7e9e5563fb9bda936018b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac558f5f8d25b75e2cd9b77c96e08e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c8343c361dbc1867fa666a6b7b895246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145544b09ffcfedcf1c265eeb7baee9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979cd5ef3afbf64ae10cf8b800fc0f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e922ebf07064e2d6a68b9769bb3b14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fec83627e12723c72f68b492bfe11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec48f6a071fec0fbe183fe0bce0573c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df872cdfc71edec68b7cbb426994ee7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ace08f7b80213023fb28bb9a6982253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77382b600c830e8affc41c4ef785f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2446854baa6bc9c5b2102f09ea13e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea320811720b899b14d4f929f7fa0e5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb56df7d8fdc1fe61e8d2ca0ee6b84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70792bbd57b8c973f204ca6b62c24b65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82941961717e7bb9993f7d110b40a0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957431fac067e8caf460baaed06bfab5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eca5b8808b78a87303ce1f5bee3a38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a946de58d7c41385665dd059c75929262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2dcf5f841210318757b536aa0c71a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1edee3d3b6d0f37a894b6ee6c73f36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c638aacffbe1796a47a6cfc9f90ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d0478b70150dda992c04f00b5fb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732f01cbc73e74d24a69b5a1d6a31a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696decdcfe96aec9c955e0d733b779b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b08493eec4a62eb40505cee27c06fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63450390eedb4ef7c4ff0b7107006a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af556a881808a85bd2c0fbdb98e15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d7625296c6da2c4f1d37aed15e41f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9a8d0b9fab439f102eb5928d3d606273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0bdb548e0773a67b13d7ffae51680274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280f857d24f0efaf66ecbb32787c70a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c170128c6d617b216370569328dd528276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831f87ba0343e80bc04247dabccd9f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e71d585ce1e5e80ad3942d863784d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec46771eb5ee55a950c90f21968e3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503ad170dc9e1295a22b36d16e8855f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761956a3bc6b6e7dfa4955c04257a3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811053c604ef21ef34a35be14931fee6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98919ef29ce0c6604cfcbe6bb24154283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd9433972c908529a9df7cedc8800e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca13e497cb781fa1f0cbedec35de45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2550846afac28764a7b17f39b8cec85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b505bc9a3b308637c4b9cb57557f88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b96b451874257f33acc8ce5e37876288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383c1178b9daad2da9fd58659bb7889289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae333f4c293a51d181565ceb8833a025290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c28623f1e6bee28d06d5cb6306a91e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b571a43857cd9f6d8489d86c3b00473292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eafe90cc9d98586530a50c87a8b31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee3cbe56ae327ef817c171a1a4695c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dbcdc4f3abaf52500e3870c710198295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08199395d1221157f1371d62ca188ffc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf1f3b6186bb6ecfb7e6af7453989b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb7826e758e956314672f039cd7b4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc031313c842b545c0e42fd8897843299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028896a5e12d33d90f033a55d3f77d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333c92c6a170e7af3282518f5d9703d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b02b7f5287cf83d2ff183447a34aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a965088055c0624f1c930ef9919f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda6e4df96e92699d9ef8464f795caf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548692313a50ce05d72189b504481577305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa010cc393fdeb836dde4895ba57810306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f8e018859b15bfe13382aa05bb5a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fed8564b8c620cf9748831a40a5534308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd6b5274af17526247a584d2aee02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14475158a48940b1e1d10b1c14f005310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3175b4d175ab395894eefed5f9c11d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456b1ccbf24d6ec207400d63fdd2a38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7941e3e70d4fe2f6e0aba32d9aa969313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc1bcdbeb2fb800e76c1ebca3e308e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2c74e9ce3dbae6e9715e729a4b474315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61fea5adc024d33c4e204873bf9b17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82771e4eed69d512fa3e7ef9a3dce6c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196ef200101174046985a77d06437d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a96d48e909d455f66727ed9fc0305c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966737efd29012292d2579011222a27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7b4a709fcadecddca53c7602b1f1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fe435be0adab543711c02baac9663322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc397a6246ee513899559cee672d980323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777f50b42024d80d2dee8369b32f150324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75c94ee20d47a59f9c6e6c79f277b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647af0c79e7dca82ef3b79492a3e7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f9588c6becab3bcac45d8d5045776327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d0f9d44e6cb06bdec1bf5342749bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b450a60adc7c9b7a2ee889736d933ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c4d0ce5d3c1c2306b6898dbabe0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f61d36575820f5acb6594f8697949331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1f2d735576ebca9fe8189ccef6a69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4f13c3b3e934465088142777fb19f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9e4f8ca9859ac536209bc2356883b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876b56f6c4ac2a39347ccbe250c38152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c56b57bf80557aeffe50cdb14c763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5ce32fc41d0d6f489de0debdd154e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a2a36042a827c46dbabb8ad1cfd415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989ba33c3476f93ba5bdbb391f73a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4dd1db72b7bca3f22c460da50e97e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccfc62bd74b7991781494059e5201c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ac1920dcacc5bb7c9af323171ee0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf81395b038260faacc6850c2a450a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968676bb5cb50a3c7da9892779995b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7b6214957d688562e2ad8891f9ae312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398592dae93be2b4680d39526f02350213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada3cad91927c4c2f51d01e6012f66e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb402ea519c501523ea8b9e776275e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1db59aa1fa6280106d1eaad5ec83c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c443bcf571c542ebf94c65b48ef6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b0e1e99b51b1f484e0c4a0c54fa7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b24644b4d5fcf1afa4d326f5a177119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ac9aa47f313badea6aff9ecd8aa7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8b2b2b494899526ace6fbc6f119ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c5f762fc32bb15de69a79422c324722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a750140b51a3dfe7aafff734fca3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a20390609e5686340290a5b22204c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeff8f05cdf379e26706e1bac60be425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11091c38d89a156433074dd9a4fb40b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f46f4343e89b902ed6121e469868e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2233ddff192d7f2cdd4f1b5f3447c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368fe30da199520591ac2704d5d82e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49fdc78714e654455f7b131097359e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528a2dbf52f6868a9379013f7ba0f3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68e0b1d5e7db5bccc0dde7b40b71832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861a19e86059aeaa27a1015808ddf2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9218639e34b5d64bb3dd46f7efb1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd652ce35fa55444f5721d6bc2ec1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c24534c19f66f1b674bfa98c094b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9b98d79f72870bbbdc5585eb25abb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e81b882ebb591b22d50a46b71837b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193770c5c0262857548d912ed098ad239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5286669f6ac72164a5c027579f9d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310673e9ce9f25950c43ba642794320441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd783d279972c8d7a2bec421eeceb4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21ddad3021a1f26ce93309249bc8f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4543096bb93a3cdb5d29536fb9aa0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372e4a8df1a208d964279420c39816745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616a04832c1d00edf2899cd74eb4a8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c27d616a70812581bb689e085398547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f1cffc4608100e8cda0ba6a689bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff02181e5bd341132b266df4929b3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a286c8e3ff2502149a853c495db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e23ded46e7db8abcf2f179c18aba951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c856f9115c48d32870a22493dfdb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc59ea3afd9df2c9f821bd6e8d3b94a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f9da5f4189e24b7c22dd51911a4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1ae0c579091712244fc0965c35aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140057a6d30238f701f36f89652c9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206336732d4860991dda394446523b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be122856ef352f0e3a5230ea12ae48558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64047587e0b2f3f1cab8fe5ef4460659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b06a458be755785f8d103356a42c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57d7912589f5aef152431c5a99cd9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81726fceb4a31359e62540b2b3a35162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31f7066df995391503d4dd1e47cd9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fb69ea252cb3e9fa675e0f85b8f6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e0c90efb2f2d2d1e713326bc870b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56480263871533a01bdd4671dca4e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb2b9308a248461d9d1984b1dc8a3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865994653847bfa647b96b37747093d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176721ef6a6e9df02d126cfa7b3e7b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37cc8b1ff9378310bd2fa1ef8a6f9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579b608af7fb128cb42d49cc5649b1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08405e9eb6c869d5151ba2d15b4b7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2982662e48d5b5f2881396c146b0aa173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552b76b7d698cb6219824016dec3a4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9e9bb843845d72da8c660014a5d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e774e90701cb8e6db082a41165d0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd9b1e77455287ff31c160a0af2ebb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60240b9257f09f0cdbb322c31e297e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab6c50ec153efeaca2b3db671f5d0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2295b745a6e55c72ae5090dc414c9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744067ce93dfe129537cb2da51a1ede81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cce868f51d8addf7cea9301abfd4ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee485539bd08296229d7c8958ea378583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b272bbfff05bdfe1f6fac5de53695f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa4e4ee51bf1014959cbc98b51d4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ebfa1b83ca66255d43dbab6c63a9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e524fa687c1443231f3c4320c87635087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254f234f7188cb35073cd0d0bcec6fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00900f4098e289371759aae01dae5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff70612008b8c79d073447b5555a57a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724722357d13a0a0a5260efa8adc9c0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ede339579e33bbe6aaaf33b24d4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4ec328bad06519f1a725cc1c6233293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af8c2cdae1e6e7470b3c1247844e9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecf2779a87c72c4437920e8420fc7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4b3354bb5408fa1aa986a5d0539a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504029a12dad6b4b9151903976481e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3f2d26522019ca4998ef95b03db6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a46cd86361c85758aa34e3e57e531199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d8a8a7e6b555dcffa44d6f465c066100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f613c846d6ac7dfd72932d6263e16c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a429c1dd1717cbe8e7e94bde86ab7ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7de52f3752344360d526516b6e8af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1138629912372626bdf1301455bf55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba0fad4cba47aad382a14bcc6ad43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84751acb9a6c05ff4822479759ff69e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0c4d7da8a3aec6577ddf4ee4546f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b06f6fb9206811e273dce4ab4cbbd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b6cc8b53956b94af119f567dd3712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a2847cdd9dc0eb65be927a86f0e44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed2a4acd00b1fd80e10880a26801f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837ded8bcca8d8e9e061d2a5a098b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701662ba72b869e1ce309bb8aaf624b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa555da1e35e0e440cfa1a737ff6ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64cf6d277a0ddb1af23379f9beb744115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29143796dd99d80d99cd667af8a95cc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e314ada2336c057cf4bede1970e71d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe63eb1aa97075b1b21253da74e1c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51ad8febd93823148dd047c3a8136c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2201af29ea582d1ecac07f75666c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99534d5804cc1d4e5680b955559dcbae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36938157752e2a4dab9f430c51a2b4ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fed852bc8f0c5aefbbaf4b252eeea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec374d442bacb3cdf2e1100acc2cb64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48ab33a9f528e9046a29b5574cde31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7223c026b476cd5abedf86c8a91eba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb5ff227f7202b9890c66394207dbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679aa9e392aff5d36166e7b3f482bf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5255d6a280a8d6faf149a47c5ea37c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d1fdd19541d8fe1c5f0e74f8e99b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561a0de17e93dfa3a5dd740eae71ce7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ed77adf0239cd87c935b9092ebf2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1af81c2891754fdfce6d264b2498d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b7484d3a607779f1a963338f5e617134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99804d6b62601e8985c29524dafc751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50e68559d0696dee31472981695ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706261ff384c7e445966ff3d1a219a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81323b59b224e5020f6bb22092cda0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554228d9159aea23b57e58c9c15cc3f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be8b10ac3081d5d99148abaa67b9cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1af7fb6b173642c23c15e50d4a62b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54d22d3590005646904baf4a490f52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abbc3fcc4e436dae2e6d58b1b9eb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025606da656ca10b69bdc978716c3864144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c38345db1d032405a18b2ab49f66c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91edf80b9ad827a779866206504a32e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a68fe10c63d1c1c832f7811109b56b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1c179664582870de4336da9b9815148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae1a2155f6c7ef287f66a7b8c9a77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa706b3c0bf321e1f7bf87b79af37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af0d998b18cb7314ad6d797000476c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43e8204e0c56474a58b7c07ce66748152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c7d667d5139fa895b87f8b6cfdb63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee19463b2a8bb8510178b4803c7f646154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd57f1532e0e0dd2883fb8a28e24552155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fd169f1459d4ed5300dcd4365cc4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfc932e589e8b94473df20e1f3a89e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff5a3e9748a64108074448a45794f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf11e12be8acc698e163bf5fb9dfb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb7653f0017d2c08a6dee38dde0bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a4350d0c1b17067c6051710e2af49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3af254e174caeca6853a181faa98f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8df658e57f8de592d3b131e89509d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f75167b54d2ee4ac69f3926a5edf3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aa455b247838f9d11f7b3fa8ae2a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1972618a8649c923661b39d30e7a331166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b000c42e9324799fe2052120e89c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9100d95563d39523d7bbcee60866c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f03cc9e73cdf9824926f4760adb4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c5e352bc5350ca9016fc3032c66a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b75967970b98f5b46925ef367eaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971605bcfe187306deebd3ad2881433172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77680ef162604f0cda9d02cb9df9edd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308db7a21198fb977ca5ab30a16c7088174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7d22e0d5b33f3e151a3f92bce8d7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08177d97b8f27226063d232035c5b9fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795db519f9bdbbe62fb87275d8d5a3ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11d31876ccc111d6ec7c81a1e5d6d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72d2cb67313c84e13cb31735251d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93020bb6f5b4101f1fd4175d754bba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfec73078a72a81da5edfaeca27ce9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694d35d2af240531b02933e9d59a91f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60c6b1bdcbe88e6135842ff1ed580e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5b2a8fa67014a2df60a829cec1c67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178200738aee973d40aaa737f7c692cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462612099843790b98386ea0ad64e656186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d94a2f3281f82c5d1021188982acb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588dd11abc0703b95157ad55d8967a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8357b50d350bdc6f54ab17010e8298189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745a5a2e5fe09da94d5052a8ec189e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b7e72dc70bb9d4d2783204e77d923191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32d49f1d045e2838a10f22d3ba7e5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e008c63c13b22e0e3bd1544145cf116193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892699b48158093c557148d80bf73db6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cacaba5ae296e416308e3fb881819c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b604d0c7348b932cd134bed2b5ba938196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b668ade93dceaafc9cf60ca68e336197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77d5660245711acd3126b0fe027f1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd78eb0ff40741fbfcf2efb8e619b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b91eb06652359ba9c3b19bc916cc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973a82ec5bbfe1eb2a11ea997a66a92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc3456a0853b4f8c856c66ba2b7dae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d2acad8ba307d7873239ae31e382203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c71a62126992cf113ff00416187bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2c674857a0795a0de5b5e9d1d098b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef6b9656be81f3ea495f7dcc7f22ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbce29b1f2cc99c4225918e3486fa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b875371f10a0b158fd19e69f33759208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a08dcc40eec6ef37a5f3f011a5c71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cab19471cf644f522aa3191deb686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1d1f0336c0b05cdd1dd26eca13dd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae71205eebd1e79a4cf802eefe6d8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46550b403a5f29f82505e23c88092a3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b4002c17a90964893ba00c4b7b108214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5586128801e49656f1af46d2076b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aade02a65a5a4e1a4a632b270c078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719ec6f3a2db50ae1010a409299c7fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50694f6c9a61b555a2cbb49083a3232218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5471537fef7039c90143f8396f7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0e1be8e1dd7a81b9f95c7409ded04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a80ed91b0765cbdfc2cc42acda3d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db59988006184e77a63382a6979dfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66858f38c39a3c4aa4174125cbab77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1c026b42ef3fd4a423c6ba2948ba1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46bc4a34abb6864861df9777f9ca8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d91b0651d392eafe2d2666b90dd50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987bc3d406479d1f9d59201feed1e6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61041e352faf68ecc4da17c03a9764228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3fd8c99e165a4a24b3a5940c661c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e43278f1af30cfcf3d13d7174cdea0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e795ba7f831451c75b29829b31556d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed31023f8e963fe4bf3ea7fff9e88c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d3745a13b902fb7ee815f254d143233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f168c845fdf9649eaa9127366af36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1fc24fbedc604a0351d790c788ab2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f6d33882e63985078c3383f88807e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a3ac2c7f48f8ced3727c1e9b914df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2cd9913d5dd6b0a9ac1396344e325238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7334dcda384a7074e7951bf9a5b28b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be0f32e883c17276119048f62778e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9b69e9905050262c9868f33398db0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e6f58e41dba577c3750627684da88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcbd4caae7734f2ceda420288055b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442898f7aca019d7b436f7937e27fed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da310590fbbec2e2ec6cf78c0f5225f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90668ffe9023f703eda7d23647ce8bbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1403d92f912e68abc4a1fba40b6c635247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7297bb60b4d934bc6d726415445fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54b072e8a569e3886064df8455ae2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce20c0c8e69a2b28d5776ce2f0b411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e2af23879ae2118bff2eab09fc0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b74f043c7199386c927f6dd9e6bf2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c2d25610569233f30c3f0954720bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67987c85dafa8546907586722b751631254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5b7514c4e1a22d344ddd628b8a70e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36431f7cbfdf4e73702eac4885ad0ba4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c45bee9303d4bc4db63a06ecc7fee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e40aba756837a1981676575718dd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1d99e9112fd0d7a3395aed1c65d55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebdb3d44f9daa4f293e436cca55443260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693d21eb73e6cd70b06ab9b026f97b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a15482690ba7d342380f8ec9d96e48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154672e58b0564592c89913ced9e10b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526beaa88d58adb4d47182fa2f2d09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc433cbea9b883903c1d2a329a0b2b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca45884c4be35ee342e12f2bd2a604c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4405c0101f795c7ccbbf55592d652267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95771f246948a27ad7f2db6926ab76c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d966ebaf37adeac9c98fd5cf205b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c282614578b4a21d4320a9224d618270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93921a8bdb80aefd3492ac5bacc09193271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eafade30cb42271e54c91f9d4a9ae9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a19a4da8e5c278016a4e929b551504273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cafafef789f06d4e9e06b24755563274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15280915432267bad389a69fe8067c83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b104af4303f5840900cb2759ab16c3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640c63604c1e5e430c7006f9ef5e6b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fd96e445e22e125762ecafaba30be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0f06c538088c0d48fc3916ccfc956279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0703e69804dcc0580986573fb364fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116929b14957749026a9ad2a7382595d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae112078d57e09a87ddd259f40faa7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1367a40cb71e2de62a58cb2948413d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd713b63ebab730d34b09cbbede6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb3f6b506e62ccbb56f272818f36a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea5be78a74856f7d4b367c121448b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7f04fe1e9696ae66a75275e117f2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c747fef26df741b44fbac2a707783f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d173af3ba615dcecb26c1ef359f8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465062b7772d3059109edafd40c786c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afcac95e59dc33af7504435af16376291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee6e09f9c6ff41a410c4a9a3a20127292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcbc630fa53e0ead50f24d2b21dbdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d63b3b979ed1723a387fec27f1cac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b596f2a87aa4e752772a4774cb94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1890f3301a4a6907f7c846a33a16856296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee0d736d3169580e14f51aaf6c16d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cdce68b4b05e46ce86b2fd8035bb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8d2b698319aab7ef1ffc83f51fb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b2a2b3fda9d4329def98fc3c75bca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e05de4c966edbc29126833848b5bce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ce0b50cb6d9a65907e034355704c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e8bf632fd4ff62161c4396d83ca6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9f8900dba00a125c4bcd34a5827d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401206e9a496f87a44e356abf4db74a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93064932b43aa0de7d8d4c917fcb40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3a71a05817e0090a08959290a2846307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d3877d18d0541c26ef523271c803b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d668e1f1a8c939f380effcfc7f66655309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3a33cee7d9258e586fb50352f14ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24784ca6d89eacf9122ce7091cc60e93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c785fc9ef8a4f63c6133c69441c94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc1f6cfb42e2c2cdf080286979bd1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef66677301068208990580d70e4c72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346927d26e1b861de05e751daf43eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c33833c67acc44ae836bfcb3aa23a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef457e2ebc9dceef0f07066020c83b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2632b1c597a1ba567faaa5afb93aaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ce78fcf57a458968579c47df7aa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aa6c616afd55b610088b60784ed78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a386695946356b84d296e1ddc8865321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73b0a36de41ad38cec8a6dc9c633f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e6d804da0abf48ad60c66696843ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde1f45d52c1e270be90165f5a7407324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42045557794857ab0281c3da1a01e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdaf7b6ab282b94d97a21e8d5d2690326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057bbbd84076d4151a457eef5fbec37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dfbf7b20bb015c4c4fb0588079df7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbc763f9fb8d5a833a519c69c315f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2464fdf36d88c60aad9af23283e99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec77e11ea729c3ddbe5ee7d2077bff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dc58c5ab78c40a937686c22bd78f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531dfd220a77f1e8dbffb7afe5a14e333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>