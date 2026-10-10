--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc91867dc666478bf0004b9c932b5551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee5f76fc44ec6b46d5dc2b49e424432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee0ebba1cbd8661fc3e08f4903e973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90521ed52fea2c56bb307767f26c0f7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff48c20a0bd6d202188a158cb299c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0f0248ead0af3cd495e9003aaf3176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a11466678f2fcf4bebaa373027567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bcbb3893973eebce009dcfc827a608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2ee24411df4e7219d88a48a0401f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f8b2097e6c358263e9077e338975110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ef6f9c237998f7b0c70644ad2aabf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5b8173406ceb94e1bb3921807ea8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb9883fd227c5b5eacb6d6b1ee641e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07322fb801f13666b896b64ad3d141fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16685eb50639223dcda3f33029054e6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae964a8195eb2fb77e84e8ebef52b6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5ed6d857bd0053dfda97bfbcdda8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e6dd900bf3aea75fe434902bbad1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75e04bd2b39e57b11807528258f48119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88173a0ed0e600905a0a6181a726be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b242ad7b2c4145d56c9d4d5671f16ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648251ecbe944faf24a448425310181e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de92151debd3a074d70848b78d43a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cb91c614f2ea40819f5a8f7deeb3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fab40180cd4db2d119a07f3db4dbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dfc69e7776912b19d38d3b2c191cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18dc9029c95e5f13f4444d06f118327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615122395529eb5f1f38a6c3aec287328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c521fd7fcd3964c4d8b10bd957f1ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fda9c30400ace7dff3da7c79d0e2af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c946d28b1a7ec8e51f9955e3fa604431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2933eab126e3a0a23b0037dfe7b440d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c71d521ea09792599c3653d5ccfeca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a27cddee87a792360e6254f0889b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63838607911de7e0fdc1a2996980c7a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bca693fb689950a49760384def9f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f4c50b6c57d72f1775a2676f0a42237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a1eb6a02d0015d5fb12a980e62cdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b62affb4b812b8cdf801f7596adfac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b13457df930fc4b487d9397f6452c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a81950d24d76b731a9e754d3c8acfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb7e1b1225661c61320c7cf7d4a42542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfb67ea2e8b83316d2796f1ff4fbc543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f8624f069c7de72e7460ddb5ddf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5cb1aa6def6b651cd15619592dd0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c3a39306e9660d5a2292de2c3a00946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bed034831858dae743848b449a992a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c3fcdcbf2c167317d84ea0d9b1c8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c914d137f91ee34268e5551b9a6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa33b780cb5fe892381b17b260e86850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411da26f0f15c32346391bc627b1b28351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f37c3c5dc57077ac07ec3bf3b410152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990133880c0a490472eafd3eb6f71b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bc38329c241bda97f096611c8021054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d94c759fc6a04ebc1b9163eae8ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945671f86ce7e172ec67ccae1cd15b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f62754678f4accc194ecc9343f63157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2054945f773bc1db8ed82c627b0345858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceb1a49f8be932c696e0198dce6a9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a7adbd5524dd7fbcba29764572b2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac07af94c13dc503f1e532bf7915f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a452a3a1dd309af3b27b8961e5c26b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab9f6354bced0d6e1315df85a5fffa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022e7fef6cc4509e141b1f4359eb80464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ffdb4e07b2743c45f60d16c43b08365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ad9302080a3fd16740a02afb165666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771fb085011a6c138b0993d7fe4e4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ad988335f74dab00b2a251d4ae19068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14fed9de90420767a6b7529c05713969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef016c5d1f248578feecc5f9bd08b0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d7002244adbd4735114b2e5553b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fce86c80302ba7c0c680f98501c1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccda81bf9851e73e0f9f9ef3e7961973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb8b7e3a74ca5c01e898e512878d1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf85a075ac19f5398aa453c5103a7cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4213bcedd2675d7e69f16998a74be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9144492f0e40e4b9d710615d9eecaf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c388a91b78c74757383b20bb42cdbfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8205c65350632c27afb7f3f810e2c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab3be25a3e3e2056c542e7c7b8879380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347b3bc8d8a4a25385d4747ff46471a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c8ba01a26484206a977c75f6bd4f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7b82e595c917187cf88093667c96f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48565facd108c33ab3fd5e02c06c13c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0dcfa81c502e4281846d5da7ea44f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a0672b66efd9df8ca6adafd39403886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0cdc29735202484ae3263199f78e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c28e45f386804108d9316587e42688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa08905e863cf6d8473cfae282fd6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c30d56b915c3cd7d68c500f55b2fb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d090f8545ca440f7c596e7d93546591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f7ac858929d1f4aecff85b9157aa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b88c7794118bc4ae189e3fc36d63b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb37437644fd9d7274de9f9305798d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1197a21a3b66d8a50a8d57245fe39795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd0735bbb36d0576230d52ce97f83496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bf36b6fd0ce7c640afc5adc67ac6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5332f159b6686654663efe04985782b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507f50267aead8b48a73741cbf2e66299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273865a02b5e74d15077a67e446b10b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e52c3f971b81f5a129a67f594383b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f9a9581ba6e6891cce6f49c3a2be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d755ec27351191e9332a43c00046c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d6cc7d75717d4590a8acea6067324104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00bc12c796f4bbecfa2cd40637a41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770728c6130dbb961c44abe7a0abc91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42921833fa8e9284f73d774b5fbe195c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc6c57ff93bc8e937e032bd342cee7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b7ea909b333424e400a23de2be548109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e643dc1ccf8c293d509f7ba913348110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199b6f187ab5fab607a6507ca64e79a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb6b71c20a11b3759f01ce7bb5204112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9938e7057da07a152ef8fafd44ebc9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22cd902a7870b4adf68f9eba5ae163114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b43a8c7350843ac2ed5b5cef7067115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda7456941fbd02c6cbb7603b455415116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a936158aa72740d3adc43718b338c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d2760537f67a98a8e2986d872570118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4910d6806d23365d322a7bf6c553fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12966cffe10cb31c019675eeecd0d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65b5e1106ca0ee692cc5db344aee64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb897e1566db73db42a8cdc807ae18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4102b0528629520cd672024554237123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c861f4e754ef9570d728ed328cf0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aba414a321cc567fbc8ed0da680d94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaf0a3558223815c69b8fe3bea3a72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d31b0580fd0d0e020a7f7586244314127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39311cf0394db96360261a90d462d5e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abb2ad0a8c4ac36d5c8c463c5648e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b940a734b9773a3d1165bf68458ded130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bea9b13464e16d521eb2100e33d72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20727f24b95a5c30b831b2f9e2b3a4bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d12fbdba2b47d519027c4efb8dbb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a6166b920e36bed8e28e8cad7be2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14523b0166a75be4f96a915898b448135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51707674f7645ba3227179544f8706136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ba698c9b1729dae179bd5fafd5b9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9616aec9f4d7cf720941658625cfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975f34333a5defb5e4cd4bdaca8549d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f90efb1812b019626206fe9bcabbaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657026615e1c383985f881ce39a210141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee5580fd73037ae2e1c8966468ed70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c0d9952c67101c1690648c8431944143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333298c7124d8e9858326f8bd59587e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41945989155aae2f5fbed1598962d360145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acda83ccd505e7cb4b50b08a81d9c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf27affa8bc4fcca879438a5c11ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9f91b1bb3e2bd90c243c23ec02201148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e57439719d03c374b65133ae6d2035149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da1d7ee7ca001f72c646c46939aae0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e39bda0faa3a0e26463baaad32085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c04ff44f9e8566553a5ee7b8f4ed6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5d372317c8583c2397973c8cf8084153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797374728e3fe1ff9a5f810840e7534154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7474171ce163e37246459768e8e82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19035fdce0253b679b08c3aa32f98d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ea506c9d939170e006a099e48937d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0831ccd2ab011934b5fd2568ca92a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca451651d72631987ceab89a16c064159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4eb6f8b894483fde74a636beb96db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd3644b91c7970138b96dc33b41073161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c946fc2aec8f3cdf2673647ff6f71c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d249be81a9bf44b7fbca50e86e715163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11405e72449d2f8dc1d56535d2a1754a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f87cafb8b4f1fc9cd1faa12f115454165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228d42c9bcb305e9cbb0fb99f90cd20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb3f9d638e502eb4ad4ca6001438e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4858556006ee9470fca855a2b5166d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd663fad03094e3205f731bcc9a4de8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e36681a07d713612f1945f156873bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d22096eb25f747f93149150c321d0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a30220ba4d321dabccf5d1b2feff34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa7582cddfa423958717efbbb6b074173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23219877695866673671f540819401174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee56e584973fc10b39d522433ec89aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001b9242503711964150b9fc2484abc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877d00c23a50e9c3875c8dab1dc70d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b592aab0e628550a5d33a723215b43b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d095352deaf572e1144fab9aa2489179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4d383ab61d21e04a4326e3208a5d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466ade2932827d06ef6a18a958d431181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82800b8752991b414bb89fc9cba84142182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc6dc7f8f319e77852db9d8a4f1d37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb5be05b624bed0f4c5a335fe6e2bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ef0cd45be6a2900ca8971336a2cb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc24a655831ac39bccfa3de53b13d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93075d748098b8e9370ea0f22a901688187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec1433f6f90866a1e174c01824688188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f1ab9a50f98f1a7be17461a12871189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ae742177cf73c7d050f45c21f8dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754071e87914b4c12b3fb62e736dd2f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cbdd7a3622923f9da8fc7cbcb94e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafab18f2505475a4cc185875a275e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf741136e9b564e1700257bb63bcd2d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7b3e373f80aa15d7ef3356f8b0da4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831de12145253374739c2d03f898cbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc3166bf8d2f52fdfa9409029fe9b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bba7f61208846a2a8c82942441a910198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf6ec1621fc76ad5dedf651a7f9cd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c6f6482b72989e57f296057b09a4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b5f6c5bdc092eae006c99b4703af0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f525aeab5801b693986613d60df74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c66534a2620c99c5688096b6bcc8a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fcca1ed0da554a3429d8a7381be63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390156dc78e509a53fbc545bd909179205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdc8163e7b258ddaba35c591bc0dc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195825589dd2981b93c6105e6bbc8202207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d4eace1c3619af05c288f1fdde09a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d172fa8d59a666f91637c597a6e80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3475f417cce02f7e890a8bdbbeb67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760767946a5c4ea634a6de7502ac45e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdaad97c13dfbd175dd1641bbf1c06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8c3a13f95a819569bba22085f817c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7e3922e28f40931b10fefe322dff8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264dc8bbf232d84dbbe0f3134fe315b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7198b2b3b9c0502881459dfae2d9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7cc29e76f975a504f9f264b9ecf4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a863caddb8de3ca554af6109f5496f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58873be84dc3ffe8e1f6dae6b8e72ab9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c47ddb438098a939fee80c9d79a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab0c50fef5e3a448dd83fefd120db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee9d91d4f6808ad1c7b549cbfae8a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad4be6ec3772dfafa058ddac7549a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb844df624d8200cb42ae05d67b473c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c63bb5bd5303e735b6ef253618bee0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b5681d15b57289c74bfc9589c6eca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836af1ed8844548c0f041cd5ac528bf2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef063069220882c439254c497a3ecd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc30f08828a9a1f8bfc239ea8c0287229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9cbf345fddd76553910606c7e3dff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ff15a0f1b5ee7ae369cc94b6fe23c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2edc09d0c0402726581ccea84c430b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897168d661193f2d241894626b533f49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce87a2072f591fb40b5a566cd1b30e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acc2b261e95cff8a9ef2cc68d82747235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dba850fd73afd4e016157673e5d95a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffaf0dfc72d3f4a4dc4475f49befde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610afb044b6b01722747128ebdd2897238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f44b336aa4b2e3b4ea218bfde22f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a1982db0a14b9db61f1528497ff01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d94bf105f631ad06bef2fff7d50df9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5499875161c12079bc38f1b986be68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143db7d3c561831db9067a03adcfee18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674147e890cf36e1cb549d2888ea6eac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47e01bb8f5db866a2beb94f750ab97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a265bb5504fc8edd1a455dd96dbe3cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ae08118613ee3208a9e22a415aac8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ef3a326e046773f8c846abfd972c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3ab2ae49d6a74ccef1c01deee9b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646faf5e0d10776f772cea80ed124db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d2476c0d3dd918c44af64415e9b74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f0a1974a98ef257947301d990e501252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055c40cc99a13a0c30950d4258fa55b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218798d6d16bec68192d1ceba6c48d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88d1f6385e051babc883039a7bd0f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5ea43a2301fd9d5a5ac57a55f9c65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ebd15038848642c0c42c4f83da353257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfbd26f6d62a651528e72bc80544a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83200bcec372bf1896e6a2944fc2fa8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189e5ef145d3caf115125615ec8e29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01136c7679dc38710c33dd00e569a7c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f55db296788a16c3074269bcf8aff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8a2f6fec841017c07a985b0ce78d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7defba77f8d27df7a73c7ae5cb8fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f232ce67fcbf2f1bc2a7cc6f6c9b71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579ff25ca36d9d7e02bf21fa54d8b7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57e6f071e925ded2310bd6a848bd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a33ad435630e49055116ec2bc101b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a7abba86d34816078df1e081a6acc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d5a32ca1123df49a32e1d700d69a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f722afddffe0281022b2c8f399919271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa5d32885c596a21725c7e4c248865272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8e2e24c6302ab7e14cc4734795575273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25997e0b549bdc26376b14bf11af20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb78aaa2bcb4437febf149fa1f8ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede34605087c3be66caeb5fc0d84b1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79525a19fad446c21d02549ab8cda3e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899509b3c55f6570b15044d087d48b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effd10fb0ab9204481665446cf94cbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732474bd96cf02d090a6a4b22c928eb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819bdd17b89d1a2cba60f15ba95cd48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe2faa86033596fb0af594a8ee33b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f11a5172d1d57c79f50ae715385e7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc6eceb1c6f565a778b2a11a02b79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e4f0b5360b62d166627fefc66adb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ca2bd6af0baacf7dc5d0f7e08aa3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b4b30eca8c0987146bf47c085a05a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ddb7f6e5836e69d0396c58c138c7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af838ba8c0388ab10b261fd59a9783289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485f7f10f8c5905bfbd53df67dad66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de04eca2154a8e1bfa356bf432c27e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc696decd1c37f90f7aa4b6a78f44372292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219f9365b8d24a9faf6dbd900ab3988293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a4a63c9234f0f827b219634602d03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7968669118925ddf3f29717a6e9d55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a3d05db7b0fb8a49cbbdbbc3220b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86046c0a7fb82e841a07d49da6e4dfb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdd494aefc3898ea9eff55cefe2fc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191faba3354b916d8c6f99da1da718299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea398a492a87f2566a17e665ea5af3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7504d1b7c12495f6f1ba8771a0bf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0369c41d29f6c217a31cdabb7d609d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60cf8a9d6a175b263b13ec94343d3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300490b6df0e7ae0d7937cb5e0f32ec0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca933432d3617eacdd9c2af7d63c13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfbe31280db2972d3e250f5f90bd02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a89755565c1a80f7dcfd8e96fa88cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0c6fbf1336133e3799cf0902a0af8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3cef972440fe2e65d35081730282c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836a7f5b3a3ded53cb549ab886c8825310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfd24bb848853e904b28f27b2751fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f44d33155f32bb6731f84e7272e0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5677ee999a472fb316227f87e9eda3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37b5b7c78a1d0ce953e6113e93425d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abbc2dff801055dce9ee6f5d8b7101315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea3490b882c20047d8f4157fdb222b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb227e7add8fd72bd3a5e3f9c8cb30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795640a659a02c944007f438a040a58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78233874ccc690195ee4d5f23fb871a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc3a4fb63aef05ddeee54d8e3a50dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca2bfcd3bc82fd1042e0e735287f15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310bcdda793b6f7d2479ae171da6c54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8b7774bb78b5c615a028045ec714a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228150a8cb93361d8cc1bc9af34e7fad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596abb7d919b363cf90361419e4bb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08900e5f059970a477934b1646bc1324326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352fd43203743a7566e70d24cf1392327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989237c9ad0431b10ad5a17ee328921328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa9b3af94b3e214189ae8f7f3a6b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f36b577fd2e3d3b7e7c43ea97d8ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd703b30daa0ee0e856bdcb93d8d0ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e16d788f7c40e65cb3e671da4c305332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d397c402a95b0a75a00d32bec10463333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9499a4bda8367a45713025bc4c99a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f09cd3900b95ae6f72cbd10f7048042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33741d7d3be4a8090f26f0d686108b573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ccb839c5879545f165fd93c4f70f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee82a8c02709ba2badefa43257a395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2431b8af27e9852bb083c3ce754d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c7b118889018326b4bf4cad8f2fa07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362f82c6d9dfa105945c6b943c870708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada230ff682f773372db273f0106084c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec65b437a2d5d7b92d71f7245f9ea910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e19568d8fb091d406a4f6df198ebaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70011edf4008c4239d8c76ee0ba3f12712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097fae470eb06a35e832b65b7c7f4e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0191515723f64e75cc6f0c0adce8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e62bbb0a5bdf01f91ffe07c7bfb4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddb53dde2714850b9875d05cf80c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780915beacbeab2361b96037044ba53e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f753158b23b8720789d04ab4212a4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ff84089e63fa3585b8653af14da2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8dbbffe5987f5e581960e8f82aa3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0520c316e8d59067df691507a4267b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2b63b243fedc7c2110b4fba587ec722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2bff265a053b69b4b55ec13a3fffe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6e909bfdc117613d095a81ee8355b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c66a67cfa1ac1af6d66ad4f992c5d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a9ccdd7079bf950dac0cf716f923126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a375c6eb5c9fa4fb051c876d95a4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc238d4cf9d92f4942a56461b03a71b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ad69fbcf6dc7ee64d2a47624731f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573866a8e0e1a5720b48560a0cb8377e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1845643816f7b64f7815a8caadc4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def9b3f7134b94aafd844ab8c75455632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af01881b03b3ded2d62f05f97c7fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a576b78131df3fab25483e11562d49234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fb3fcb0bc0a07f66023d22e30850235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621660152aa27532b53d55189c11fc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a895bf8691c8eaaf742255a39bf379837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ceb1ffb9b3e4754155597304cb17038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d048dcb714c64d3d7935acd5236839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904327e755a196ccbf74528097f2fe8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043fdd200ee6908b50b0797005d263241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095283a4dcca67949ba2dee6f594f6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e2ce5d9df6541e4e14a322f4ba0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177a5471785bca02d09d36baa32347044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd708d2f1c7937b6fae71300dcdc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3193dda2976ce82682eca16fd1e0bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c66e771e2f92c93fcee2f9cac387347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62acfcd714800d8314d77498a5a3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ff8e987b97b8e1e188c791f51baf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2cc13ab7f1127304130ae1a48304350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b042d7993ac607de1151b8a8868c5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847152267f0c637cba5c5d491e5b66f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded7bb355ca8f616a1555ec87606fc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bcd138f0d74f6852f67465c90019f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca05dc143e858ec18c9f987a39305955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f5aa47758e6a6e917fa3b14d0875856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179ac6962d6480f31e80f5f60e917d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806fae397b55c77ab6bc1ef5e0765fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1febb5d12c9e8b915979e1abf56a7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11339aef4f6fd936b05884254ce9b0af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a703eb74f8da99a02d8f8be08fea53e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4647789c9ed6de5a2a934750f3270c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24704b69917404b8781d854d509e08ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c80e627feae61e3685f9515b6e1ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919fab3464cd581abb946bb1687e00165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba79db0c889be82705b11ceaf569c1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee326696af17fd04bbb9c26d2e5149667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71293617f66db3121c2f548e6a9ab0e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3098031888f01df21e714a9185055a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74b3ac4e4829566f6d9f5f13f25f7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d509be041032ce1d80d342257bc2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bd79b6f4b2bbef08e7bbac14e50f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b07d570d84378ef8fc3f659112a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b488f2a9df0cbb0585e74d71d4fcdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d7ef66feb492246c1408358a862275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91365568027128494ac52198939e191076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab070c087e2ad7b6688889eb9850bd0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d0404f4708558ba4bb91b06a0894078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480868fc8d8a65a61d27e0250b401b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0087ccfde46f6ec53393042627b82480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44a4427f06de5b26fb87d551f959681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23811df28ed8788f437ef8fb4a459bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd84a60a838e1ad7f46a46f431ab5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519b2fe37320d304b506af0af5745b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153cb6343a4f2bd61c90ec5719f2b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd108d0c95224e1c286d45fd7b4d677886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544064a715029aeae2a6ec07e1d027e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ac434062c3c8301f3a22358cea0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3bd35746df33d6c47a2f6de47b47989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a6691528eb7aaf3da0a31543462090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c1a131e45b38e154f57d391e56f7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328333024f14805a6de098266954d4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68052df7c9d542ade79e54110477ea193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06419cc411f23576ea6eb82ff377f6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acdd560bac28f3be1931d0655fdca695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa811a6a891d719b9ec9022fdfc27896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903b7bfcaeffdae1566cd4d533ab5e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16774c3fe16b39aa1513478d4201aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbba34c525d6343ac6d960879d1ddd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58508a18065bc0b50f80fc2c9715cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef053e8c1996fd834bc4cfaa09995a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93604d0e457cb33621c816e0eaa42915102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3b43bed34b67b5c8b15091d630f01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e72c6dd82f70529b75d0eee918c6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796464c760a4e995f27ae5a10a79ed8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f25972fc6b8097274f9c4a9f4db0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada539bf6be5d5c87ab3094652b97f25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be1d9ddb4c43038bc22196b8d25d09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af47e762413e60dbdfe6c2d363b4f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6c76a670c4050294698d60e6497d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24480e6e435e14669d9a7f9a100769111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69f1aab24f859764f6329903e4264112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f5fcdf949c34d9f5b1234442ab016113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8f615fd1fefb5617677ea2a6b36be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf008e3c67002af7f9fd65566f46f6c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dee4e482e8ec603e4860e5b1c13b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3c101665b9c898903d42d927e7edd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b52e426504faac80ab9e949e674e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04064bbce8dc749c665ec4af5c34222119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684a31ac99546c6eb87cb5f363803a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9d46c9617cc4e7cc14448e94cabaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61709fe4e3207fa01f2b82de50a153ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ade59ede3ed2a71b98b61bea1b71a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82eee460ddf5cb104a9fef553d49b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5994bbaa5acd09ac6649a6de91cd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58909bcb040ec2fbd22ffb9d4bad8c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57174e70db644fbf9f79ab71fd2294aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d9d238acd956785bad100e3bc7e58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e2050bd70bd9e1d6b8b126d2ddc8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f123045fbf101a87ac03f211a5bb23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8700395f34dc0108491bc3f33cddd1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90330eaa7c251389d67e0209df162f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968591c7d327c4e834df652fb7d42bdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb2752f9b3bf4d1062bb35be3d5653134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae894bb6b8be5f8147d245414c767135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558155f6125b2fd92cce612f5d39cd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42752901cd509b9dfe96221c3ca53cd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f8634b502323cc790f9fc4b7f5c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f0b65bcabeda68e974b938b156b55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f892e9c335607b767be850b5c9b3340140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796fa8106f8b1c308d52f4d875018c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366a94cc67586903eb247f5dd0d33ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c838bd51775e03937b4b216c4f241143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc429f899b65c93579863c626d16be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f06a5aca701fbe0a137f0d5518a9ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d45e7bd161c5ab77379e0faa75c9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18024ac89a3c9a99485efa6b6ecf168147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c57672c3bda31f0e3f711679fa983c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0505d491bcbafdcf343ef887e40da02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aaa799b0db4b47a10994651c22af7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb920987f064776b7096e6bd045baf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dee1cccd76996806dcd4fd4d935e5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a9ebc6e770d3b3144418ac3f4043153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d4d5d3708036ee535632d01bda3bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e62ae757975e1cd2601e9c1ae28f2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c9b688ee822227960ea9db4ed89bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f461a6edeccfae17b0042f1ca1b99f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cfa359aa9c4fe87e7883836cf15a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcdc9d8ec20664a1bd3cb881771527159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b361634ed4b96c6074c794d7005d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc10c592c7aac4567dddbb5c78ce5d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfa49b998458d594f508b8ac5015fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da605815cddf672a59f732cfdb886b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c17a4c034c23c299974017606b872e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fadaa567dbc67d48656ef051e7f4e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29810b652921076e8eecd90ea0e6cdff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcec6bc024eb7e212666c053bdec4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7e8c9640c29851a919e314c4886be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e746f31012e88c761d16a37b70b5076169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b3fdf339a16b60cb5a9199f439f12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc6b20d18194dab7bf5a5eefbee09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60244fda08f1ddf82273923604a0ed98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acac1f6a04ca76f8b5db0527cce51c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a73914a9a95fbdf5c1ca20ac3ef0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa74fef2ccdc9a70155974cbe16f40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c58cc929791568d5915f2a930e29e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034f4e269e2d74548c41fd79e261751177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a00515b714b92d342915df9af05991178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036f99ecabec494797a036df04f2c57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518285140abb8be493ffdafa08fc7c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0631dc5c908c0c2809610684d19f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c9b567188c5b111db6706c9f71650182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c06422c539436a75a1cfd4ccdda5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d664ac8cb4ac0b81b4631ecde2bcc0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe81bba3c750479ddc5e031b99e51f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bae8ff040ed6d63140fb2288f5a2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0870c3a26bc64ee84fa100e00845f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb857ddfbfe647d4b170550c019ba7cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eabda1672637091d98ae0a96d1735189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38cd33c3d1d7a9c74f2dc1981142cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989699e7c297eebc568b1aa1ed9329e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143e24dec21a519fd8c4aa1282bbcd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6148d948f245c29e0b70042f884ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b468bed9fbf681d73fd1d201a721a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5da5925faee6e3fb5a17820ad10b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c17ef5a5bb275911192bb44f33cd47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e4f1aa58bed1aceea57bd4781bb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fae1c079bcdb50b7b64b8c8bdea438198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083805f9250650a1a0b8a270e5cfb79b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63680e0674f7c705d39fd90c468b332a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a03e892e504f0dab328cc0058ed7a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23450e85e5efa39037ff74e1ffbead9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab9de0df016cfce6fc04f5898ea83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806d6ec40bfe024e97cf754e33dcd44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9eb549379f4fd48ece1cc3c0d4b24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909eef96097e70b8b3992b03bad3572206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a77d6e1f66c3494cc37ddfd00bb34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450a4419f72347aa293489375246e86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5e741beccb4c9bec834e3b5b42d0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b550d71d2b86014abecabcda5f8c16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14d69ae099b3eefc07b61f329780de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2f97bc6baa55cfdf5b668a8eed50d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53364d785f13de6c2bc89704cfd1b738213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07964a6dbc8a108e6e539b148ab2ea8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd094aabacfad71a8397dd8865bc64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9b13338493933f25b4f5101eab003216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c187eb04651ce01d5c11f306427f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30407a80b9fe8b0cbaab4ba8c72fcad3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883766a70d382a26aa2a4a9a0dedff5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb24791baea41cc0147c3e95d414a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942291673b38d5703b67b0f526615b1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b642e21da85e04190b362a10921081b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6e152ab5dd2b82c5ab3cafccc50e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca91a7b4e74653acf3b7c8bfcf32c40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c4874ea61092b460cdc09cb52f183225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815c987e2f1c6824f4ea40aa6ab0d55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069db7898cad090c9b452c65dce0aef7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dca7cfd279098270ac2976b3c2fe1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6523ad2b92a25905ec7e9b235ee599229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a6f9f745d627051292d535543985c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc02830aa4ff95a241f06f72ce2b6e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461e9744c5fbc28209ba5044c751539232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda2d97ccc781f1bc0a85f4f85856dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23807d0a2687d03bc2c55e0d261cea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb74df262eb8aac7d3f994f06f51041235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228629a051dc7a1bbd5697243098a52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617626744f4d3da4b7ab1882c683e347237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ec84301cd886b53ea8c85da4e598238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4af2510930d0bf3aca2abdbc9a4ba3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2cc75b3dfbfe04129bdedb20b1526240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc305e00fc16dde3f6ef3a6718d1a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e80d9b072726b010cf73fc7eced7c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76affe2f570e9fcf6bc71eda7d3f9b6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c67245be296fef0a145d3c82679fb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d727051c722e4f023edb953e9945245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a48f2d5fa48764c957bfaee829c017246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a07b0cdc4c6fc5ae43d3cd975c9f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892667eef174b6b7ae200ae383c78e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176a15367b3104e2ddc778f87c7ad21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f024282b9efae962a19480129cee6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0b57e3b4b6121e393c28e029f4aa4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549ee54079db3215eaf7a7e0f1fa3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c6282881a098ec548fa77ff39fd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3997592d02bdc96699a04deca64a4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab021d63e3fb7da728c4cd2e6812f75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd0516941d8fad3e6f28a8d74b27b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316d181f67bbe32cb5ecb90500d8700257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6994337d8a35f15488ea6a1039ce6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369a47266567917bb6d706feddbd6fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e5ddbf53ce76fcbdb4c83cffbf94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4de63d4409bddb7033f4e1429ff6df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e314c597eb6b6a5c3e6607a4296cdbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9b0531934bac62cb10a9111454be8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842af0f7375f391a413e659297c3687264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a76aa082a7ebd131de39771363a41a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965828bbb3867735043e417713e4ad13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212d088b2ebde0fc7205231b22e898c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0f7afad1ef00d71707a6d3796f76e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbba364c967db27e08893814e0ded9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a146b65b89558ac67a44aff71cb5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ca76494ee5a20290e388b19cf13f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29567fd50a8d9b78f269075ed6a1219f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f0276c9ee81adee8251e9456e0a86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06b895bc9b4366f586382de02a5c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5564bbeb57707010288243ba27ad6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00da22042f94d6bdf9a596f93ddc37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaca7584b89faeb68ef13814f41d9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f421e20f35454c9ad1ef115457fa5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b82ec41050dbdd6df24cc7908b685d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a5246708dd09d244a4e76ab829f63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2db3a8b9318e4da14a48fb19542ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d20272ca8f30651e1006cc3069e36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb994defb26b55c830474863a3f8f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3922d07fa3e8092ea7418dd8189a02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b546b5bf91dfda008efbaa71ecf9ad3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f2df24fd26abfa87d9c04a99b8a56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731b96c154737affd7b53eb999d8786287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8d37387f61273c409fe988774c75c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88e4f6c45b060977132cb40428e65e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5a7f8e752a8cda4e2401c7176dac5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2df59b211909ab675fa096fce5171e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf14e2ddd61a7ce3b3759bf43196139292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ee2d0885ce802ba2b8f2e4118b90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e9b86ea6d8c28ff18da491e0e3df2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cd429d1967d3a66e5d89fea8cabc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9393c6447e40352ba1f4f5406652c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37fa4874fb497f06bdd616320d8480297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce32d2fa37611132d652b7046f0067298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f32e6fe056c5358b9c6ccfadb002eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1c071a4d95d7e43e8a140ba321e80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fe03802ab8d3aa598e79834fc36a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cd3c9cad691b806c2ded85ae3c17e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84f7d42cf888521cd3db3867ca561f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbe517a3611d5348c62545c6c66e58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cc35876a2575a898be187d8163703305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecf1f216494ce34ac84b837aa0fab5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b47933c1cc78ea2d7b0919f0762b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21956b9831036f31d562b2bc1c1d7dd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11951968b05840708c7c6bd77a415d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea8b2f116b509f73fc443fc90afa7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29b8404d5f53be1f0a4754ec0bd003311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0350892446786215cca4af9c9b88a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d531da946d2e38a2f0df46e27e352313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54214d0fbca505c7a60bb39804d4a1eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4402a116d7dd2524a233915e335f661315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ae6b9d4a1bf167046b5fb5110e922316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad4d47fcb41132ce8660f24a88f58e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1855473af0e2b8d92e70304ed6217318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf55328727de5a0eced92e674c94947319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27adf07593b77743d3b800fd34554cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7902cbfb9d69ae3f6aea676f4079c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a880dcecaf38e6cbeed50442d0f138322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8ae09c5a5c2e7a216000ee7dbdb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b53b3520effa0a6ba5640e4c16fbe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d84a51003cfe0f1e97d1c6ee8200325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>