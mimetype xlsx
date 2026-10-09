--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281d178176aa98e21da189c6be5d9341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f3800b64a2d10566d6b352e1accc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c8cc8f0b51bf5cc0b6683db06c9e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b2b037d5b1ea32c7e6920fac137274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8e716dbadbb8421a477272bc6213f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e576b801de7737020d05bc63a203e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09392698a01e9d66b5785b5edb0c867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4f478e03e33c07046977f55331cb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ffd51df0b071d9c1efe60a0342e559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12379a171d47201795246e7bc337bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2c916d6985f5e551b82d6451e981d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951f6ab98350de41b65d2ce67a90d5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a891d3629cbf1ddafd11c83afaa14813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c18ae9e76622586a3bc097fa2d06a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c7de535dcbdb6ad7a26dfd3c338b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcc4d9386983d89c9ea5172a4b8cb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c61632de0343fefcbe1b64412a53c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5611019316531ec16ac8de0116fbfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e75c2ba9b00770f0e41102be7029e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a3570d7cb95095873f8fc4a8c1ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232a7fd1b485dcb54dcf0d78ec9847c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974b8db294277ee3c3e60cc5052c52522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892da7ab6e010b2685abb83aa09ae6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b76613f8573c0e6caca67b8bab256324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a600fbf4c3c62ec256b79045ab95f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc18079b1b204a83c711b7cd5b04dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef281983633624ec04fd5f5389021e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e9bd42c0156340f30faabb16d6fa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b897202eff5587706b08cc80f92be8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d8b957e831a03e80a1b2215646c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3268d46ce2cbcbde66e7482c14cb7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcbcfaf6f0d2b7d8b80256112bbf9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbd3e269a8aa3c886ec6992fe2338a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a006df84a1390fc09f16f6e104d1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8e4e7077311f511082de43c75db0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d2b6814714fbca7c80661705c384c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dce2631268af73b3bf525617069b8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37259490d3349e2a915dcb7fff05f7b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15808b99ab3c0ced276b8447242111c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ee1faf3c0addac5729a2a249ab69040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b43bbb07f6b86e49431f5af2408e8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced946b6248500a18381aef46a90b0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba20ae235da26cd449492b568f455c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b559eb22ee30ab603c054d3c646fb6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a79fd02606a93aa120dde59a33621845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e812087b3e5a610b1af193b8bb5d09146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecab2202b6c5e6ee63b9748e6fee6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24eabb35202cb3648c285ec5219e5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c8c8580febe3cf69598c3921a094349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c33c62387b7eea9de9ea8ec73199b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5144091e63156bf39baf0d6030f6dda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136db67dc3cf4c79060687d42b77f1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f778bd86c3b7efa36663dfa89e81653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeb45e3b0d7749fe1c85af3c5ff82654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137274f4d8144916225a8694e8c4ab0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d692ac7809ef834064d8e7235a96e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7aceafb7c6bcd1561d164cd5743b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eda537853c7abb63b2b5fda52bea558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673a2dadae9eecf075032ae499d0fa059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa22f6e7de23e0b3fe25f82251a4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231810f1851435a5ed9807dbbc411fea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa973e3a554021ed4618021b1473fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce819d5e2fdadd4f82c4026c1e7f80c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207522ba5e0297d3da8f0d06a9a65a2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b885f4eed4e763c0e707132c9311165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b50acac192924414b9ee1ebcb3c1b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230c708288c304ed4688272d5d5bb1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1784acdd4012b830393ffa1f696b3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a27082706d5bcdedf05006ce4fdbf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc035be3e8b72e8f910f51febd3cef6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d27e6a1ec8a78d8ddc4cdd244ee7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0ee1dc80fd90b71f64450a65b912f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce8e418b4ff714317b4db2ce73c50173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee66cb5bc15ef7f07d46fa455744a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7fea2545c3aeb73bc244731cbe6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7967bbdd578df75a23dae0344d84d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f786693b89a248010bbdb19ea0ef74577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ae8e9511bc487aa3515ed0bba239e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1c9fdcb0abac065c08727315bb15b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c389ee3450d5fa874f90c790c3743580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a1a8fc85f1cdfffd2b2bdf55787ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e1ba087cd695e91c69499efa21a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687848386ee2c74ee0a0b769b9382a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8c60b206de96ae234b500b29d729a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f8006d6cc3a9a276cf153564f8b8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fea1bdac2fb3e1eec4d9bb4d7e46986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b23daeb30f00301cf5b87854c65887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56216520212d90a48059879a4fe54e4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d3815cdc86e443450f87c7eff5d6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75539444327b25e3ace3d5f199767890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63b644ef62211c0e909a4bfa2194ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a6a282571fa26c3bafe774d635f2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571efe904136d215d1c851c71caa749d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80923abcfffd63beeb450b3f7c387c9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fee8b00852c91d069af86dff7abc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bbbb07f8a61624ecc00dcc0dcbe7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4e07961d81367d556338dd74d0bb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d31640a5b0e7e2764e1c3016395f6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974a236362c77682f2047ebeb01154f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff67209d75e2d061d15d2f52206bdd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08ec484c82a361beb99c96d621ca38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3706df30ef690ac8c02850a699dc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef78d94834abf1ff5e03f4c4364d17f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ffcda71ab681d43ca52583f518250104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06382269a2930f48364a51411228462b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122f2e2f3a243ab63c0c23e7fdaf4ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff9b028e2462761714a7773844f400107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a55fa60aabee6ba075f30a57f63353108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f06c71e5c1b678e71f40d959a44f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dc6a0e311cb77c633ce5d5a2ea411110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79421ddfd0ffd831b76ab30041e547111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4628d366ef8f0c26b79319b420173112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac2169158cbbc2d121be56c8b9298c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c03a11e272b27785ddbbcbf673caa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765af3262a284297636f4198453259d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59964ba8fa9c9f0a7990c7c178979bac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d42076de7bd420018b2987b8c8dfe3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725b1f634f9c6b5a2f92bd270dce65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad184e013627ff32eb621bb8ca616d30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6502dc537f7b16657be0d6afb42c61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa486e8762873e268bc8d1919f2f09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51bb93610ac08f3327ab0f21ab1c61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8b6bd4a3af0c3227faded3a7ddf90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b0b2716a47ca1a169b0854f71b5cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbb14c22a25236eb3cd192498212d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b71a1168f7aee4df1ecc053577656d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427655ecfd349f11fea7ea70c35d4132127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995d23c351c58fbb4158986824d8df0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57957edc929cc8c4ba3d51aa7b0a14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2430a5ef254bb15cde0520c64615a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6067897d88efe37fd7468ac9abfdbf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa97ec580d1d0c35b00696075b24869132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bf56e647b26817412c11172aae051133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b8f7db94d0f44534b7ae5f8f3681a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b1d53e55417b28e7889686f1da230135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b631ea5e826f16081ec7d088bfd04e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61adcd0f6ecf15af87a883acc0d1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df50f2a00372fe84237c3eae5a422138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162b7f449a49bfc879d5efa65935564139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8508b60c3c2e82c7ad1fa0237137d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acad9325bc31408ba496789ca93584141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8733f69aca52088999edce4f284688142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb546c15c3bdd01079fe97f5ac929e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033a0886ac3a7f5e270d71db90f154144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3f388ad602e8fbfd5c7514d9a5c51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea3abd57eb79b14453009ceadecd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d1a49b2dd9ade319c673d386da14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203bc8d5ee2b692155e84a52398fb8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e38123181b4c64246fff822092eae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002cd7ce26fd2286f4510614831840b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c75aff289239cb3950716ccee2b5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ac10a813b73f4b1e32d668847d17c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17408ad72b48796ed76bae0d72ac0a36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b7c3f5f61cb6b7f0ccf501f8de757154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403668d29dd5501a95b4b138d34e9e42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba3f7306070ecc219039b2a5b70c36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196719f78cc12972492cf8ce243d97c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecee324ff093bef355e4fea035db4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba0c7b1f568e26cd62635d5688ea6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf3ae088c7b1ce5754dfa085690df8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e235ddfdad3b10586b3fadeceb267161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45853f96b4bfeaf1b74ea4d8065cd8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee852e757e394a2a43d13e1a5c10169163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d8cd37e9281ef5f58c8694b1cf70f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6239e434209019170403a7c1fdf334c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7bc2bf1011202f6b533dc5f6b062e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6e4cc4faef1e72446621b4595824167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587088e8c44036f9e51c29ba88fc37cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0ce690be97d5dcfb66b75fb2fcd4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d437d70f5a9af3d1327b3a772f41ea1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca21346cf68c8d9e8f2f10c6998a79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9cfe819ee8fcd6d1f3fa3e2a1e12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e81fd46d3167846b0d85b933af0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feaac17b2ec438e402f478f62cc693174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe3f3ebc0e3e201984a00b442b6654175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc14c91f8921761c88f50506fc683a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ec7c3e41d28fc8946f78996cdb455177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c770d3564da87708c3fdeb203e634178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d47bfb2e65941a40ffc9a2e00ff2f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cd49c77db6f653e95caa30dfed57d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a61a5415f30a9f2a17002a90a7fc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510058367bdbd3838c2be61c5a1cc0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71861898928883f7425e2125c5f55afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4d646d67514d836e8b6413879986c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096771ad5d323fc276b18b6e636a1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b985f753715bd3c5be41399db389d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2018820e98240b823e5ffe08ad288fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e59d9ccf5dd8d42df016c3b6c3cce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33a8f69f1b012fd177fa404ccb772e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddaaef61f8447da44c27f06bc61f28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b649c0efcf2e1989a6dbd03d9d6f8db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286be0f724d6fdf1c8f7415adbb33e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438ae660c22a09b13a5dc3cd7116a82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7c477e0f9db88c154366811fce718194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a211a2ca31cd1a1067e03ff87ae2abd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdcfac580409b398d94c060da708af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132765db60223fa850a2e801312fd97d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1c624caf52ec81887294323b80a1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c443396847716ebc8884e643e5d39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd583f673c768737c8e861bf8c7193200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd8a5054354772dd113879c44add63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8bac86c61f19afe437921fb1b936f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca071cf052182540f54bd787e95b49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c89971d4f38250bcdd61e93a6e2501204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710886d1c7a61487141281bb16476fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3e1bfebe28101e543cfe4155d5b13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40aff11e3b0d993428c2e69ed73e08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84415828fb0578d671feb683d2b6b25f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd6a6001f31fa5749e59e393603ac8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984169825f45d3a4b91f7bda5975743c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8fdd6cbe65920b115fbd86fcfaf56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bacaebdc260fb37a7a8a898307cc8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b981c364dce115913c3059370a4a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bdfbd1a87a78de920028469661ac2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9ea38a418a275290a436979a7d25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c090d8e6f421be1075495f054f7e23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdcc1532ec787eebcf0e502b786958217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be0ce76bd137181b74aeb36134cf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45a36e4c6b7692685c2c8237b34cd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d62acd77e4dfa3ae0b6b5d4e2c540220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681a0c7431a465ac5fb97322ebd47e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129c57e03d3de23a059f64ea70d80f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389efff7311fff2415717518d5cac4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf78b69c9aaa6640fc5b7292a22d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc22a0fc0832ff2f82eaf146997d2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01d10f2ec962c17d06610b5cbe0ed8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b6c3cda7422f37770483debd9195227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a67bd44606dde145a47e60a0a910f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1704d8ce79422b2fc50de7a97f07ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b332ff69c4f9a05dfdf66e6489e77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1147f64e056094136ded42706b128eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72eed18b5f91e496c6806a6eb812b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0b44894be1f5368c2717972472d02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011d7237d96e8756b139b3ac408fa54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71b1b3e4ba8cf0edd1ed75b2f6a90b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dae3ca24b3669f1556c7c4ae36c25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762695cfe2c56cc34f51c8390482c7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338e051cb0d2ccd0288ec45417377ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828cec830a366e1ac938cb3e990b80c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c744c125389d2da3113009d59926f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1eb4694ef526a76b3e9b42de4e0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986fe4dbc88787e91026230698b7451242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c7f4ee8d1c8745794b344b8afb707243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024a78cea02f375e09bea7b1642390c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877f1852084ead08b98e5d459e48e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f80291336bc9f8f0a7521075ea2a79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1a9dd2cff3ca71834a5af748190be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad3b2d08bb2fad71b7d0ca55b56c98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d08989774d25d850a00c275c4477249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ed190383709c81aa1296641744f73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137e0252536d38d3730457886f0eaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c1627aec5ff8474a9bb06469733f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d0e98281147ec9e2aad81490d27a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3ee38b750e339e5f2b2b1ac8a59b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a66b95da1022c0535d6fb2328b1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9a27fcde9fcb5a706206e38728cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0ae409476c8fa22c50114affc62f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ce81d517aa8f1ff05c4b77ffa4f25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b6b01ca7967aa9dbcba66b957536b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dafcbff254438c2df8ec903f76fbc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8b7e257e58ea90bbdfc944e79fef5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e32ba45c6381e694439ab2369db4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9868a7279ea11ceab4b920d003919fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086ab2783ba6305c43a690fd8571109264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eff24a4aca84f7c79c955c9654504a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc60562d58c771dac688ae6d216b67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c287a5ed0592acbcbb4b96bd7294267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea8ae8936ab98e9651ff68018f194268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc7926b6886c54fe1b82785be4d07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289a4f3263ed088d9f1e7675cf6a63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93fdf721f3e41b9f75d63a4865059f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501eefbc74faa0724f5270fdc2a9c0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fd8a3bc3defa03a841ba883f85303273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a720de4108dcdf235fca7f396190e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eedb4907849d632ac2b88913f769ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9732c908b3f8b1a51034356bbf3530a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da90366648a245e8efdfdee6accb3fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13684a06b1fe03f6929730526d9502aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174977d2f06a2d8f5cc48098e783678279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ae1d660f981a4d61132d0a20b41cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e3de9c672ae1435f0ee55086607aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb08a4abdc2d4efc15282603733d54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d2d833778c907d9db720bca93917e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bab6ec885d63344873b4edaaaa1e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bb27c61a6d9cdb8fde956d5343270285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88dc8991a21a7c52f50990d32c4096286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f00bc34eabac9af33319c44c7f1423287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a37ffefdfc13f5fb3ea5197005fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fa847d0bd0776aa56b0503dd60134289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b977c5116508bfd969c0f2d1c1952db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7b6feb902070566faf7240999659291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f706aac1d8f1a7d61fc1193a2f4a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c7d6ae811b77155189d8485d733d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bed6dfe245c50068f0f8eef83a487294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d44f2225fd4195870accc5fef64d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77e0b1806ea2a3f4a361d339cab75d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9609c57e43c7237222a69e638010b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897aeea7e477167d4684161d981e27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaafd33787dc817f81742b1c322dd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319773b0d8afae96709c747771b8e8c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c384382a3abfa6ae98928786a3a5fea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60590bd85597ebb1a066a1171c2a68b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49868636bb697a80f98ee93552679af0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1899c95ede2c611c02692e3c614fb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ff2e574a4d1627b2e7f1aad3bf7bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81879e97057b400ab983f891b9473314306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de09bb765b15bee843582f9be5cd116307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ad13621ff6969da47587a780f5c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c975d7dae0bef75aa828c6db0248c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1786d9a4bc6865e2463f377d9d1e35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59520befae9b3774ce28d62cf1ba513f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b7b6dbe9fdba2cdfb51f40ceef660312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1448f7bace15782fcb17543fead85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa901adbcfcb3f464ccacbe256e63aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857985d6bb80db5d7b656124e65cf0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9349d439b8f43968999621004063f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840cb90763704c2daac13266936eeb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22d1b8903e2c974d9334e14da63539318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82ed6213d994f6ed47c766b6ed0a2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6f093aa42bd419601703d6179a6d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead193c595775076c3b26f9e9b1b0aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf8cdb97f60dbd8736749cee670bdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6bc323b9486481b986e3867bfee46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e8135bbebfc7053efcffe737811fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180afa8f040b2fdac5bf0b3d9137b8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a9f2bb0ec6f6f8c37698eee7c48ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6edead17ea3adabdc8319f6cfa2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12283873be0eb8ede0ca3d6cab7ddc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ebcf77c6884cae02a1924820c6c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0df60d1559c90f5f422c2018339f35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a3b2463da8388a1a498a079b16b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7cb3669c1b3e9204636f9fe9963be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e74f2fdf6d7cc1ff056ac2eae23a19333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b04314d7e73b67a1c25ad7742e491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb48a2d73f1e83f1f1165807719dac72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643164deeb8383e6e29f5fe18677bc553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4e853cd75d5c1f58258739d7186f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915851b846874216d5a23dc18399ccc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf64a12782758683ebcaada7cf8b6936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c814706399b0cc3cbef861be16da307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cee817cc85ef843b2aa67aef8650638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d71fa4db733909eefbaed47b240359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad5a1d7305764696bb927acc1641b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a0c30af0c5fb691f6d9556d3ea1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856defc6a4a3c0d6e0a1485106b1d4bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e325170b3d31d230066ec93efd74b1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd3047fdbc2f09a5b103e231d93b0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813b51e2413893d2ba42bc868a5d8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584b369111cc918624751c4847e1f7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4009cc9bd5a027a23fd397a4ee4e39117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680df935e0611f16664d98b39e187ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473aaf32486b2c246de3627492bf26319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594caaf21f9c42d75fe2fa004d3b29120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b514c2cd26a4519931b063b51ac28021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e142b6594436c9a7a9105dc0864061222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e317c4d975f0b739770e4e945b77223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dcc0f962624cde60e5901f20accc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99431e13e93dcee1a8bfae0d6ce5d53625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c00c6243dacd0abd45e032a92409426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7026c5dc287b9ff7a014fb1aebb9fc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1010aeb1004815c7ffa5a11bbbe1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab55da96de60bf2a6605f38b04203aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed041a972e6ab3900e004d5f21a84ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f196fc7f173e0e21d53020c57d757e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9e023111a3739a62c1fb0a92915c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469904a2fdb6ae96dae8442aad141f7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a077a81d88236753c9f5c9f0ff082f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9813554ac48507fb34be7c28b6829235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4accf6c8fe38c02eaccdeef238822536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c761d2d67669c260b0ff4dd4a0fd95137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003232adbe384a784c04ae7fdc8c5f6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb413bc31ded77782af383afffc9dcf639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422c4776ee6b182427a91ba6c214bc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865ac296188c1d57b232464f8d582d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062445c1504780cb924560292f6a28d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0899e770b1ab9a38dc4938dd8a5f3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f976b92bbf1cf1162edc95ecbd6d16544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfc22b48b0bcbe17e0b806c1af68c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73ecd19e8c6a31dbc982d34540940146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa0dff4a53e0706f3468b8dd18632d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e93d29eeb3778ec97cbd34916bf78148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2f6d9e6638c79b3017c1c678f9e8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966825f7d4f71a03aa15553b70596d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b72e1a1aeb1d9c251dd93d26819c1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd334a3419684a6007fdb1aa3a3aed8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e92924fee81522790436c9d4f1953053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d9e594098a4739f05568df0088b4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ca084606efeab8fdd3478ec42ccda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a5ca0dce78170b3d9afbc7db19d8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfa126525916ac8d7b63a4661eb7d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a353509bda807cc6c1045d40682cde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccc2a21cfbb8144abf23d377adf2a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8ef58a587bfb0ada03dfa6783c7a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b399dc62160503e2a8950b6b59fb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b394f71c6301b2459786c1027d2a1b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6e44aff132581de733b3898afe4fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39525805da874c8c1198c0e18ee1992464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d936a73b6a5d1c0e4c787a2477f4fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a83d3577fe93eec6f785b13d04aa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ca2258e9ecb471690168945d6aabe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bf181d8668c08bc6652845156aa3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac53f7debd6f951069f0de937a0528d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb51b04f46fb446cfae1e69d63cd98570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce32a44adacf7a8c09cc73e3f1b2a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ebc5c9eb9028f24284cdaa1a43f1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eb4f2b3dbf1106dfd63aaf435014973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50630a99844eda54061408a98b559174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcaa736e9c46e5b5f435da79a7600d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afddf4fd50dbbc5994425147be44cf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c52b78a577b0b2091d42d714caab7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398576c6193e87b835cafa2851f217578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699070d9988321dbb80768ad25c1ea079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7cc05a85359d84ad00a0589605a8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b442ca20edfcb528069fd3ccf7bf60881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e909b97b7adf03884370ed0ec6d7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc755c2e77bf594ee1f309a54f97083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f9a4beffb751a11c413206ff726ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d460bb8c175d2c423a86474eac9c2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc3165fbfb76399cd3830df8160f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdf0a3d6280f68ef10a1c30bc0295187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ff76151872651fc96c948cfc1ef8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0585ee375e50d7ea0ba8cb48eeba689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f965eed9ab5309eafc8a369bc334d3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb399a2c61b395dd8871c65d0ccb892091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f720006fe7185b01fae42e8cc0e3c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663601c72b5f725ea7fdd7b5b94cce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cb95518c77f4cb99376f36d382dd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13fd7baacec97a2cb50b34bc15636d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047d24652e3198047fedaa1b01770bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6725b8e2a403dc31d1791f90bea2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ba3ff3ebb10f7baad6cd35f5226f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3524d078e2e66e83faac51b4b48778399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378095eb8b8872373d9b03428b62798d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857aeed9a98c8df1e4ed6483a04b587101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24b90e3f112630f9d0b8ffa930df28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde0215616dedaaf3f386e6b06f8af9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf2825868bdb1201d3be3c19a4ec74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb8ee591158ddce4b8f59140695bdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb20c1425a9a6b53bc41383a6f32ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d79e6616e192aa16bd3fbb3e0e396107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d500970989749763f2959a0798fe4a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3668acbac13945308033d9ff0a3651109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c19f0e0f92533bdafc510057b859110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb989bd3121ba808b334b8e5bc1df6d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebcbe9d6db85ed8db941dcbb701932112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fe82060fcac84e46f54c681a3f5fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22586d0c65d6c5e767298afdef24f215114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d43478565e9fc8e6a5c9441b755eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d88c319a3056c1c234b0fad58ec6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92486788ab3cfee379b33dad980df9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14558469f0a8a16396a3410df92555d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6658bc768692a65b92fe7d47dde2522119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ef34476ebf1c58192c1ebce213991120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236882e76843e6325da63d1922f42a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2fdf6d968e61f68e980d2547ba554122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e319e7d286e2d6b56b3df101fe7302123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c68824edb4438ddf6d6554210e8bae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850a64b0ad79f95a51d9585733b7e41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1025dd3fadb0b54f26d87ef220f3f28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47e009825aa000f1c90d66ef6b1b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1163efe4f1c98dc9e5537bcc64c49c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2434d087ff8859449aec8b96fcc593129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297ce2eb78a9cc20ca56e3032b8d93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb462221b8eefc133374c504cd1198131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfff031f2489c95c5f8e1c5de894ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c6671daa48cd06a576e74901e4af8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683c6f15e4b7a622b298cb55bf19150134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c84aa97d086c9b9496d758d2c85a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b52422869a2c053898f7fa46241cb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f08dfce7e3e069499e01697f451dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9abebeeb0146411fb1f2657d73c132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ce02d79825cce897b15b180954c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedbc62abf05433bdb209971337ef1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d298db122069434c17e52261065b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a139dc6929cfdb6ae5d92de45d1b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec167dc20f5b67650a20097782a97b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82233d79f62122104166c4845b864486144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785490cf6989929676dd28f25b5a7906145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368be48721c24c33417f0ff7225cf104146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdac5d600dc2b1ceb0c2d2288eb22e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f448a2ce1c2b00f07535ae689f255148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928377e47aa6ba289d128d6d9e52327149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc854520744664d6f6b4e7722ccc3a78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140b4134054a7fee6c4823d344a1fb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036c73642c66d33ef6fade59dc787c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95a34266475d3a7f4165a937946899153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fdce561d65d8369cde8985aafa0a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed9999fdfa282b2745f70c942b94f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b816e12371335e2441ecf6edf9de8c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf5b3de625058c36a02e276e9152d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89591b5693c2b30b051e686cc89bcce5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555f3820de5ef21055b51579eb0910f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa03147e27a575d8a111688737ecce5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b3f840a28bd17a9ae64ba193b507161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c6574da60f2eff2ab4ec506d38e6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009388e80640cd446690b818bdab14a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306f58c3cf9727b8c7350d0a81d039d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55169b17302b32e1aa5a664c6518292165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33b8aeb2c973e19ad144e9d8910cf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2790683f2745d0b183618c8fb2d39f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d7fc0805ca20763247fcdeeed9b6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c09e11adc97ab4c6a362222db36132169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4093ea23a00a58edf947dc1c292d19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6e0600e3c9e38d21d31527f78fcb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692bd04c93f13767135ce01c6814b2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd800c5ac089630bd90c2f8d2cfb8241173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef018bc54e144887973b41b48015a42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b4f1a84e677b46ea41f52c20ca27f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e021d456d372a9525288d882e0a88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e319d4d97dbf2bf1e630fd839aeec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f756e42f8be030db2446d4d9baa10cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b8415faf9ac1b5c86a5f128e751e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cd0138a22fdb4c8d6ea27d9617852180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cd8d53084485802bbb48781cd3b78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59539f69bc6af3b593c5c17359f023a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bfa2a7188fd5d4bad58621efed78d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaa61031b67ef4c8fd664bd1d8e116184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce621bfd95ec0640f0f0f58f0ce20e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef80348d80544eb4b7ca4d9a9637943186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ddf5ad67171ec83abb37b6cc3ea0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bf348a54ae852bfc6a7755d185644188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfe7131a423eb8606f58f8ee63cbc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce20f12c5a04cd5874ae53e7a74cce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bd67f9487df7b1fe5514fe69d4c9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39e5cc501269337b11679d3a0f9a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c16df8b04e4bae6ce2a445c8b4abe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd548cc3aa6f598f91a15b71f38bf1b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f58537fc2d4010cbe574a0a4d14fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c37318d7f9d2ef3128de4eaafce36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9b9538906c3e4c39bcdb4fa5d6585197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffca0aa0e02eb15568f90e82ac7a454198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01527e99eb0571896eefaaa039d4e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe179530ad10e2546bd38d0c82f94c07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06940c741f812b1e2741c13e4344e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9171e96599dc058acf757688e1adc8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a82e5ecd9be533cea862a48ffb6c87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cee0df0af4e534c3d67bc38b00b8ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a023da6a6eeb1ccd928cc69d3cf78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c8150fadb3fd7314121f1fa883f63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b017ea4d4be9e1056e7ebd66a86baff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8819fa7e5ade38f2edd0de859fe62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99182f71ba6e74195d7c192b926f0fc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e49719c0fc3d56c090a9304b17c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f9c214e120c121e34042b7a865f9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23181aa024036832007054cb76607bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f42126b1e41f744e2d199378f062e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544ca4148afa9f53c6caf4b22ab59d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44667e361100961e4fa30322263a70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c46cab3b3f128db910b2a42aa05fd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab12439ec4e050f6c08e0fb6a15d49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1786a43a605910787c8a0553e861b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8767398d65a4bc79b690b9cd530b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe94a95d2b99fe9c81e6a294f3f43d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd4ca7194d39234847fad4e6e73683221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc273c349de38d0afb0f1b6cbe267222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd590d000f2e276e8281bcbcd87cb82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d42b07c45bb21a80ef2a807807e343224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892415991a3fde2b2c204b6598726b68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd329c6b3cb0a3c907c0d41861bdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51990f20033a46a29a3c0c1c6109ee98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9abca3894fd65717680d23bfad2f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dcfdcef743d1d10dbc3d183c88ac6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de9d22776efd666d71fab696120cf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f607db6e998044732b96d614b5ce98c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3c367cfda0fe8e10b6a59285d10dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59659f0ace1ff7412107f62ad41a23f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fd93efb7ba507eb7db2158986ef63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c7818bde1780c1831c46985fc0b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c875f61ae95494d4a4d97eed45de91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c3eccf33ec9e63c06fd5fc64c293237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ada3578265c59895647dfc82700a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167135f0e165c2cb14a16379a2c60ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e805645906fc4d98adcc7cc706e70f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e6d17b9fa39737cc0132609ecc75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecca0806f9038fbe82f0eda4d4190b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1207bc6763282f29f6e6f96a881b28d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca629458b7bebfcb06999f9a051b02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c8029b511fd419cbf335cc8692eb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc2dbef7e935aa03e26e0479910f82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fd28214405d6e09ce0a07dfa483e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3698e25f9903c9e0da44fdc9d41c76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a4c1d4a25ec124431c5c174376274249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9b45489409c1a587202ecbced889d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708306b620ed1968b8d23bfbc6a26c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3b9f1c9ab63c829afa0d9232a391a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891ba355afbff12ea4542ac25d1ffb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7e3d63f7ec7f32e401870d90e55c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9a4640e467216c26ab7b5e3d512b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fa8d4d3b8d8a7e62030485240f64d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb617004ac853a5f10364fdd607ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c69ec99763beaa94b07a0d3641692258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fda294b5aefab72a2d68e0f1ae03c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb2529b504cac18ba6c199c7805f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4bbaf9694e36e57e76a8c41e8473261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245434c8c4772364b688fcf69528819262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5635107a17dfe4356eb4beb3c50ecc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a9442378533ed160e57756b95e21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b3ef5c7a897922295a6549bef0dd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89636e1eee20e8acc7bddd5b2d24dd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f6468f9a9f22365b3454f8f81d6f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05210c0ad8f4026acd255dffde90418268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1de5a93a298af1612a4facf0d0898269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4533f12ad8faab19c190a6b7034ce7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c336e94fe5aca7cd2cb756dd6eaacd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8e6bbd04637b5c32fc7276637dac3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9820144f1706421075f80f2b61f9cb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cb2d1183b5e3bbbff1f6c96326a5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da08e5b43ad3e085a47739f7c7b72be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf4b49ff2c1ac158ef2776f5e84a4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd593ac5173996c5db43ca3df388f030277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf441eb4f9818ef086e96a7f87cf009e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2119be6a604011b4de9c893b410908c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a1cc1eef9d76c239393812f7f627280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86777e0224619dbde95683f083a476281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88cb70f4e9ee5c5dbe6fbdb2069f19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f042436370bb102243f1b61f75f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a6bb14effab5d1ce50f84e06a5db8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe2120b231c27cefdb277a50391b57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c602aa5c38919c4c944397b8e8beb34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73649b165eabcc3cfb76deab8ac713287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d42d424a8bad28f96e11c9a172d522288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364a1809c292515555df455b6e55f89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87bda8140a0766dd4b93d0add03d96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726859fc161fe5b7738661f25309160291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d81c163cc9ca2bfa11439c5d2c548292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b4cf5a3b962663e64dc0c0bdd5ea7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b332ff794558b6f9450cc42cceea8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257124acc9c7b7ba2a0695282ff729b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778053f30aa2e9392bfa136f7184a51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6595305010b79a15c9147c8c7fcaa57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f2e971a160bacc2ff2806f1bf5458298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01165cc00acf0d685a861a7e49df83d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb21d5d25de12feeb46cf3b1270da5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c7a37897dbd4e334df601a6ebe7bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a7201d69df20d2652b5db16bef867302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b23f06780a5a52abe666b6e08afa6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff23cda0bcd5e9e3f552e53a99ed99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b882eec9b26a8626416389e319ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b9f237e0636a637cbb6a5bab7ac9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e31b8952923025c8fbefda3f784d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda5532458904f7890f428307643b53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a0f0639be0d954225629d567f541309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95215a29cfa4b8f8c083f68ca27451d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb7d27f80e58201adf1e661fd025c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3f893bf14a6e1d71addd931e46d2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548c90f0a21037a3de9e13fcf44da23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f30b33312d7800996bc8c49bf89e9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b542da704c3d88b0737b200c49f37f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a2700e55b5b52c4cf9a50b80fe67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b6eee1328b1d500e4500106ad8f72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71377e2c82c8d0f48e09379433131a34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251d6b8b88d73666e807e5d88adb3e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d397c5d0e53ade0f982f12af6ebabb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe17a683aedc175a680d1392b33ee65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91836e2a53e4da53b29863dcb7febd61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fc528835248343fff7d8f72b70052323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf41fd6bba487adec562408353fd6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bb80124c1365ca75144161e55b5ec325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>