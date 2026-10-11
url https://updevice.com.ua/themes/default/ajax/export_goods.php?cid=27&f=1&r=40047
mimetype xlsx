--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b83a0da95c4396aa212b47f8c99c3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3ea3fb04a9dc7a827c12fe2fdb4052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fa0b5d277bb042f118a350e9f3d293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc1c0363c37ee4ff1ad06f234ca68f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838902423c90bd9dec837e2f10a18125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00ede862392cf32a369923eec230276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f96a921b9a0d37b9e5bff46a9e8217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1282639f8287fc33be960f652eeb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c73d866645452ef4d9e0348320c3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bf3929478cc9a4cdd787453bce31310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba2ba47bd255c658dcf69b59ccea0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf691cf6843abf5787853dd3a7eac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29035d2081ca46755a84af755b8b4d5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5029841c364e6da051880310772b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848d40cea08d22998d768271068ca5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599daab3b3c3a681ff235025b79d178716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb1a0899f548c6925b20f5f61d109d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dabbcb4b65526dc0d011b6353ccae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f6156c4be5a80009ebcc6682479fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de46aac70c400c213cd401e9d7a4d6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b72984f51a5bdbfc053b4a629c0a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19463605b461491f2d0396cd5e3166e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ad447359a8a72aab3ef36ba0a937923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8138177bea797df04ed5d9ed460bd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845fcf580b6c1350f8c9e75f63ad58f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179c5ceb74c9326a682ff940b93b9d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b9c6cc2cb761c24003188f8ca6b9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381779414497372465dc9056f29797028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a4cbfb6ff661cf42eb51c0f4fd8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752d7fd859f22b55766f64ede3e46b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53d706425a68c7af123c45b38d67231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c040946b45855007cfc123ceac18e6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85859e4f3ae82cceda0a796d00c4e0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295ee56a672b48dc85ade695125354434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fffa2c13a7f420ebc844be6dcd32935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858eeda1b0e6887224ff3e788283dd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3feea809d79335bc4de5e97010b38e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ff2ec3410d02dc30e82075900d4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e523676b0d7a3c14780a6a874efdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4681cdb3cf97a9ac516ef475bf76b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de813803451c54f5393073d693c50fda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067fed2910c6aaedce95604ff6358b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19ade4e091489e54cae8b5d2cc3f5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47530d04c266786f336a3ddb1c9a258444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22152171f2a5be1db5a6ebe6767beb3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16127b11f16ee25b1ed746709144dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e122834bfccf4f427b83dd94be4fca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456c98af69f2e6e23c8804574547bb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d064255cb12014631d2e193407f02ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99c6c58931465f194b3865ac234eca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6422ffe0adbc89635f5d7ec891703351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafa3e658f9f1484547c3d0c0a7fcd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63dc261f945a93eb408bb6afc8d03e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d898d906708a1f03166b24953dd247854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b2f9a4bfc482dc429a9939238b2ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ad998bb147e6ca06394923152d46656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f7f4b0b2643aca474536eff338ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7acefde69b8abec40856b236c85758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f06de96eb8317ad971ac63143ad79959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e47aaeace0405c2657f7c15394e71460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d4332e6efd76a23195a7bab655b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac9978d72708f9f667b506f0e71c1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db85970e4c63425f73f54dfb71f4b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896904710c375660effd0b646a6c76e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d59b6c7c84596ea549be5a7ac31f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498287a2baeaa2fbbc3424cf631565766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab116cfe0b76db71c1146ccd57ae367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eff27b466b58422aac15abc987e6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9898a44416fbacf289b3901bb94b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9ac78f3f38d1c941b453ae158b4ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6246129f10e6a0e1fa8ca502b8573d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f74956576eb2fce85278aa7c8f5c4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e56499da9e73f34b5e56848a7e7dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06767d837ac8c346b6edbb8ff77986a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a358deb15b1e03374837a2718721ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae2a8b1febf2f1deedb5a6ac0a4d1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182345efbabb03fb98105c47b4e988777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07c7e3533811a1049328b0fc6544f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428385420a860362b2c7cce184d1acf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac349ef67ddb63244d60430786ac9e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c0d113762fc4df7b1e1244d547f7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7314fc22271b31974506a6f0a502bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f192a51d47f67afc10e300471bcf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c71f3f170ba9fc37ee6cdc01b9e6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaabaaed520cdbad8695cb7121b3d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d400d48f7f88cbbf1aa40d2a18b010b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50809932c914a4c0b2f78ce0d5ded35f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e92aff1be605d540ee4254c80172e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc0d951795d6ab8ccbe5017d5586989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385e7151478fa70ae4c3a84cd072b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe093ddd517426ac42789dc0de1772c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbca00b51f2ee0a39d97e3093a978f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e526be36e946e3da3162bb84898f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e277c40c5d9fdbce526e7f2690a86b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4850f47d9255373614fe8e1b834e1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6759913e71d86235fc13c860c4d673296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ba49410b8c53c89bcf972bfd607b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3fcc45bcdee7abda72bb27ee0481b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1a02cba7f72c202c6905b9f5dd2b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eb020f2390294906c1205f7885202100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c719831f0a104d73c6bbed3c753dea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80381b6f749d9b7a98cd1ceb1e208516102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce9a9471d2e34a9da6df18d7e8ebd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca155f1e0c690b3d307fae0c5d22e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015f8e0ec94a3dc59d9b7c917b60ac3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774bfcc32b9cc582ec1d5775f52475c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a79bed8065dd5cbfc3662246463c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3595695cd4bd2f1354b5716007ccb5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3c8c330ca58c4e0a26fb2b6757a36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679668ffdb86cdc5440937b921955797110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ed62f3f4bc6f1626285b2a3b0e3c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eb33a5d2c7a05f0513138e1a43e81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2af0f8ea8b907762dad49a010ede2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e9d0bb0c1b24f76da86f1204fa79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97494a63b23f0514791bde0e56e8ef55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd930fd76db2029b544da222a240fbb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2583cf64013ad6552bcb9365ac8fd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4334bf65c274030e1637e4be281d2e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4299459de99d757840a5910fcaf11f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f56152c16718a2ed1d534a8a55f9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22727b8727af9bb14a5ae6b65f9b7923121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871566c87bf2b21c3e4bcf0703c66979122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76259680bf20bababe12c675d84b19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7255bed914793e65a96b23660601f3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a35eaaecbf0f509365fbafcf9338ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d893dbfcdd2f125e17725128298db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb4986787d314072d5c5d9c6e538f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188366c677ef084173d3f6e4850fce89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb86e13d6ae18ae0525091f7138ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc71479bfc1fd4edfdee7c60fff1bcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616ea15fe2d86346cf7aec73635d111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3b36d4056369935cdc129d3c2e3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788740867bc138938d17cf8613980d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827b60a71e5e961ba2bbe71343a41b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5902c35fc609a2fec73b064cbd9a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e3bf95c6a94b6f07cdc68cdced4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb4ff3709ceda3660b5fbfb99cd46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0db507a0a8330bb182d54dbd7d178138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13667d1e4e6ae49600ccc34b900fff19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ab8e3984537b5e7a06dd26e82e7c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf3a6a2b8fe4cf8ebc8771b945d8c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2412032b324fa6674def4f1a061e7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0082ca6b55107251332555b79d98dca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda876adb06f66dea42ebcf4e127f956144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279838654c6588be3c1abebad6d925f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94a6bf9ac4292eaf8da3fb4eec63e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0229a7951ddb4545f14d60e731796147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c42812052822f9c4d20f2489b2cc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9be2beb37d5cf68455ad21f06d6e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce269e4d281ea8cf29424b3b58cef63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc640cdf13cfd21bf3a461169f6e04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b2c6c66ead4e9c1f39babad0e9269152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27542c1788d6f4c48f8258f9e16fd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af4b754a7769fc4bc88ae38a3a6712154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08981a2f8f0c9fe95b67f32fb0e056155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f94493f502a8c65f06f8e4fd6f32d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e38a50e787f47e8eff39f1f1c650157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcbff87a66271b85ecd742e1c4eeb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41c814d4cd0d2ed8ed5ee436f97ee8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514fc443a58c78b71e755cab08ed128160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddae2426cb513505a54c701d4b49f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cc30f15fae6a8990f7ebb2a405ba3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5c66f12f95996b38e8dfd9a850530163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbc7fe3c4652d9c6341333089b5cab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962b59e03dc08cb8b27814e4a4c3161165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb656495424a89c044c2605f36c919166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4c6e83adf81ddee8f07e35e7b3f28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf041365f072e057797c1415852397c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26ddf5e210d4f69fd6d741d603aa5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e69be3cb9b8f8c3d372cdb9817411170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d73af230b43bcc5f408d757a626d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6da94f90a5649b86cb5534b88c521172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80847430cedac8234d48c6ce7a76e69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17204c0d11870d5fc1c7de3ee9d93c4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcca689aed7b72d40688299e650a65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd794766d1621c0a7498a044a7763977176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd676cda31ecc869840e2423d1d4f9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1093dd208d5ad5537bed8dc9b8ce86c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd670749d4411e5160e3426c84244bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359060ce8e8fe1cb3c6dc3bce1ba797d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852550ae765766e9e47af983466f2af6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5c742bb77a9198bda0342a78dacb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a905402c012968e31dda3113392653183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937cffbb919eb1b3c90e232f7e17cf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121172c03fb3a8f9557ba2baf1b40b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3fb431231ca194e64c37cdcb2f34f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26487c3eb052f4a0e939b508b0a53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c8d6e4bfd1c57559f053145272bd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64385ca1efa0f257425ab07e7cb5691e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13ad27644d9dcb19d2b80734f10d22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36235eeb4c2d2611ade95ab98a3752e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271159cf2ee559caf8fe537847df11c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c845e47ed2bd71161f410a64728eb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951f8c7b618b49e475d9dc52ba48c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbebec7b14c5744ea4f1a9e71a183b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500797da7054d6b758e8d4e95039cf46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637afe5cc3987233fa760776b1caa706197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbbca4fed8d30420a9ab597b50667c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545ef9b65ccf82f8df820cb3a850989199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08b1ce75fdb3346b4a1516af8add59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbdab0e487dfd39277965e1cd53a92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aaa70c70b6aef78d49d2b461d3f0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab85b91697957a539ff52db6ff95b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14924d48aea5f5ad947362103fbf34ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585995d6af604d1a5b30aed0c9e7850e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4f67da3e5698ef143cbe1d4e1883206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28d907b62255a968cc2e0f84ea7a64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca89f85db32497ffaa14622918aa0d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922afa82e60a7864e0d3dc765bc53db9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f2df753e064ddcae9319c69ac7e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fce0148375232c27f8a29fadc79325211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039c27a4686adf0cfd7a57a3ee390d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6b731289f2f5fc0a38b4b5ec3c468213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca492fa37cc98ac384f42194004146214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036ca94934344b0b85e264a1656b515215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac56c269696e352027625daa474bf6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95848c43b815157c2eb5dc43ae3afebe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411948c899ff17d82b54911e59d43d1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14698c28b8983ac2c7564733cdff5335219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ec53ad58444e2e25a6ffb996664c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe7f4fbae236801cb64b08b35e419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34435c513ff1365c49dab1a943a33e2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20792f8213162b5d96d158cce26b2c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16fe467f487b117b3a012ca9cb8361224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db171a8af65f9a9b0c1fe55d5926d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6e397c0618e10c330f3fd9188baf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea61e1f5e41de7cc1933c324b8c5c57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f324fdeca478997b6d719c8db373d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51eef588af48d73c856f65d909b23c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89c663d9c6e69e6c6a03053f129174230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3101a02ee4f2fa8cc1f2f6070eed5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e35f4bb76b9da68a92138f4c0c896232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9aaea0a0804c4a0f5def526c5beb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e045118dddf1974186e5a6d5a2895fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd01d77dd5bb91aeca5642e4fd7ed2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f044efadae4a23b730455e4ef6835a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cbbf38adc5cf3c6ff8957e89ee461237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05595a8985b58396109d2366a76c343238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ca36029d139c030c774182f95c2cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ef7983fe9dfa40d5d9cd8c8670a0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f2c6e53d87c9be2f83fd707ea642241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7750a0a8f9987674b70c5f3701968242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd523d341961d2d9a4072c5de9baefe3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec13007791fe6add03df52d59f9898244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43291556d2b17e528aeec9c5a6e0003245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd16af426b20778cf3bae41e00623c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983378aba7578263f747d1140ebc7bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d644469cd6f0f648df63f4496c5265f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc31e27bedd2d5e70e1cef6143adf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8644363c168124f06680f305f6840250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ccedae5ac92e8c6b50f4026cebf1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef92d1f092b8d6c298f627527c3272252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0bc320b9e943bc5a05cb94edcbc23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60e2081fc87165b05b79fd3710b6a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65887e91084db7bf72045be1881fdddc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ce0b44c81732c2c64e4e19d243fc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab21385472b6c08e3c8d568464251a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f30ad2810709e5b6da8fee9af78f9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbda66230f3a267acde15239a376a98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833208155576a3f82d2c62c38620c08f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdf66a2621fd78da98b32f0364d96b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b53c5875664048a9ff916fd0553847262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b034633182f6fec74c8d0c37272a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b779faa6b80d4d2c0620c8d7a5598264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2185a3a749800982ad9998077c2e5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47b11e16b0bccf239d7b8349c83198266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd941e47a9950b22b5ee643202e0595267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916c4ae8f9b1e082ea46323be4b04b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933eb345f398990b59bbfc4429d79be5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd4821102719710587b2845691f12a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d05137bdf9ea621bb477c207717e5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0d9fff32302cc929e59a7ee8e18bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb516a90e7777b1a229cfc9492c35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3f22c6808849b6860f33b3137e261274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd30e4f1d05d1339674a5e576bbb028275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae0df7c442359c1ffff0cb9b9ebe2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad34802a17e4ea9ef2a186fdc6365b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05dde9117248580ff52d5c26a67d31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fea7840a7f5db5a893217516592f8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30b0e6e74358dfdf4ad4b191d15640280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab943df95319dea2bcc73fdfcda518bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57c38696637e5099815e0e240e631f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeed0ba38d987ba4355d202a971fac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789a58a9873b4f502a513f6ad7616d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6de281bf1625887c2ea3200bf2635b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bcd4cd1af7cce6c15bbf3e7df069d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d5ecd2be49964a7b59ec12362084287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac187d0c5a83c4fe904bb0021606b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b4a095c2f89424d13c50c0f859f00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bfe2da3b2a024124091e38a244a1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd764530dac840a404fa5ab33d4aa33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a36130d94bd6eee41e53154309c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d97caf788378a6875f56a67bfe948293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5fb2c51ae175dbdec7c24c087ecfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d10bd7615c86950c59b3c2b1f47b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a41d5bc38a469ea344aaf7af5f8ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23899e22a495f0b97acc242368719054297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012943d23a68b976b45c4a98f3870225298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eac83730b6da551233daebe7eac709299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6702c65065c4718c128389aa81fa270300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc7fcbb159badd65577ad91f404cfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbf74b269fddc05152f36df5191a23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29a4b216e9014402026ed007f0a726303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969783ca7dcca07bdb3d52e4613453e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c9b199f7bbe0e35096075d7482f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd97cb88ae7a8bef0bcd4ca4b5a6a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b371ae05219cc0cbad1f9148f82b8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f309f3e2ff8be259ae09da520f7d342308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d67c071186b7b6896cb88a939ad1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c47f09417bcfc9d3224d9ac41a59f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192491e07dbe2543f79501325b420bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335becf9b82eef700d3d1d5763fee43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf077f7484aa4450b69823ccef93a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6cb51ab121e8d621abdfdaa8c5667314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9dee5c1a950cf6062d6e0743b9667315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c959850c9e6fb2ae07033778eb29f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd79a8d1d31ab7ef7191baf3cf9f35b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887798e823572cd2c40f9290b472ba3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900e0a3cbdf350118112e12d692cdb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49b4529b5f27dcf705e677556b8b05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acced28aaf7cd392ded23d798ec903321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd56970616855c3361d53c9d0c5806d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcba680de12257c85362eac50d6855f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ed9321cf48ff4837087f20b33fc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c127bad3a7691e9e00abff82ebcc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e2636f8bdb5442b28863d57e3b91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0cd5a9547ce16571ee9c14ea465c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d3c64748739d14c843558f73f435e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bade4e59edcc3bfe635b482ada0185329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707cf924fad718617c4c655740ae4df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9e74216c86034fdd1cb622835ab84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c46b65e4bf397bc8721e5c4c1a4dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992ddacf03d4cb98cfa1851b26e118f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d15152a3a2f0ef631d2d753e2773de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d11ee30ebe21976e985ba9954ef42f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd94b34a09121a5dfc4720133c19fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad001881e037fd0f4d32057107f5355337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd9bd484f6d19ccb5062f7ba1c93a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c19ca6e7f8370def0273cf51bd70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031454ce8b47810a2cf1f0cd20caf6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb00254c2f3bd16d2166a0af6efdf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d847651a5f82e0dda3adebdee4b4a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3096134439c19c1b05892d9e1be60c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff5bb452069eb25ae69ece6336f013344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78066ff190600a6299bf20388ac56a9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2e6b8c9bf04042de2e950d0418424346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f20f6da1c33b58e426ebd019af6e347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b334c868a86822ea6dde2a76456bdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424df837cd499ee6efa59615b68ada502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263dbd6b159da9406e95f32cad449fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b2637059c085da46ee09ac6095d7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35f507727d1506c0c85b625100397c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d808c05d95729062300aa3072dfc10a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94e8c9682514690d2a7a8e1bd4001e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60292d4e539c4e50589d319c9e4dc6078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a81d319fdd72b3bb4933e13f8fbdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f617fb4ccdfafdbcd9f1356cd8b32c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e036fe715fa584b2a870a7c7ea92111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb37f419d944d0bf96f22c9c290c0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e791aa984f1eec93b6e40f07d0079413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d016be5b504c91e9172be721f4660314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c408a026f9e1debdfabb409efc6fb4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b8ad42c7689725a047c684e98970116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511c5259b94deb638de56d4afd2deaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4caf9fb3dd6fd7e8239ff812a8093b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b145609f4d2362434d443590e8dc1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39885de335b2558c75327eb470f5073420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af2898d69d3038b11f37f194fa0e8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43a7c37d88def11c970c29b686767622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e692edf9158c96e80ec937abc389623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ce7d01b229543aebd190114d543324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e46553de91c602f357d4ceb6663e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeb0daed4a5f7669ebf29a6cb1737a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb00e4a0da6f4cf40d945fe9aa92ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac898bf5309da159209656546f34c4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c938608cd3cc05486fa2a18ae44d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b1c6618602e330edf67d8c45e4db630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a9714fce729ced58722e0604265a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1757340d88c8622f78e90555d0cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997be632c8e6b58443cd40884215a75233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2b3c11aefe984f4250b4c4a9fbdd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674d7ff8065bed42800b3a4302c9c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cecdbae0b6246e205e5edcfefb76836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc20b81378b1e1c8d7e0087a692691a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c30b569d82b6d0eeb35cb6d3b6745238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bad938745e09dbfaa5ba5bda1d8b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afec56b0dc1ead0fc32de4ab2a3d9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479cf54581b549ca4480691f90aa3b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eb62e4e3cbcf521e3f6cea65a6c7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5ddbae56b0af5efbd8ba1b1c7b75743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec2cab9e75268f6983ba7480d968844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee85173f7a7d2f6fd93672edf7679ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80723f56717f1e1e00df23d48f002af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f053775988fd400084222d98ca96bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28248ecced8b55e7be89d57d8177ec5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a713ca983cf3e06a26d6cfb53efaa849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278efc4a525c0143bb0e991d4bc3ab5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e430f9d5ca8728b0fcbf86cdc13f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f2bf603ee7592c601c8d296c00fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecd2bc6ad11868a2bedb85ee646a7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae2f0c1198196e137a85967938d04554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e72581804fcc99faec9655f45ef955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4699e6c83a584515f8296eef7197a9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f057dabd83e24da73ed1aeef2258957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb4d7c6bab36c1a97562a3cc06a1ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e760e4ba9e38c49e6dab3d11409f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4697f5aef625bad10e9ec8b195b2ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607d7a16a122d96ae2edf410ddf74561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae918fc299d5cd04de006546ddcef262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ec24a5c8d713e73eded8a0745257b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fe25ffea5d83b7caa7ff877a005d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bff5583721cadf3a752979beeca4df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329b3f795a0d50c3bba1a72dcb8d56466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04946bc539ef7b65fd1aca6000527fd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689a2e8473c01c4fb62959044949b7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0f15b13d2d45d22e6ba529461b62269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b641186f539e2296b1722a54118ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973df651d97b08c23274ce933b6abeb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd88ee637f411fa58b1779e5db01072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d640fe6dbe6c97d3afec2d764a5d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e54bac04ff0a245ab14d6a4cfdca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8572947a18fc2503acd0d1108a0f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd50ca4102764da5119121dd7839b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededc7de2b30d2a9dd0f7fa19efeb43777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19964320c0c0a67f18d5ad5b222f854678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110a45f5e9b85a51c7ec75ba860eec379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112133427754626d602ff60b9fe8183f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c41a74759b7266b0d2a67c76acf7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09349d7ff940a854c6e7a3f3f36aa382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0768a27ca108fab435594cb0ee8d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc7ec46575e26a06aedd16f1468fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40848dd00bdf9a2b9fd751c607c912185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11bfcbeeed4f8a46917fcf94a0621b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817395fa3bf915ccb87a9fb8133df7a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c55d25b47ac9d279c540e4133cc7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bffc5406860d076c408eb63a6ba62589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24a169ecdec98520c4258187618b3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642917ded5a40178ab8af6d5dedea9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac8e1ee9ecbd33d7d9ab5d6a88e7b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64d12b0f42405da6687af80cfa538793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccf3956dfe673eed96eac74194acdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d49154156684104fc11c6212b86ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdfaca2296e5f49ec5ea3250da114596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ef4df2af69ee63bbdfae968279aa997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f732ae29e0304545ebd583b3e8014b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfae15ca4c57980e2b1b1ca10199ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500614e1e2377a80953b1de21b2c56c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3558c28acf1cb9cdfbc8e8fdbd6e8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c79dbb7bb81a68aed6a80964d4203102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58325e32e9129cc7afecb4d7eb5e1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f282dac01c3f765bda7bf8d17ee8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759a4173681d94f5fa329a418933eb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca861f8285aabef45e5582587c05425d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cf42f10cb90763d4960fdf5c3d33b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e735b0db0f856206cd1c9ddef1846108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325761383f01c9da33fc885a0c77e6ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175df5ef8de433dca400972deabf1d49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd088c5a35d67a973329a5e835e090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419fb21e0611c49b1049be1bc37980e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975289d77373cb4288b75e410889efe2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175448def60c78251fb1a32368010d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70be1e938e4b64cd039fd0242eadeb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b217eebfcafa47a4e18109123a56bc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5690d6b4b04c85a1aa07512867daab0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11e1a2abac32f6e226c9ff30e3f3c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb36054b1c11cb29089b2a3438245d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cfe19ab50272cf9ae2fafb789157d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d059cbc563860194b0d195d7f9445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98970019db74df6ee234650057984617122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cafde3f4ac2ce2dcc41faac148d22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c00d38f85da3a964a7504581a410e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff01b2e6e12ebaf1e8b3175a9c52b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823f63e75da873cfa9bed2360e7ce68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ae867ebce4bc46fc05f13ccd75be8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72c86035098b066b33ae7799c674e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c490a35f8d85463569b971cf1cc2d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0451ee9cd7eea93b86019bb48aa28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98de0c8bd232aa41d6f8ba961d5999c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dbc9e1affa8b746524be665a737ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c06a57598f2832dd99bb038300e1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196e787980da20e292409664901a80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7b89823607767a2d217a6ac1a467135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff4b979e7d7a14c840194ad36db39b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad7908c132a45f52241228e9b7219137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8abac274e860279364f7a2fbaa696a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdb55288325d19ecfb7d09be4bf682139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c99cb2a6f88bdeebabf038a52a006140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b1e037a4b002de3d8b0ac8a0bff9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc99df13571827c222c7a05018c4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a558fae552afe0a05d38933c5c792143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3970f8c556c4ae5f67571b603e9bf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fc29aea48a2746c63724aed5af778145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf90923a030fc917d1a116e63fb5e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94479aafdff3e0d83c68706409706bf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a1c13aca35bc46c2b4624dea8bc85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1f8111581d45d79765838168a47cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988f17d1e2059604868bbb88ddbfcac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02986c23ad63087c69f4c3b656d18be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627d34371e97987da2ef27cf8d27664152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf9999c5f3967f20a5d8001c40e8ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d00a5636a671e3b6b0f0c2e4c8f42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ecaaa4e0a3d7aadb491e8c7792e06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf18d27c6f8ff75f3501f3deae74d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74559fd629451b6ccaf90bc42545dc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14413331468be4c041cbf3ab5ff125aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ba74e5be2ee06e072dab8ddaca906159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bf1d3ff82972ae645a93facb6bc6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb038ba0c87d9ba1ec3d4684f2431039161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1f3940ba2f8c818f6f67fd87976d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd384fd1f800d90f5c624a7fbe34636163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec0d524534ccf1fef2b9a8f0ff9524164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e261ae5f5f5f85979bd520452aed3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd23429b295e2f1afb960c25c97520166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2e97a611da2ae8e0cb596156b737167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c66c2a106f0323ccc605c92f032ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b051ba75f50129c0a817334ac7dab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafcc1ef9808a16616791019b866ea7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca35da76b6be358421bc48c80395f9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8474ba4d454411febd771da37da268172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0e88d18d3c33d7ce794fffbd56a03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f00eec88cb80fc0337629dc9df4387174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd17eb3ce141094cd8e8715e599ecac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfb95b58e601159886fdc328f2be8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112d7dc89ce98cfa9396e6126bc28d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a3844727d9198ae3d419f7b4d3fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93540e1d04d25553d4b247eed74d8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c994295250f3de946584f653054e48a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1938358ba001c79f33e1efaae2706181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5114ff1138459a3b49beb601daca12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c3a6393c756ac7b9b0e2d75d98b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cf6a136eadd0d159e2dde83ddef5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63747da643dd21f45c5057271f2022185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1e3cba654d40dc88a73585201795a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b87acd2eb6fd1e612c62b435136c03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21da3eac895596e8413fa4854f10f30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5fe3fdf0003bd0fcfd7e83041c6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42003538e2c8c61e8c271b7fff044b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074356151e394d409b03ae3c51073b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4431963919d0cf1c5d6f820db15599192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cfe114d0aecb5c147add8e840bd03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be29055054115af66d2afb7a78e411194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43df2004440dab59b51039d174e911195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331981ec47c29e9434dc31921d55b33e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfc4963ed7d8ea422c640bb68cbaa9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59343ba28bfe61a8c4538022bfa7d833198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bea1f0c79b080f06d42c73ea1e9a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e0f1ee65e7d5ca9d401fed8edb1ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf55e3426c0f7fe1b152d7b0fb9c8b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4e59ad71df2ab6c89c0bef48e8e46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f21f2c976c0e5e34e80d73dfced173203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba61b4c558b5fa24867cb73dd9f1cad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdfa5c029405223a7d5e82d035b74d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c979f19988e65cf678aad92b4a407206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed55623e4829d316846af9b97edb2a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6854b1ce88feef81ea42875b45288208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e5719c0b15cb14e8bea5f7d0e6af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aa739742f944d16a22b1387eb1554210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b41dd85397df4b315fcc09bca71ce1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26c8d9876c520d9ec12cf6aede072212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5971c62413bb8ef6fe2bbc812bdcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e3d36a847da6710d2a8780bed80db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fb378606065f880528fe64f7e7c8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d8e4e6a3a67087a6c76ff4c29ce02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f17f8302ace26610730900c6611e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7a179cfb7ceb3fa86d9b2922c6f74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d85df3f619a8f1acfbeb5ada54179b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba9af04d7d5bf34d8e80266b469f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f7082f7d600205cb91cfbdfc254a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada9201cf8a97b3a01bb72c45d67fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b21fdfcba3de07488e2e2419d190ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e390d2e0ab58adb4919a1717e9a5d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d518bb8712dc7bd3887c835e18382d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184918a82a9006b57b77bb4e07a3126226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da9bcafb98ca999c8cf180920310e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85855cfd27376525255e8b0e176034d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69208ffd8de934f66b24f880e92917a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8c020688991a7db7289f9fd7bf7a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2c20a22cc9b29f4335fdaa1ceab47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecc45ce721ff4b5f8002374d8061bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48ae8c0b6941f95b36fda523001f58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1a1188c088e337e0c1726b79f659e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be5335907d9fd0983df2424f0925c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab3b0ae03c82d8c967b419a31b89c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735d9b3ceae3c7b112328224e15d91f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a80f18201b143db13ad7f0be9f4f3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722de8b77492039429187e8d8389997239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77339b40f3fb665aad167dec88e4895c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55d5794872adf50ad04702a1222120241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7635c44d4c010932c01bf7ded8f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea0926ba7ce789f24623b2eee8b52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb6794322c91b53936b4dde649190f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c6fb805dcfe8855888e8c4e344a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84316acad6c82ab3eb79665b00c649cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e2aee51fb506c6d01430fee28036a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc18d737ccadf8a0cd28fbc6e137f78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c05f17434a88501a81cf75943c04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72777abb936abf024dc943e85bb6d1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e5b3c0ce9b591b737e360a0bde7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551de925f21e2e9cea42a00363b5f37d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e9544411899901b781069046fde2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a982348dec4aaa69241d3a3c184cee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1f12135937d752729e538d02abb77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec78077de506bd63ecd3578700b363c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4218324a155d2d5d6d4978888abaeb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf62fa13e741d7f7a6374b3cfcd08a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e9f39a906c7b5503d498bd56c99e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228af35e83923fddb886c40e11bbd93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a047e073f1b784bd330fba6547590261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234a62a03e58a5ea5c74c5258934919262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01135bb395be974df6ad93f7411682a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4399e2b218963f54b8be59344cb2da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430871325ef6be6bb91dec7396e9fa31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce342058affb92b74900b80b7f11cfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bc89b6fd7b0c8a6be677094d7dba2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946ed024d691feaa457089e02ed778f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd75a3baf585974bfebc59367a424d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829898abf9e8b4982bf049716a5756df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd2bdac94af2bfe472b18a5e7f2041271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7476aaec2e9ffe946a5576cbb57ff20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e3ebf29636f1c0b4598ea9ceb0775273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f439cc17af2a18eee12b55cbfae0ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d53fb4057bf5887ba7b85fb5d7225275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0a3923f37e2983ef81f25970abda5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e38296cf62782a26d9813d70607a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21489185c1ea099a4d45a9099beeba3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ee861a058cfde988f4336f38d7cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26295d25416c4cc5f8b82815c7bd068280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ab33482f6d9f0c9fd6d1a7de6df83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290365e22185c88394197d00bbb7ee52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba6d5f270bf6b3658a3c501dc0a481283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019e13b2ad88bfa871ec3b091e8bdef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147e407be1e79681a574f4c459e7903285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac72350f89b5f3dce44ee0b2cecb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6613b01488c68864a3724cbe3841287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086f6d65feb780456a32657cf949176288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd169a46d7cda2e988d11523806fca0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb44ec6f561cd82b0d96ce1645f5e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8e69207072fc86afacd6092964e2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c99fb831b80fd8096bb94c9b3705292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac11858866824533dc89681181d6e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf8c32b0734301be457cf657718825294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0c13b36b6543c6616e108d286ff7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7c1ea0b9db0c8c2209204ef58fb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e01d2c92f878a6604b126b1e80c29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e00a31175dfa49e1417190930928298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b24753177716df8a556a938e4a8006299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47229b75de0d2ebeeb241e64186ee774300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefcab31e0807b36ec811bc4691ac5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fdda5d9c3a7ff4fa4117396e15315302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e32d6938f74fc4d2ab0a9e74879d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca8349251d4a666accfd4d3eef7a41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811150161db6ca9ab7731babacc98e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db3aa847b2d5f5aff893659813a65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054e433077432abad96dab98a4ea6db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea29cd6658767ba12b4b2569024dd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa03597c18165c350450b481bf2f2b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9333079d5a2ef721babffcf726bb62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fbdf213394f989a2ebf41ab75d3e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88def15871ff636d421df408f801a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aaedc2fdbf4aed9216df3d30aba28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578ace6ff1f1458d05bfe7574cc52e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dadd658df808d6e7e4b1712d4f439315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3335899683015045da6391ba3d8bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a3e25dfba2c65dca24ca44409a6dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3475ad760c13dff825a032ef3e8236318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556550eb152ea962196552da9fc1365a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cea5010135ebbe058f69ed003f153320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeb17570f433e33df385cb4e6e0a27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d50c439e42f6a8162644e1c05f46a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a3462f835aa02f4f2b31ee83c8a9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e45ae0594d62c743928cbae6e131cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd94d601070351359dff35abe77abc325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>