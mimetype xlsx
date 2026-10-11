--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343978e1ad6b9498aaa09c7e489e5ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c7254c688ca3e635c09ad86c361c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa35dd36c87c3174fdd2458510a6c5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ff938442fdfda9d6330cdaab59344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956903bc0aded05a188ab3b79eab284e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333728de6489d54a024765239feb4b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d4ae28d98fd236c7095ba5828956e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27ef73811ad97f53a492548e6de2778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d9a0a2b9cea3a3f62b6665c066719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f5a8b4a838ef8ed1fbeab2706385b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374d8ead708c7cde216a3112c32bb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889c3df6d8cc9d267a87a53a3181e4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29545b202f6cf7f9e3dfd8032f03313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffccaea2bd65504806e6eccd25032b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de48cd90e17f436dd97248b532973fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b8246bb1a58e9aebe408f15af131b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13718e9b7294cbba4192b8819e3fea617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0514eb81a707f1cc78a57444084dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a07b41532d9147a3f5e435aba6dbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeac435683f90fc92ca8a64d895b58820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c53083bc0d8598659c4c490b825c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ad71ce73df2a2860a07ab31d5ffe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bc3ad6cba9dfd74442473f2f5932523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c374688ee48ee8e9df3ea2d8cd9155e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c57730b0cc9ed92fbe0cf8bf9658a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea6493e9e162be626414cfba2a6d3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8380561e9d8f3ef0e4cabfdf6e09ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed18a719e2b892662536eb474b5af2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a14172af828d0c719dc856bcdc1ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050377132aa9e4aa8d2687e6a9c675830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e381a169742c833a442f5ed36305fb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a53b0162d46d71b7b37d7511d9f24c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a6cfb9db657e53b0b4ea70219b9cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dcb33bd698644878e7e6608609cf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a78e5f1ac143328f7664a3db4bc32835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe92e7af3a3c1809949cda32c7006c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b54d3bcda148b2d3bdfa2d7e0b39137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad9a1fc7097b832e05124ef90aa8a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883abdd906c2d9644601c4c7200f309639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a05abae251eabfad55745cd4d77c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc4fccdef4878cf1b27283ae3ae39941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57125cc70869ac2a2dcdc0e13d7afc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc76b0db9751eb66f6f0f5ee7d049743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a87f643e8367bcfd949240fa45616544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c792c1a1c54903805553c9b5c008e8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aa38e2f1fa4a7d219749a6239704a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d82c362a01ce56bb1efdee4747d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad255dfc953139a66e8d6ba465d0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbedb6a0d4f328c885746e3dec4108f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61239c1e669bce659207933787ff17d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df14fc2aa0ee0d52f7b2b765409837d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c28a8151aeaf25f2b07db704e756a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b1ea562e1eb0931b0130e957063de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527bcb2d9dd38132c5d0d45986c796954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a37ce087b824e191cfa8bddf3815a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffc85d78164153f19d91116e6297b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374af278c01aa9b37aee99d0bb98392157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37564fc4fd3de04c3ab7f432cd72b7ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f70e509d013f4e0a0218e17fa5bfa559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71964dec446c49878100816dc37427760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0ee85cbc4c3604f5f5fcfc327064961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b6921d111fa08dc4e3fa7e32115eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef120fd7e0fb8e0907ba13064c464263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c7a8803f954be1cbf1afefd337e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b1d602c383ad7aa3dc9632ad5f02565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db540f4b5540d4b666fc1c19495211566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c3b30ec06471c9685d87c25686fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fba103be38bf9cc8adb74c96e272968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cb014a97cf701335b8c41695599b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294cf0fb6be217458dd7ac7fca8657f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940fc17955eb87077308fb447a278cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3e12c5f2ffcc5960bcaca0bab922a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f29a5da9a4b2f4acef6b3939e38b6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0ab4d2620db02d2dde75225958daf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af3641803bf62c583589f31a7bd16e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440be8661a6681d3c05d1df400083a8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba97003293a0e287eb1b775919ede377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659fcb31197d9c4896f1c3677a265c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932663d5e189bc7d45bc3c6f49f2c10079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9e602cdebf597d69dbbcf95244f8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc8e2db7b40ed08b15907f699354881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3634ffaf272ed86d50182b18f1228bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b34e147fe57e7b125401ac80810d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d892d1e602d26f96d9e68521cba74384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c74756b6a07e7847e52a3e059d20e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e786e2427661e86bcd332a929453e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24617d8b248d2e9f94bb9e0a0ed8ec1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486577c36a032647d79b715ff016ebe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ca149c1d529a794e7f8876157c24189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a530df522150b1bfda3a87e28a4f26990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c1e86935a3866c7929d91f691a1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f9673193aa98460a8b81dab6e1a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d44cf418f40cc06d18c7a8b6c04bcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2b9008ad81e5de82d737d096a66494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a05b3a801464454419afe91c7dfb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d555aad8bb569dae6aec8854a220fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8248e454eeacf0ce9b23109961dfbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4125a4dcdd0de6bea08d1dfb2ea47298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b1ccde83340b9703178607692b61299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c2afdf74d5adecc1a595447553812100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03978abeaf6fee24016ae75b6193a091101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df876b356e911bf3f46568825649c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad4d360388c7d748385c6d07740ed6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42508a70ffbb96418fba1a3b874aa00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8cc6cf579dfe70edb70b49bdad9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f803a5f52d7439ce04f9f7568cb116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa23589fa622499ff14ddc7d9cc555107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea13825f32f690068f466149a9b9fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a345567b965e319871031b5d6265f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713d0d1bbd93208e6d37021a934682110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0f9bf4dcac8f5ff2492603ea5ea4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a0e217c036b1a77711acb97d6ccc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea8fa97a2a4b6459b494341e133d3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c5dea7b03fa61f12ea811aa689047114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc051320be234367c2763e521ed37a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb946d95ec4fa2912cdcb704409965116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563894ed2b8761a15763c59232744e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb8817770c7152f35e22d0852451c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f2f090df42f35014e31512ed0466d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d586a7ccaeced43bcd8a21e6a5d98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6468215485aedfc083d3113582b6aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6986c05eef70978f86a327279d285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81bacfc7f461212b5873cbaf050c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a15a573583520928957e020890e905124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad77d3fdc73cb897337aca40d807f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0203e892690e3f52593e029bd21c9b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a11b069562ce34e5276c471e1daa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866d7896c951a739bb0ecea549d8bb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574404dfec507b982938ac7d49065dd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71723ce987103e1cea2419900cb3b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19700117e94d4f9e6f0602abec4b2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b756e8ecec7d8f2a828fbea42d64ac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435535f8e0493f1e7813b0735c5c421133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039d87bcde12dae914c6b59a3afabcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc9b8d3c315f93d84320abdec017f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0cf1a9acb958eceb664ddb6c92300136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2596cff0396afe186c26e43d2c93553137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e472e005c344a4e7d6eae0039b9c17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8044656b1c317078bd7b2374ca12d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598015196879d8606e4c4b44cb6ce06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7ee22be8916e1bf7d6cba170c621b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163f97616ee669f35865b3cbfd2a10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca6c5058d36adb7831f366d747b38d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1f58af675ce94e72a4e3521ad0029144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd41485ed0cb7fcc6004ba3ae38d1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c599e99c2d8eab4e9bdfb6ead40d6fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50731b14ea3c7fd20c6271bfda7f51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7d48fe8e7c9f42c3507c5959510ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7e6f4b97de27ad47c52ddc8279da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce131e092342d875a03c1496bd31b53c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ab7d3dde5a9514608582bedefc8b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4463008d062e4d0672a4004550ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c84d19e154b396a0538bc74f8d4b8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9b8bcff27141bb5e4e19f6fb1e1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b3165a2dcdc0eb706b64c8c477f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0d0c0f25da347e581ef04f5e0b170156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ff5662ecc1001c5b82ca8fa339d7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba045a32a63c8f5086f7361ff3ad5a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d67a044ffeab75cde496259a0cb36c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74690835c85815a1582ac3e8cb091ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c66cbec24701d8190a46a2d4b56e66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f1c1c40b0d81ff23532a060d3cb5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75562b375653014ebcf3a671bd08dc17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe185f6fc85b6304475a0ae316c8d9d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88d5255025aad1f231e95e8f732500165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaac08a86aaa2ce18991f584e86fd43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35178a97283f23ed379dc4e809d8806167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98f574bdd50e88cf96dd7b50c8690f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5798ad6caa762f9b5ed86cd9bbb28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68550cba31db50d7b6a1fec917a7bf49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f2d270d649297c71c487b45d40ac7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70800fd39a8fea5f0e357e1fa34914f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c992460ab2522681ed50be2af491b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7b04d118ff966a5b350685571415d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169eb8e0bf862b3a949b7b6774e822a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d0618a678ec9c3866e62986b520d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f1ee3cf2ee2b5346591a4f382c104177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9adf59b76d0e142863700b1962e80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1196accd021520874bbfa06f76459179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad333044c687bd26de02c1b70320a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9e829f00f3d49d62012935f5fb10b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092f231431f97d7b4c7f061bc6b3fb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea6e00a5a5895278704296e04798b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde9d49cc3154445f5bc651399f96d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de1fbe432ff4b5c77a31857b7736f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c0ed3a36d8858d34a5499e5a6dbbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea253b4b1123f5e42dd33d5df54372a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d264ba617f49508ed50f8a15b0f13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff4ceda231cf8aeb9555d16947db9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474facf8926489743cadf89c74ab0854190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18ab49c155c2b636b6aeb41fcf378f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff39b1f11f3c470546366f0bbe769e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f677a0f8828f5b1e310bf70e38e451193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd12e199a748f60c643eab0f1ee9b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dae736f4ce2781c6acdfcd03627540195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b1a30a3452afea8025b28e6fa7bf0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b7a92ae8550d7e0673d9fd5a4ee22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0b37eb417fcc0db4eff7bed68ce0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66056450b6a8da030fa9b7fb24b8809199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d3142b2baad271139b3cc37f40157200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dfb6e872668731a80e8ff517624d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a6eecd0eefee75120a2269e0952e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1c2a90cb6d5b1de4ac493e3c51527203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b82196a48f977d72b26ecb7448a14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5059b18b2853cacf98d391216a306d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f27978dc28c88b7c6ebfeabcf7b70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ddc88bee9db93c860ac6376955cef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cc6a9afc4b6a36ef926a7abcccce0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4de4f58f1e839d434392b8cfbf3526209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50b45297f8b819d467f0f6d1a8cff8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74ccfc9a86e67ac93da4e6c8c8f45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa926b057c5dde806b05f888ae499ba8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249d91ffc2a7b5365e4118d6b7648f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd2276d15307eb257fa5199a8c4e10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f81323486bb4b5562b20104c01e9e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e202f6280ddb414a2f3a8c48e312b10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8d788673f052ab3c8a3816bd4da8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727b5d50f6e5fc01d0e2bd1ee8fe326218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172c889abc4c077ff836178498ff114219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e805ca14c35275bf6209ad89d1a93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2907ffcbf399957f6cc33453e57fbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932705258d8a8b02fb43e07b62a1e22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a997421ae6e498aa39c68075c898369223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aee66f345aec68d8e95e6959156c3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d3faf341a9396bf191a2f887475b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98075da2f7537df542c7b89bbf918f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b92a0cb1ca2eaaae5b4e6260904a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc2fb641b8922a0b4350c07352be3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e090cdf3909ad25a231b7e0ed1323e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a33bb13b977826f6a65b19b379c55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a7149e4c26fd674e7885ebf339209231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0af2cf5dcd7664f053b9e75f8d9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eb866f2ad987f1b948339a0690f6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ffb01cf9c7339179459b6dfd9ea6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5c416096ed2540e787073156fcc63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72264a17f3b9db07abe84580cfd6aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893bb46f082ce9131e93808065b68c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eda8d6e6d8089debd088a742820199238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2753e69298d5d5488ed9645120699239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ba743654c0aef830d4229aab05761240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a9b135de73443e61a53a688be8cfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd77745daca3940016854bbcfa728242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e2edb63def3f50cc3ad2d03ce075d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d989649bb3c7198efdc53526bd86e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebacbbf5c7cbb52a6389e7078804d62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e11c44ff6324216f52156a004e2785246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d83c9ff82ac5dffb897c86659add04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b45278b6b3914f2cc1665c83c194ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db032258a01324020682b595e9fccd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034c1c91e68f948e181714af5e5f85e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe933b5b20a3e1be1f3e7b2c792632251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873f7e54f4b394210c6a1409acd11c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341215495c0ac209fcdffb791435ca8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d06a1588259d43271e0778c4c432e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846286be0fc2e99d575d58fd842ac2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13691cb0a0e90aa758385496fa927ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f76ca6010e74d27bf779b522c59062257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32e77c4c1946e6b3a0858dcf2a7ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aba4641c74efea4a319bf5717ee0e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba945b5e9951f3625e9f6ebb3789e776260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c4e6391a5d080a9f6d2b0cebe84a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdea19acc461f49aae139fb08738cee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6733ee3415a7d940c69adbca7ba06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b1bd63d44795725a7c40b218d5407264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833f1c08a74273ff017907366454f9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39164f53d526227b24d33eec3a3db816266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe1f47deb5828bbe00492c0f9dd899267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cc717c9376ef68fb4996d763267ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063a4ed92b348b1b631e76a53f914ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224287323123000a3180e2cce640797270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64315eecb40454cd10dbbd89aaa2cee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379b50c5972b350b716da4e257a057272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee49087a25160110894476f5f82fb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072731131c85c5048bd257ad93502433274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8117410deda5cc718b03ba08870a71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4458e8561cc8e24a5f32ad1020068276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a62599bdceef54eca17033953657277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39725108c6cd58bd77e550bd0b8679d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c6410563f1f8393dba842837e8f8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdd29dfb69100d9770c1676a54a2bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac64cdb4b683a67e1424b783b3dc021281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafd7ecf2174247205298ebfd1ca29d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246f4314e9f3170a29e574a3ce37aff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874704fb40060c9085f185b3c5947a5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54115aa5263bbd442905033d7dba6fa4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fb47898bd484f406c6467ff52c581286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdbde962248a02a8057edeca74c695287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a99271393e3a58e19148322b375a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75102d59c59e5fb45944fde686450da2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4601b096c3be91d5cc3774139068d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ae14e141030c2acd776d25fbec0d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61bf589dc3bd10088f6a443f915a6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9115e56fbd10f9f7a7d5c5c1593c87b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883e05afe2f02555e155f61d0093823294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76dbf4d576212a11fc8e6d56b37445295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b497f5d5b95951214efff589d2223296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcbec0ec26964a02d6a949141f7e2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f4717f4dfeb506301a1d70a552410298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419906e8e6f043ccb48b284ac8cb04c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98aeb5cc1a2f77dfe8ca79c632117300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f73fe29fc4e42ae997e44d6462d447301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4712741769ac27dac01ecfce691d84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc33bf8a107e801a5eead124b1e75f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725600d4920340c6f52b767bd82bac37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ad33f78a3008f26b1032ef67c1c07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c979fce3b15771087f3f6beff17448306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1876e42a4249aa475ad5ecf8648515307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111631ffab282ef442fb3a94e39d644308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b1401ab268c4b2ab66434172c219f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5806175e5e673baff9c5b5ae7e81190310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf6c22a04f55609caa9220a0d58a8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef781984c90fe72257568c8d6e19bdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d0aeb2f45b4f925b0ec500943df5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ecd3e4f6291591717f1fbd092ea3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe1fd02bda6274465e3b7449c1c378315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54130c171af463e387e7206cd1b8f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b21b4f493a28bacb4383886b645c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7a49aa7eb085f9de8e49c7871cd21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a8138ddeca69fa82cbede200e247e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767360db179c11a48cc9a7cee2181ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06fde86b80a409dbbf5a478661000a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3f37d611302eb34f75f937ba7a057322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08acc476aa9234e6837333c7a6292c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01daac2b9e6daed13464f75c2212c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135f41a059468ac69a57fd509fc4633325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2cc5031bdd9f247c3297e7b9832bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d3e330a71a4c5cfa3ee06f7b93547327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f86d951d949d38e849e8c77807beb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0457ba7d0a9f5dc700332d84fbfe7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493501969414976e40c452d790ea99d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa7ba2b52777e59db18799ef0ee835331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272c35d35e46a5557848d55e0baf062332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41bec04904f2f043aa01bec618a971333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36d36586c252dd4782543b44d216291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd9722223d8805b0d5f3ded3919c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f6e9c5ae33b2d5bde38d32479e3f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ec9b794523d2c737776d03773ad44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bde567e6149c62d372b33faad5f285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c28889d734729d9812582e7a3f8736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529611c1b30dcb47475fdf69ac8373bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135de544e2343393eab9dce4942f0e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba683112d1b56e1f979924c206c7079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d70222c3d3d1c65f0d3f3a491c8e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f63a0d1af6580a9302df185ab02f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac1edfab4211c8551b4cc68f132a5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e7872493c2400448d46b09f70b8b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769171a875d72588b50bccba713be93b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee676f0937cc6eebbbe9e98f93491415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283a32b211f8f21502e870276f69c2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf28ef8fb4659f4318ebfe6cebe04af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b26ce0b505559921f3cd4f74b078c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d96743ec2b8683a6c88bf3f3fb253f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8fef38b5167be83f09b0badfbc46c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1bad260794e380377377e14c820d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e12ff175ff2c3b9c7c42a3f0bc29522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c020b0df498864046a2605ba9e5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4c3bda0cea87a7c6e3a1c9bebea6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4accb8cf3bc8f8599077ec4821751ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654105e7e3fc72d944d543f9856f76126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a4c86789883cb0ca7e62456f4740227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff7a0b712f518c2f566a079f505c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a78a852fd6a4e1340e74c88f453cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a82a507346d186171682cd5d2496a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab2409fa190b4e5b676d2488caaccd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2caebebd04839ae07dd548e78b6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3557674ddbcec43e821d756d87947233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f254a0d9888e43337d778f0f733711c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458c87cf5cf8cdef809d48f6ca7bec335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4733566e40f342d732c844f41bce32136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e925585ccc10282be0977aa32db51537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cafa6fa52ffddebd58eaa38dbac9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd6e7b1fff4146773224de0ae8c3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082c2eab850b8a755415f68bf1bda5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1960e1d978c029d5ce84f696c7bcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a7a379131906038d880aea370d57242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536525933437942c0b57d53944888c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c683288546bedc60ea97804b2e6544944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d36e3e854093a1f0276a83cffd3b8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9904f7964294aedfd9e51c5d6c428146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9938004989743816325a54f44a929f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7ec344b40979a47146b116fc1e3d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd0b680cba52a2b3afa4b98b914f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c44f0d872214113492637907d4e3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea1089b0928bad2104c194d1963f4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b0bae7cda643df4d252c4f49ba5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50b9863f7a550e7d9a6298c8e70faf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563cf36da7889d09e24872daa908b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0641b73463624d0e241a4394d599c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27b59d6706fe86575cc1e632f3814256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c9bf3eac62a9e65f0e52f5edbb5c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d165dc073e84451d7b980efdecc3c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289d2f0893b4d803b0b4c5da551a56559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba979cfb4a27bd3b254fe3c254de10f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad558b7f3817e8d6bc387cd87ef90261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15787cbb40349f7a4513c7d60e178c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc4e2ef9c969d8755f38ebab50362663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007dc3e1e23c45c403c8a1a7c8dbb3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a507692f187f99a54ed6b3383888465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007887e7cb14af5234b60bb35a128566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed57683c54b3ee2b8896c00e297835667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a29ccccb589e81b43ebeefa79deb3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b326d2ebe77a82e4cf7eb38c98701b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1880f65ac548064d0d1adac820ce3ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995c24a057a5202d54609ff7a68f18e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f21e4ac11f8deddb80b6b71588927072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c49bcf36b7e60743be725c669119a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5877bd418e8e0e563deac84e82b08274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7988fc8bff7cb4fd85fda675f1e6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20144d733c09554bf7c472cdf50df676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c21dca795c9cc6535c37c996304f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07705ac94476e89df85ea42f3e1040e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9badd67252a72bef00d0b2524751679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370599397030773d39eb99eebdba02c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9302e950da53dd3bfb7f0ccd9b0dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275767970da2f3067d81489f6c3cc84b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb66274c3113b7237de00136aca298583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93160a16292e592552c175f92bbedb4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea53a7f58cce258f5c02b3cc26a6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6e7b2700020336ae4411744efea0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86287203c7df8cb95d4edf0cddb234e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7743b0b787683f44eb100440e9c797488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2c3fdc1ef6037a0d9ee403628189689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b7d8bea4d554b6af4386ebe1ac4bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16e80d6a93870dd5a1ee555ae3148591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b734dbb88232d65b4a7f711db965db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ab1d3892db13bb8ed9aa8ef8827c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4cc65374edb7fd2e97ad1cd1bffe794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d86cf5651c40b2360d0eb51021b8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b417d1cf2cb57403036b7aa205b9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188aebdf7dab082217663194977c55197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f444a0305e6177cbf6ce3e21dfc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83437e3e00c4ff7995b186da7263426699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be304f124020cf149dc866dfbc82f710100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ae59867daafe03117464427b45496101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7477cb5f420ad72c9226d9b48d42a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1940d6b6aff6453c10512e9c5aa2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25d6b24925a68def1c0975d93eca08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe5bbb1daed552289a0d091855537b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990f57568904e2b6f52df12ff961d77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705bba8a55815ae2564ef0c7f2719f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d38b2db4e7f5d11f12e5b516c643db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb38c5f63472eb4f1af7c222ed4416f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bc2c679965abb73924a3d83117639110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b29c4b7648ca5ffa838a6d73139a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0192ae5c94f95d8895ff0999bf7ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97e1f52d5343713b4c44a197ea4b6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf4096306bfbf24ed07cd42a81420e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301b47f6b0cc81d8685f0baf1ac3c82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceb9610b02ab40f1c1758a955904bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c49a4946b98a1b4c34d1224277246117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1488412d8c8c64db3824edc35bb58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91456843d983bcd6eb00b82dec3fcd2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0728692aa99dd33364e3c2755caa7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18fc18853925da46f96b4557fa804b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8969ecbddac77720f72dce86bd14b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0529bb1626838ff9d6acaf580a0c7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd78356a5afebe2247a180c906b5339124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b1cbb898f1bb74560883187f967ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1e7a5c3492158d2a5432cfbcc8b3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bea104f4f8e38b9f8c5ae551f5cdfa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53af3865484b0616fe9dfbddbbc170128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fbba67aef8347e79371e75ccbf0d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de979a6d54f7763915b04cd59c4659a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34f751f5662c3d475abfbf83478900131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f04e7e18f5a9384d4e0ea1f750900132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6b5690514e31d1ae744b7f93e9e99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19550debba0fde69cc671460fe3a8330134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1f816f3da2f3c6d85723e52248bcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147bae7b435abe371c035eba34a5637136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4811b03da1851bba763ddafc8f53428137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd308cd8fbb92d5eeb188b8ffea7c723138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aa86067ed85fdffa5f8c6746f0e6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb3224566b8dd616623cfbcf62b70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23495d00c7882e8c499a0534479de1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c47adb845a31b7bfc1e8a29eaec4c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d882a873e45d051dbe954643abf285143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e4a413e14516bb2022b780f43889f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536b50c3cf7626ce7f573f21600856e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb29260dcb79f07bf70ff996b5bbb8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36029f6f2e1cf75a4ac16d4dc8b84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c643a8bc2eb125a97f4fe4ff6c3926148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87566cb941b7e90e082c27e186e38ac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da917c6ea9ebe07d4171540dc1edd77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161fc27fa6f28f189931c8b552546fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51130f37e317042f73a4f625da03124152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e916c9963593b9026a8ecb7cbc57a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b422b8a04e44313f06914c79e373d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36842a019fc455ad3a980fc3711f82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47051f2e4551e463ce10e3bade5592d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b30e54aedaa2cb4bd9608f53e5016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052cd8ae7ba0cb0a61c9292a0101804158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1af98a2cdce1c9ca4b6fad1204f7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977832bcef138d1df53fcd01cb2575cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfecdd85bf73c106e8589b78ce0076161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8138b9cb949f2ced7bdf7a6863d413162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7d7aea3e3f695a8f3ba31eafc2468163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef52ed0f3c35cb950f6e15c6f5e59c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9c8bcddbfe8cc8aa5794a76d5c6cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd33dd20a17769ea01fdb317924d37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dae86369d3c8dccd36aabf999a8ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5a268a5d04ee0c9cc867d55636f4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007232e77c4fbd56d9aba2b8fd626db1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab58c6c37a9332198c3f3abce2ec4b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4edf150eca042a044b628c507a0cf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811db8db0275c87443a383ef57856517172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50440c0aaf031352221a6070a575b8ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73af45455595085b44f4ca1d9fed9a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52255f62315470f4d2542aa496c268b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b362f657b0137b35097eae19212d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bc3c657221756ef5a60b5d8cb6517177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564d1ed8543636cad28fe2d68e07050178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14ba33024252023f5328cfac98129e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb99b86f09d2b1b50a6e2bdc512297180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494907e584d83b45ec141c0130c9105181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d03e8e0910b946822285430ac8d32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a629cacd2400ce62a16719c151cf458183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af480705600fdd0575d365307c966e1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d48a98c2cbbc62e69ffb506e3d4431185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270ae82a35da8dcea94c870aa2bdf2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8bccf176e0e7e921571e18b4102cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731ef0b4c36b9f8261dea6ee91eb5a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9489a6a7fb5c46beeded6b8c67c2513189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2225beaf2b6d52775d44d9b852211e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635e3c48a8b99c6b53afc006e2b92a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca25fb2cefc59b11f9bf565f4246ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df74a7a0ca0be07c81ff314e3c0bec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e130a9b942ed2de1c7b14d0f6ce24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc1c2efec4c028cc620b077afab235195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba406e286880304cd53c6c0e4551e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab2ecbfa6c76d41d6106346c1bf721197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43946fd1182aedad613a6aec04cb50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b39f01df4c1533e4ab85ef63c1114199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af155d42211e15f1301d2bc62e4958b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f028c1f7088d1cad0fcb764d9276ae5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10e9e35fd0c32401ba922f7ec239c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a825db413ad1064b9d559efcc2f2941203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d6bd585b5a428cc7d25a2dfc7534c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf7235dc66e3e62b4a461af96ee699205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99f6c8257d14027e76cf48ee081d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec32ba10c4ce35c0a5cd1aa9d21efac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddad4ef5f9f4c42661d2b78a58d7c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775165ff4b4a7bb8673cd8c81856e632209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde81ce29e1145db5eea9df2fe632db8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcffa81967ebcffc248ae7195d9810e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c05a572b72c2b66f68e8a953a66fb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c244a7ea9852a83829ff1e8294fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd873af2dc58920fef4c78007112ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06b4ba6c9d1e60b790ffc786aff22f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07be2ca425a101616d4c62feb869c9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f061bfb4c4a698516961c4e5c65cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc5ef3ed73dc24e617a4306add0698218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c60defe005345ca8e765516337540219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1511811e33d6698b317a5e6daba32e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae964162b9f2a85ecfe2dd70a1c2641221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886868f9ecd13b6e2503a3a4862ad127222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c319b542e22569ed053be6435724d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da618998bd213bdcaa65a9522a2b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03bd932fc27d20c8ac8590fd5678a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1804af5e9c0b55dc8fafc1c928fab4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42e02e9a7895ceb1af87b85596e652227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edca75f7b0416b1945f627691cd657a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df1646ba06b99d0be8b92727cfb029229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9de8aa41421d4f80cb909901a9b66d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a705c4390e4ad9f8396a104196df794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e0ca7a4c6ef583eba266e4d6043ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb894e28fbd55d2008fc67fbe9230e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938825b552ca103a2be464d7062a915234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48f15a7469a83a39400fdd567430bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6ae4f19201b7a6420901fcf65e6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac4b5282c23b61dd23649ada850e14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672439169493cd54bb31213839d84fd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead118320e1e4cb7d5d77005ac08342d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28256212101205053ee462d861bac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cfd4e134ddcf30daa9d14f26b1ada241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0398408f93caab2d501754b706c8de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1c365a1f84f2887d84f318f9673b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc94c208cf254968ba1b35afbccee36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ef6f4d75cc67910521291ba99809245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950f46a9639785333fbbc6565cc10ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fbd816171044bcdd85378ca55bd14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b5ced83a9a3e4d06133225bb66ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba441c0cbea4a13ca275c7fd6abdb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d42c29a8053f9f8d4267e5b3d58e13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140396fbb8d231c007aa91a1ad59a1a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185813e4bbb4cb0537312333d27adb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352e68613e72cc48a01df1a1a60d5bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672fa74b69b9c9132aa9ac927ac7615254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bd47b2a69974b0e6fb835a354786f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d206221e7c7bec6410d7b5e5d039752256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd1461e9c1b008d1945bb2acf2a56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48469f44d455d506f52d6c001398e12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4888a69700a387f948663477230df5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603a98106d904f664a768c0770dc61a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f939f758f2067da47a930c9ddcaf0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c917655a2b42b8e9b4edeb9806191262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cfe51e887b00438a699b41cdf9819263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9088fa0dccf126f4bbf028eee3da0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e52e71205b23172acdd7f9d34eabc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8a7c34b12abd7bf51b2874cc17efb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c0464642c6a43bc59cd077b5f5658267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61800022b07fb41f06405d2417128207268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b690f3b1c224ff341389282a10bba05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402af8cc005b34109239dd63c1f2b7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3bec91105d5663d28cd81ec6f25de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289f0ee61228c219b10ce33b0c1f5a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917fc44d8790e4135591d37c638e4c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a04ec1e72147701cab49aa20fe497274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ac4e1bd575d2d341fe4772c4a07d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6dba3ee87d5ddda2f9045182de79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a932aefc9aa4b995f3cd8d515b1c4fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58dbed1330227add8fdc3976a02299278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7840bd49a9b639a7ccf4787ccc458b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de447acfec7b7d606cdba765af3804280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bca7bbab835786e1126a3542c0313281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794957297151089a09563a8a1a1a032282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2200b6328fcb54ce2aa12e6d62ec86c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff8272dba474ca1e37f01c5ac0d04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2485e2c568e93e3d8cd184d1e083f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74b0f694e904adddf3777e58a697d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d2b93b0981882925f8004c5dfe035287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a016703db0ce4685ded2f59b378ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74bbcc9b8f18febe0da6cb5d702db5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d70a95dc076dffacf5a1c85351434290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a66c9ed10cbc133a6dfed34fc4bfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8408f6b703a510fe75044274e93be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cea4fdf91173c02bb902b8e8d8923293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e726dd6f03e35be108247c45093b32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c9ce7c7ce135364e53857348d7a8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86109f3bb460f308247810f2d47b16c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2b9286612eb4fb8a09e9452a815f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee38960f722df74417cb714ddb7769298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add1449b0bb0d499d8bf15a77a7c2d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d231d19d878d64ce5d890460ad7154e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c06a8fc32a6ba9db6ab8248b8888301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c4f902a12f518935e9efac05b480302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171cd0564853f45a095640d396a735f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a5f5ddcf8caa09f92c8b25b4735d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59b1f59bac618991507abf6f866a2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28189df3326eb0d8987cd08a6644923d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48ea97e7a6247c9c72cfba5d220e63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8f169b166a01e59425d1bbb85c194308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db109f3233824f26caf9185dd40c95e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce25e85b43e1e8490ba4f9e8c28de5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee2926e424b3faca224809cb8227e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db013e2be3ebd482bc26925497396a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611c8e578cd0d5dde4e9936741da139313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc1f245368da454c259aa29fbd75b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af76f96b54b702db1fb8400fea9350315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4693f5cfa926f2efe116ba1a7413316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647978e5fe61493752833f3447a6e8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636f6f50a3eca0a1c3e747d87a923f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adb7e2fef3246ecef7bb2ba8ea960f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79ab30dbda3fc9350731adeb7d5f8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a5df1077435764e212d4030c32d55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bf1b8dca1d8acd0ffd3333959432d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742413578f63e389f336c6cb67c5bb06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3179a664877e6c0eb5f35b321c73373324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2c23c20a353ccedff6482ece46812325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>