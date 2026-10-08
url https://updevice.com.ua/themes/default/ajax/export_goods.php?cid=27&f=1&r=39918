--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ba515b0971bc9072392ad1ba9116a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21869b952ec77b69f3558e87dd868e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21942cd6df9e399793cabc7cec7735fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1bbbea21f1319e9b28253dd93b4c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83f9755252cd7d47ca6c6046e967d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ae5286417231e24014ba39dff48746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb27b57cb4939faeff16a78c5e318627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2813a10872e45870aebccc9aa60ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34445b8197cdb3247de04d95707c0869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b59a912f9c305ea30fbbec085bef410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02b51b840626f9e8396bc2adf5f8cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a5572eba2f51c02c715f3697f26e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626a79c388fb7005d107ea9fb92d45513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c356c89d1198689c08a9cb89151865014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818607db001e29c19abd3f409bd38f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66c08df804cf0ac281ebe9adce09ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f83cf0135d5717c34a5c22c3fd7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0969a92d5ff77f8add751ff505c6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8de7d8453c529b2af061199e51365f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5b7d2fd63d8edc3acecd3edbd7dec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b9d87316240ce32484625948eb22f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe062a52bc217da043573beeacec81822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d03571de527332f2179f6146e6b8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e079c60ee18c37dd2049f5dd96d3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38917301f502e8acd57d83b0038b2fb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7630ad507463a24f8cb25000b161026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b03866256ea8e366efc71d411357c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741031837178ea21477f3c79d688974628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeb59c687ac4370cbc35468f0ec99329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155191f325d6ca97047c8419e9f5d8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838ec828831ea17f1d78cfcd0cb5bc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cc5c55dbcefa701b1ff328ef2e32432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea4ade0047572eab48b651eb76051033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dabcf71dae4876642683f69e6565b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090596982d29de04c99fdd72ad93617435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd824aa613e41e7f0766b6ec169a9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f102e992c2f21638386d54200e85e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3240dc8b7acaf82c7f2f56685c5f79238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79fe748dbb0a2df9b62ac1db8b5e7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d82587dd1dd119a1ae18ac601196a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081548412ef8f5ea4c781709dda548341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c0b599ddb76a624f655550812557542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5046f902b3923a28aed9f44993c3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb97fd8531ff9b62a1227a86fbf0cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcbb2da573c827d99f8848e12b073745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729597024c318972321d419e8cc395446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d2aca22bad65116774f5c8ce0912747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00434815593cc6bc476cb1de3a66b37b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b8ab1de0f3799fad0307ee776db5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67050faff9f2bebf4cd8dfd7678634650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127bfb28ec13522ffa911c511715b7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e22b338440e3ecb3bf16aa11a0e89c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab17c9923b64e0c1edd17a40ffd17bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d320dbb3ced3897fbcec0bec287f7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c132e792740aa55108a69a35978d05255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d2a9fec7914929ecdfeff39bb859156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adddae375f5166ac0acd80d8bc3c2c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434537cc979390f6cb69869b019a76858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e2958461c7621685784d54945a91b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f3b562a7c18c30e40bb987671206560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02d8e191fb05713f6d41e4a531bc9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15914e21e50b6cfc505305be4a3fb6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725c44abb64ae8d48fb0182246aa6b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3130f7f701d2b5bfc0106cacb72364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa62b88abbde82af4c0f1568a089ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c6db516664f4de06a322d50256d2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b80104ca8e6688c195df07939da36f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d8b04b360b045a0853e8b8159d85f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e5f8d7d884e4ee3b6a3face5e6b6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72e7b1a0e476b3e8df9457b84032bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d9592a1eaa659cb6f91a208dbd0a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad276bc81190d2229f47e45e06fcb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81334379fa84c6d8b8f807b43b60ac973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a4d3591b2a98cc47c685f550b8b1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be7b0d64f5ad1a3234af830a08427b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e490f75adf66a8e80435e9ec1bc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089cf7c5e581a430b4f55ea18778a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d124c95ab91346342b7c3f019a7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9be6ec31f47564e5d0f757562a43a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e0f61ed8551132872df67e1561fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ef39a7209454559c37b085127a43681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a10f116ed465bf1cdc973f2f7fb80182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a97025843bb7e543d3f777e398cdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa0ca7af1e48b5ddecd8cfe6d4e6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb9acc7df74e4f124e5cfbf2a1ef4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845615d83823a4157b96867aa7b452ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8231b1ac5145cb6676a5c1a7b9638e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9755fd96fb8a597137ffd7ee40be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b70988bac94d71a076dc047a3d1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48623ba6a47c136288378ad1fb4e7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c22908976fbcf36dda63884febc1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274293c9fb02e1d7aa397719a449f73d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a675b82649349900ed155abaeade993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902193e163d3e895e0bcb153ebf852f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98b5d2bf4e6e01352bba176d5a303b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b05b019f6e7b7ef4edb2a7b6b9bac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcae8ad1b387222aab4e3db3a3662d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa28fb503346a23687c24c512433df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223ad5e74be1e9caed2754aac7f79ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5af66b817da6369a4bde1cf3f60c4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853308b2cff86914059bd76011fde43d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58c1719d541ecb252d2436a7520697102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc447b7644b4bfc16c99ff4dc3c3d0cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c8ba45758f18961dff471cdfa0824104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368c92316ae4213e20e87ea499045fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de51f8295ab015be2b18b6cecd7a9f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056af8f19d61cd1c16bc04dc3752c21c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d89a25912f688a0697f33a4ca80c12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06bf36786acd4b9d9872aa6d80a5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb15faf40b978ffb6af6da68422972a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c8d5d30e908764b70a38d2307342e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417dcb1f62a674438052922f5316f32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3ec2e3a1ff5cf216995cfd3cbdc4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30ed6a489fad9f02f1c3f1018ba831114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced212209bf424afa55d30b793e7ecb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ffd868045def15ada4963ef412b4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2e740ec5aa07bf671464766430eba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395f742b5808942c8999f0f4bd51c0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad22c1ee18b258e8ca5711dabea4edd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12234a2033e5abddafc7f7fc644528c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838e593d90d5c25243aeaeeec997253121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a1bd3671f70e6581332d8066fb85d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae2ef498709326ac22ed26e6929df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3226d365e6f68b5f5ed14457d6abdde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d277a65fb46f9ebced7d23ef896cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca96c457f3be95bc9f019e96ed5cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34012bd6902bbee8d5f7202a5cf722127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47e966211ccbcf59f7fee12f9ddc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728db6dcb43b2063333034d646c6ee7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08626cf34941af18046d8db634662574130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8dda8bc11cf08cb118825ca45fcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3b4ca75cc7de9986900ef4da7925132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ca5e6408e2cae27c89269b6c54111133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc05c9419a8cdaafd663dbd1ce764c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0b0733aacb9b77d5f330835e01825135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12c1c48ab1f6d3158c25311416f2f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f1778282c3105376adbc6afdebcba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2beb708da33824d565cedc7213f48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d66df5e4b74238dc8fcf2c38fa6ed8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904d951c9b6ecac32848feb937d879b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b48814b6eddded7f5f05eec5ed7bb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3386f0870de79a60a71db340c7812142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4b2502178918aeeb945b0e975283c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c275dd053f06eab77fe7c3808530097144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552933118d4a0c3254c2fba2016150b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7525bb67ed2f571ba88f0ea6a7986146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b717ff1908dce9894eb01b2967c7d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521176a20756a27f3444e2159c3fa21d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af3b1e40abda1acae4dcbd7c08813149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f638dcfecefc117fd30b49b59f9cad4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078322b884e77dcf5b304edebcea045151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133cfa690572cfa05fb1b0f32663e1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa7c126c7c37908f2dd5ef83b067c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a766b66f8cd491f59ac1b16cf64f8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b29c6247dbe44909455fe9be55d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaefe3ebbae85d0e8f69a54543570e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486656769c660e984cf0a304c36ff232157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c5f090f13ac9ca6922fc0ba53734c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785c9473f29ca1d471c0c1a30b87c5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71cb3df3a02864086db2f7fe03dfdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918076bc1a3c3ed86ecb6be5af8bef1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98703f703856fd62dc64aadfbad669162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6a45f071aadfbffd4a3d1d12e7ce8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98932f3dcb3ad491f1d9517ffa07ac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c917b0132f2f8b02ee91e17d35871165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d3a0d4aeadc7d83e95799f2f7f78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8054907984df4cf0a9faa0662cdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb2b0776029be18e14b7b0ee9ca6bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a28a72a3268feea17bd6d5b1743c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df44b39651f366f1beedafd9c89133170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c782093d5d67c66c488205174843bd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614269c5b69568d4d545fbf35522ec8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52293ab8cf40299f2e473cd6d448a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc8d43f369830f760bbc4eb00c105b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c946791611d322b71cbc35c2d7ce2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c0a3a89daddc2db5460f770ecb88b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2471f481ab848b83203252bc38c04c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae43823e64c66480635a4c20da2a5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6088882d5a5885e7ad8d46815dcabb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfc2c8bae86a2eaba112242a3d23ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69ca535b597c6a11aeb0491ed0c6d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154839934ad0b5d3a2216890adf472f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1db1fd5d78f38ac8823a64574576d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492738ad37ce8c425ebb7860b129bdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874c517250abdd4b0965e767bc9fc34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030def9e4a7e2a7026039e9d32e2206186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eef7745a273594f90d77ace5b5a75a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3c609974c3ddf190a5459dd543af3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb972d8c3cbb4e407bbe2758cef12b2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2275a1de96d1d8c7c27b25a434e9120190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e398dc433bf926910b6040e33ba118191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7b8ad3c584a26932efc50fad2abfe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333966d6ea9658ed93b2aabb61ff8209193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d828b9a2918bf9d085632a3049fa95f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9f9af0df54fff506eb482953eaea1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab2530b17e74b9491b02e599a0c0ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5cdb7e60b13e56392ca59ecde8a82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c80265e8bbeebb05a886439fe245e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf2ce59bb1220d3dd696ee782e1c01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e070575a1c44fabfebe5ac93cf759d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9e748249bd581c575931d4594cf37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77a05a7f8402d0d17d50ded615d942202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffdfc58b20a1bc09f4faf6ba10bbd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ed95f4b6290b9fd17768adbb3514d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192f2fdbceb8cc38cb435438bd45b1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39326b48dc2df59728a8119b66f98be7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab179a2ed348d27b62126943764ef3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b79aa57fb169343cc710ee918fc7c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a2fda39648e93836fde6d60e1836d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2dda94ff395b9b9dc9dd1d506ee9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889e1674dca382945a7ba18c7e9c6a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6350829b12f7d6400d115e950c5e69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c170c7e02d2f84e74d1faeb936e2db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a53e1f84129eeaa31a13e69ed30d5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143de710667d1113d7f9639258549ea9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1516eac0a8f0b35f5349d1342652216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa8c29ebeb588a25d1635d84a4d38f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6684ce039d9156e371bdb88a0a1510218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be0f71d89e3f933cc4bb89ea7f9af9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0203877ff347573191c46c4c5f252220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05f4bdc441dfbf3c2dd236fc82855c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceef403b5a210ead9d4a2dece1a158222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e762120e44d54bb53396e5946e3be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d649c248b12e1de7cdf44cb082c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce210cd6a5afe91d81b510b457f7514225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f75d22003038caaf1857095b3d3f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab25ba3c5e383bfe391b966a924781227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00395637d2df71511b2c4a36eb2334228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b931067d95b2d74be4362f2bb7159c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365114c917428900332a8145eb64b015230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf2ad0ab4bf6bdd03e13dab19feb94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaad324dea724c0c20f4412d7d9ade8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839d98f9eb90e3c51cee1cd54a077aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862903163b766f7563ffc7406fa0cfee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adaceee58bf7666b993c4bfa92f49e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836454e1e5a4373b5c7718e01d48f8a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4e89fddac87e2cefb26009107c417237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85151d7da0fecc9348c41a7e8ca93c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6647a4468a778049a608799045da5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d77360408d12311141969f67690d5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917922ec4f5ca756fff14c9cc97588f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1f023ed7679b9ec82da3342ae1f9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2a62740c432b5c601a0790e2b62e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23a2d82381bf308991900e32a09f34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3823f77bce61eb7ca3523b85854ae9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820db67dbdf8385baed3ca7590305948246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688977fd69565f5eb47f81b35ac6801247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e537920171b426952745e11f261a947248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d08406f1b52263ea7021a62a843cec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936fd23746262fe8e0562c0fe35aa68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b3bf22554ae20e706adad49422d91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba302554e850d9df52d278982c141a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a66a408a47bf03742d05c223df2f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93995b265d47b3e2ab0b9afb52e526d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6c9a7f5ca3c67bad0f4724af7ff74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2360261e9f74be8028275ccb378a18d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb505f56665d760c0817caab1df96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc373c3dd40f9b12563286bab7edaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96afddfbc033145707ec8348774a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea461eb3192a7e348c86f8693cd87bd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3bafd26dec5aca55d48003d34853261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb5fef4df6c2c17f3dbef359f75e96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cbfae19c048056f06384ce9b5d788263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f3726beb3569f92a2eafa7d1afc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322e284f112e5f61776f3202c4e03ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57c353e0e58bd5ce530d75c3e8c2a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0da840d9cdebb4a87aeeb7d534fc51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79322bf4ca796b255145511b88f1cbd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4308b84149df54b8e541ad8534cf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9c2adbd88f618c92741be4b13a533270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b822d7e95b3a7c58a3c52cb40fe1ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46706e5adb257a2341e3da706b537742272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e50c3d1e4034a4ee539752a1b48f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1b7ee6e4fc36adab3b5553cd6b8fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eec3a1990199766d103545d1d9f50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73122059d6dd653691e819830678230b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6860c38c59758365ad74c54a57e914277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333464d328f0f0471507b828789c9957278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a6cfa3455fd2330bdf5b7120d8dc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e891fcbb2deba2459a813fa5b73fd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449387ce97fe4cac01fd0001f05c5fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b02fb8d001c26ff57de54b062e2bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95e9d6e555d73e0e39d277489396b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d347ad4555e101a648bdeb23bb04067284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ab22aaad2a28f12017b94781de6d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c574c10949155b1e1b7c51f1fb08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aed4b7538afc7ec8d960f26c352ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17c04e83ccd86859997b6cd2b9bf6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315237de5431cfc46c6f2953e4217bf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f0f6eec65e357a2b8cf899d2f222a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda08bbd8666dc165a9abcdeee3b5e90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cdda59fcbc43d52ff9a3e1a52b57f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f4a1dee46ff5f89862c0c1b60b528293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f6789678d93daacf704b8d1721466294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d3ea05c2d71b06eb8d0b1ef665c12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dd67d23d9fc3e5b3f396abb990886296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43086946d7079f4c3f5715b1aca71fa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbb5225bc441aa31ea4e86a540edd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e72fe41f2f696ed1b4aec500db71bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310109884206ad20fbc6c674cee2ee4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad411bd5926ed635d47446ab41cd4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a6b0cc92a69de19f68e0eef077a37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68816ebdfff356e4a5872c5b64e60f97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d88bf9af5b3985fe54cc014b6400c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95864a22389122f53c23af0ebc0379d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedbf1156dc93246856d1b0ee9dc349306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44237ca5a484fe3d66d6bc8896884ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b646664722188a3ad485a13f3ee3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67500e66a89b7c1f30e624017dfc167a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc458bf14d6f766ddd6aa5d622ec8bb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c52cd80bb9970a43bc55ba38960b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ba1cbe51267cf09fb0ebf3c551e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6aa651658d6df840ef3cf1e109c66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39bf91ec14625b171b824f81818ebb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d18e51e00f2830c760efc66dc82512315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb316bf43dc477bf6aebe6bd7355d18c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af947b751f10d6aa886a58d91ab5e23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61450839c18b808cb0936cd96493feb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03199eacd890fa91f13e70a573c644ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d80ba2c886c4fe05b01ef4cb335ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb33e3b7588be87551538983f26d61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622abcb4ef1d5b2ce0e4ad0a57a89d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743f0557a506a010c6c1fd712d42c8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59263539e0c7fb72fb8120da63475b1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bb5a6eba45202fc666a69733593d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b021afd9ad90a640aa083aadc2ac0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2f5cd2987ed2385227401f01dbfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47312273dd9c4283c7bbc46e160955e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700fe070e9167bac987729d467d9c81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0247b904ce3b813b82d2f6f6f9a26f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44c150043b8bf4a9c30c076e86e2c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d80710798dff8ee37b9bcf9136b63a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57edd6c63d60735ee32c4ca91676e0c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e48b6cdd2877e7ab89db795c9b7a2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbd0d85d49f5c8181611f44886d4932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff40691792f5630fc3c8fe913df5513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd743b66146f8c31aa91e9c89445844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f81c22c65fd24a1b637ed726da19cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b99bb012300cb564fdf2b5bbc07fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743438d41b208be5f7db631e74190ff27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c03d473b4abda28f0a864ed962d018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326817100349a2fe603387679c4cc09f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7095dbba660ef4d9b5a6c954ac65aac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e434fbc96efcd8d844d77810c334d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c300a017a371a3a62984326db674d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434bf9d0deaea9ebe6d3f5c6b3c49513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c123dc3db55886a89475e657d77414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a510a1f24585dc6f3ae4c3a056fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e0cfe262421f04052a24756afc2cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c7601bba654c61a7c5a0bfc465f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980e92c5783c0fa60d2af5cc2d6eeff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc239c3c2d6fc331d567db6ed6b6258919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774f0f082e4d5cc9778cae8f7fb981620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb54cb033206cbc284ab22259cfd59021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50945879d8f72a94ec4a004705a71622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de292c227dfebb8d5058c1be8a874d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb317d536eeae63fb6e88b84de376124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239bb902ff8a71ad522cb762704c2c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b37c26fafd8a32d9e674cbfbd2825626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d85fd9f87564dc390cf823daef388a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4f8be9c1fbf27821dbb8a2172e64e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a526195f6b63802c56430e55b25e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef268eec57e77710f554a2cbf2bd03f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bcf2adf7fd3d27c4e539781ed9f0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d803376569c501f6b2f2e1c62aa3a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6b1dbbf126803f28a6b850ee9c52e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d958b190a54d6628b4553c66494a2ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b5863098ad52e7fdd7edc7c1295b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4109095c47741f0246d5496b54c4ac136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a2a4fc854493eb34ce33fd97add9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700245042080a34560c2978ff72736a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745ffef305aabc220a4e9beff4499a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9e4dad7e63c87a4dbd10f9f1c42fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2588d9d13ecb15247823650660228e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b00fc419f64745d28fcbd384fa80842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6c656094bbc1338d04fef8c05169c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6a6c61dc1feb615c3a7f8a62a563f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99e527643abed5e9533d5f6629537145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a93a30358b30e48acdb4c0184a3e7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb77c00b9c2f9a13523e44ad4c9d3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f543e619cd2bcdb6ca765f5e5d365448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e282dc6d6bbc82c4442cc84c0d681d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d0df1325a77485789d7587319ebd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcca8811624040d89217f25c01f641c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b8f557e1416f8198832983218dd8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ced57d271316e92130d7664d12ea653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56ee791b8abf954305006dfc28fdcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4204ffe5d49cedf998fe96812e44955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e5c714476c5060c387d0cea3d17b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343c4a40b5235f622580c16879a878f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b982baf6561f4aae67a3acdf3d78d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c3c5604390e6eb31b5bcc762b6aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b40b132252fa4818b2418156012cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab14c2bb1ba951fbe3873842f4a9a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fda1f6a42004bd491a5648b775d70f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ede19eaf7f9db28483593f5a72fe263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab817b2adaac654d450796116f157064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0869585330d63ce737093bddf1443365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad2e97f55f89433f9b2776ed58917566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559e13ed0662dd10e3a1c7db6d17ae867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a393ffb3fa5e230aeeed53af6d8ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bed0b2b56ea95d9d59f812b04991c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0735848eb9a5ed7d02b2c7e50e8d63a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee044ed2d81c0e95318a808ef34b0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727bb27e211d57427a28506df15fbfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32734baf2aecb040f35c9ed7c13da6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c4cbc35657fccb5834e9ef164e98674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc78e9e243a7586b842ea0d9ef214075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fb938456a4c00abb8a1881074135676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba75c55738dc43b5141a5f21064b3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c50e479eefcc9e8059f82784ab10878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac850e0917de81bbc28d92ee28f389079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddf43ad756c5a9a7ba9d07aa4fb38080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b24cf1c4027bd9f17c79ff8bfb49381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0f8ff12525cb948f85ffed79a662382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bdf2d284c7feeb9b6307ee63ff73c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a33cbeb4208d8a3d0e05e16fb09ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e13976020896ebe03dac19709099a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7deb59c7c2bc9de975903c5cceca6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5821641527730f29faa453a918ceff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55301b780969b5eb39d02cbecfe88d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecb5489a2ffaf0271c66f73ddea44f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc6994f2f6242939ba0f1a514e99e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f189a053a0ab7cc82fe5e5e8b05091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c316552d0fb100af8396056b080f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443ae83e62c2c67043dac4a26ff198493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83cf385fb4239c69f8cc87b2bd2e3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ff5b496d4e814ed1bbcddcbea833f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a61787e59e9428437fe0c255b4c8ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e66ba3b3eb700c067ad3d3d590959697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebb67c25c90cf3a5e7107ae36d707598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a53333ad5b4557f2696183cf2b7d7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a9a221c78fe3d356363f1e7b3a6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e781689d106ee9e8f00e7f750a2a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20a4b31dfef40493cdac54faf1497102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15642a33f6f4d5c710b51821bb9df4ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe6eb6a192486e95fc3c637542c68a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa3440193844b04655a634f5941b72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac31726a2326d0cec7b0d9c1151f1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e959f71ec20fdfae75c86796fb87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cc8bb6f88728365f6cb35bae9ee0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876b1c224096a64a00d5787229c6eaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f74e472653e30685adf15dd192427d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037c691f0a806557d54a016e7f124be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ddeedf89302523ca2f6bf2300071112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa605e3272256b28e8686db2da876af4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc251d9574ff753b33d86965b7eef1c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7d48fd47914d8d3821aa3e5f821b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3e2885434d3868686d3337f967fdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f346719e09969f2367280316bbdcdd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45c0843992147adc8983b49bf1ac50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85638100692a01d9d9db96742451bf08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f293f2076fc8103a142ec7fe4e25e85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8872ed3db07ca5f8dd37e50349ea4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d240f40b1de8f157357f6a4e7bb139122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb5192d0f93f0830d46aee0e267883123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ea211a2f56e7e6a9abfcf6adf298124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ab63053e353129a94faba97dd8f8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aaa1ee471dc5504b2380e92fb8523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1029f940ec2f4f970080314a68b724127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed85e0b933f11663af912dd2d94df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51848e59bd92b8ebb2f8138aa5b58857129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77f26888b5ec2a7474f19bcb46ba5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d3590fd58e65ce1bdcdd6aff9f81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde923f2efbd729689c022487ab9b50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d5f031f0a2f46b293d2065a940371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b4b921635fbb6b5338a499222799134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc99fc6cb76a383cabe56b1205e2ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7568fa2fc93c35615b5aa4502a36e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ba757754fc37394b3f1b45d54b755137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4682d329f24875d18a42b58a175d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc5847a04dd5f63f69e24cfef476c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16310344ec06f9d1f25b9de7661335140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0acce0415937e65629798715fbfdf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a0c862fb4f8921c38f459a41740b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3d6140a4ad16db0047ea1e29044d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f871ff1090b8bf0a591459bebb74b41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3a120081a18a50c7e922b49d496d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61806c50af63bca93aeed4950f5712146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177de869619f717e259a96036446d61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3ca56234b3dcf9559b4b7fd3178c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3914b893193f5bbd963dffa8c053fdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a13bc73c532c8008aa6c35ae6d55bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1301791e9c54ab42797a8a3ad88c87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e5c72644ede662ff633ef450599d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b34dfefea01294f59c067c3d1e811153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36471a7f9c796cde83e696a79639cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f903ea72a91d10cd4b65d9ddf52e7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e3c361dc8d43c550e6e29fa4cd719156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e84df89182a48f64b56b77feab4a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f58298fb977c404513139b9d04baae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad372f8275681f0e759489b2765998e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23132327898dd95eab6473ac53fd3a40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc7a34539ed29233ca04030b9acbf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1034b6369067810d9205f55be1f62f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670e812278bca5acf5bf4356c4cfb09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9c7a36c079ee10de4188e34b2e0f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78d6ac5628b0aacd86a7c1cd8aadd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c877366716193e8516acb848b020ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f1c7f57311dc36bfd806b90dd66ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be09d76dc327718d61212950fbf3c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c28acab753eb443b637ebd74ea548f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacff1cc746b26f4d046dbb596c9b6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4b03e91c01a38b78a85c4f008a9ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc155ce9150a3c38dd5fe25138235c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0bfaaeea05b08c5fadccdaaf2175173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be65ae7e93e7014ca556e2b54b5e32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7080ecdc4ba22634558a948ffd7f39e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befa0c2f1174ebfd67890f5d1458abc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662431e78318ff95ef88ea68b7603c20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc1341b5baf97aa88f1d44c835356d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356efdf62d1d48f73222c5bd728526a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d6588bcdccaa9839a0a11e522d005180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b381421215cc166586bb4701c2fcba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ce51e141c3f8076820b01bc29f8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd9d719ee5df3384757e81b5a00cfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fcfa44c620f541d9a1d0bf3b72416184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfb0ad409b5f6ae486447ce4be50b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab79262540552bae92bef0134258fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af757c94d5bd040ad1887b7b895ce6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579b67a6c84542e881f43e824919b58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1f6afb8c7815b17f3abfb6c03618f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f23a0bfcc937093f7c940b9b7b370d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8e54996f67e50c5cd4a9a6764b4d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd99cb26b9303151665f979fb4ae36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b43b0e3391a3ae0629e905d657caa9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaa2dfbeae7f511fe9c1ceaff9f533194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67495cbe2eaee51d9d21eabd6cad5a6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0001ae2021e6e0c8535ae01e13e20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbdcd44a0be040a87ba3c0bbc58df6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716422447d3cc9098f9ab3cc4556dd47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695328aafbc7f1933d16f3ab90691eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a5134a5c6eb7353fcc94f1ce62d58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6db7e9dbd99168867f766bb93fbaab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dfde2e36c98d92159fe8cd3f4018b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6615e0221b9fd81ad612c733c985a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74390dcf9f98989be05b916d991fa8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3152fca0bc17f3b69ab22e415714205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365655b9ab188ea343b5226fe5a35b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053179450c098dd99785893e09b0d16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ed00fbed0cbd1698c11a09c066d8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2810df07e2eaafc45dd8f441a53b089209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36e629a9d45a54cb9fba82708775be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e208ffeecdbb40d6fe6c90cfe7688d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcfbe53be5d936ddd2d0b58c1399b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08456248663fc069b0b05c5f7cee7580213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fe744e384ae8f6f454971a83af37c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281363ce67b5023805100bf75a1f133215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821d5713d986c4091a6e222d2d1700c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9e4beb0303ae176b01b335cb699bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2283969fdefc0a1dd2a134c70433647218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac09828435c0bc654083fa85702681219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda89245ade3f6f84e0de1f85d5c489c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46917125bd2638a896a055fcd81abb15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124c47ef9da3cdaf5b3806670fb491d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b231c90553b7576a8ae49e5de757171223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727db280d53a5e5f5cbaea3939845e6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9f3311bbe005d5dd25d81a538c582225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf696e0152791f0e442d834a8e39109226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414292a0c227ae01bfd3fe74cf1d55a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839cd59b66b9fba511901e6caa1da82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250e8f20b02dd72a6da1b7d2294ae9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3dd139ef8437808355d332e146ba5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dec50f16a5494c4c6681679fe5dff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea1b61f01a66942405307a65ca1030232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d576ea32afc04ee3be290587dc8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d90b28b5cc0a45c25e1fb016a0049b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e73e5dfe085c7f6046f0c442be5e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86685c1b2add07c661754985f0c8a9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34e4e42b9992c1f751ecd52b5d6222237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34622d7f2e8cd2bc9a8292cc8b651d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423b8a3247dbebd8ce35bfb0d71646239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24173725533dd45ef14af158c558376240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa03077515db535c63a5a45641bb1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335efe6e67d40cbe725d8907108fd71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530709d7e60adef895b758582914ef3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fffb884beda9b0927909e3b3b0559244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91ebcd293813fde9eded077fd14d92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860edb69dce4fda6764e3bad10010e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc3e71d3b364b392f3adee5d0c0eb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2b6b31df5e58b130c4465856c56ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7cd2ee102cc60c81e2c6d4484c1cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d11d69890c14bfa55e9be98d929f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78a33366d04b7918e72277607754e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c2119d54cbd141beccf1db2eb021f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d984d037fada39eec478462074bb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fee8e5007ad396dbda68ec4cb88916254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699691b294509dfdeb96e53c357fc882255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a5c7c4a0058be4367a7dd2651958e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09703d88f074fb85d2e0444f866b195c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb48faa51ad537e57e3d635cb3d8968258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a76da2c2d44781947612912564df03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c20f35b72424c34cfba9908dd79e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe4b84e3787a9c4e41dc1702f61b39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a4a49dc4deffde949882df787f165262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91baa02424256467ff8226ba62daf79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4fa844eff485b1d2162e7afc110a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecf43492e23f34ed8fd38ec88939d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853792101c92160ee0631b378d759f21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e42db1aa81aea55e05c0570b5344c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a3aadfc06bc528ba9084962efaa21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf791d841c80da45c09e74d7b9739bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c39200400aa1f121a244cf79d56d21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd5bcab59e9c21db32623ed0d85398271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e48eba4c05259b1d67127ff68de5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea59c0e843af28791bd39a9d2cd3ce4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c0b94cbf285b619b5e9c5fa3181a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb218f77335c07847fd51b384e91f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75246a5fab83d41f80e085da5158b4e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaa82f02a035bb65d0b889c58f5f81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a4e9783652ce7ba8d78510914a51c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b311da0b876367a9953395f5c7d80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aec44b1ff933d68a1b895d2e77117280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666e303fe02d0472043e5e9ab77affd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93aa888ce97fb2bfc7c0660ff81f89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c002fdf666559f00e967a3a7394eab6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413c01abe85bfbd771afc1f2084490b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e58e54811a81f13e455ebd590bad6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d107f59be27a1f4f1c36535cbff9f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7a545e6438ea3ca3c1609a46987fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d4689c7cd149dd7a3820f1203e6c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c529678f645fde1ccd28cde6624d17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c0efdc4c1d0cf8264faf9517dbe3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a7d36b12bd5b4fc22c4cda49962e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540bfc0b165ffa10be49655e4c73578292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b948b8467e8b6b2bde13adfce01b17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5655f96f7cd58242058d3d2c0d54e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5995b443522e1b380b3cdc08203bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0559483e074cb495075453cae543e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c83bc4c05f4273979e1e9db3d52b31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a2ae4564125b039209901942fc979298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf36150d5341efd1de8e7cb71422fa7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6b42a3c288c8715086d10a7b1947c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc764c923d66d542e65fa919eb2048301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b625737a93b2b6a3945c615952dc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e055690cdb18331ae0dc09b32ffe11f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b29cd7bf3e05c11542559e5152437304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe9a321a1c9a21fb2f0184e088ce5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445682e6dd2713681475d9c9d7f6f650306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322006d01935d8fe843640a413b83f44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2932816a216467e154ff1ccd73b01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cebae0904785eb69e8f1af58bc02ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f530609f15ae42bb532f18b9671a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce52901d23a04c753342ec95154ec0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3157550d3fc854be255eb5796771ed5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1630fc9ce5728ee46d36863d2024c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba333ebbce609b69bdc30abf646bcdf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb17f585fa6252f0762cb920400a78c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7898f3dff1893b08a8678813ee045c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9054ec15828ffea99de49300dad9937317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f9f77044a59b8d0839981c60b40ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44f78bfd8992c2e02006a1b2f2bc65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78cb6084bd950ca12ba8b8973abe7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d2b8191fb13e69c50bc328d667522321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351724723aa1c7b8386c8d681ced34f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f72c01b5b15a3b55f0477835791ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e36168e66f06ff66cf78e24b41c981324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf037b166512036679e4969070e16d52325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>