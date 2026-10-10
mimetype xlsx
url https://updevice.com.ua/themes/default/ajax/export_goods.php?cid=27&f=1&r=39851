--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c56e4e4e58e2f26650fcc11b897591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fa336908b629df110d4b6681ff02d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d1cb58bf69e651d9b623391369f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faa8f8ae18239e8c5db5bb4a92e65f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241d4b77b22c0ca7bddd8bc3ef901c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73acf3f9e2848befa9b16b8de8f1d226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b118c113e797ee242578f52cafa0aed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4fd8685fbdb1639193dd22af89f1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204764f18e9c2a151aa36e8f2604d3da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf6e328f9679bedf4c27caee1c0de810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d9ade4163149447d5e93676eb15cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c48d52da0de63c34c7146eb9ed6b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45c1ca8b345c8dcfb7e4774d9b4c0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52faea40db245df06cc797dac6c3d1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdfe2df62cb98d08560c6db335038b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0d2da9e0924f584eaeb209018072316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63d5aae7557472b360ad7edf6deecf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed21a5215ac6269340f8251225d1c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c693b1df610d71247a34ebad7dbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d013f952e576e18c43c3140d14f7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4b1a32900e6d69c08fa822837358721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0975785118978ae59f02356afeee522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada8bb463ed4c688d5c4542bb09b43423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5940f8c3154add46cab22ade00641e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039685ba00c8124dc179df4d28302ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868b6ee9acfb1582b9ccfa657aa8dbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c4b4e29f276b4859e1160e3c77a6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2fe5d9b4cdf6d129d3293b28cc2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57543cab8fdb21ef80e50149e3b6781629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5db2861987f7ec2f9318f14e0cd0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406a8aa65e81739c106e957f1fed3a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229bf7253995a3625f5d67c83a3cb5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02cba8fcf3d0c809a81e6da8c659c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214764589e621ad1e9f5fa958fe512b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fa14ee82dc95f8bb61adf5792272235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1536efb42fffea6713ae4d10ef7f79c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d04a5864bf16dd6eaec9b97beeeb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aaf47ccff5dbeab9e34f5f2ef282638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b973f9683d788f1e21fc2fd6ea44f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b49c5eff331454d485cfb67d7095240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52e423402b7ea96cf7211107ef8a3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f37ab5b296d08163b4eab68e28bcce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a13ea52cfd826debe6adfdd8daf9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed29603654d10b856e1c1e72335744544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4a9d3450f845bdec5095ce2a4b7b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f9aab4da8946434960247af4905846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eee65a2fc706a5f86af69f4ac5a5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ce893d3250e1fec81561f8a62b4fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234d7a345928a0ee91b2462807c4ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978f95dc01f51aed3bf04b317d21bcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6d35ea44d595d0acdabddd407a90151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a6b21a51382b45636ed0e7378abc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c13c3ccc83757d3b5512c3d5535753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45a497a8bd1f789243495715fc4bf654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf19a3a4ae36342eaf7d30aef56de8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836dcd510fa4409719fd4444c0f0aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2d48f30dec6db503e99b14e3c767a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cbe77454f44a2aa4f4f0c988d9eb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb598b59c2b406eb356ad5531c822ce259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cce513ebdbe78b238805f70fbfaa7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dac5cdac9a682008c9ff0338d994b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd65038a7c3864321849ff1871a384562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fb9fec2b43a3ea9038b68f1b6b1ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdfcfa378c71605705099bc73bf61a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f8006607f0f4d3c2f659294d8c4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9379cff2d26f605cba5d99909f8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432ff670c0d73df19a47a153298ed767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e006ac6817e3afc5209749f2aa02968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c5766f4507a066f2dc58457caa30f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b23b352a305348e3c7547c7f8fb9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c338c7720e55c4db8952d35edb9a32d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b94649e35a11d7b2e30a117611d6d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa025dbcd88c53aff315e00307c7fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa5fdee1291456b7d1422ed3a166d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73256bff2c56e7c6b9c2e6f4b0a9e9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf3d37e2a829078ce4ba0eb3a2f8c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c38e876600b2c153d78dc0014a2c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085f3e1f91aa5cff7d602bfc71a814a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c21f03017c2dde8778a7297c2f5a3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aab8b921b91863a9b2059f6dd611a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c751d8db30c26975a925596cae043a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b223fa93df5cf963c31879b970a6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdce3e5dc768808825852d8ec5a58f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396bc1224c4986396ff86d1c0edd66f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601a46adf4eba491595c102c8dd1e7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1f52756e28caf33c30852aee1270786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780ae94556a4a3e860e7f2fc4fda41487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c8caa2f0083a48bea0e166cbe846488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dbeccbdd97ef8fa0f88903ca255df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83134770b7bba9f70c8a0c9b9016d27890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2c084d3a83fd39be4472a6bd188f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615313082975ad45550531f1adf67ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c678c8b47bc61b1c4b830070b07f5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffbe4de538906079071e1bec894b3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bd25d001de2f3e7ca047ac00f704095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed5aa19ce77e56193f1c044f17ee9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db216898e7af35280ed90d88dfe59d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0675144a49a115796d50e976dd33a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd1d1309e3a16bcb5cb213ddf7a4ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ba9e57b59a1dcbf4a67d6c40c693100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227a317cfe37312d620daa6c053e96a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d44f65b4fe45df6c0bd15833de85c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369df01bd247b92330a7e63a0e14ebf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840f201fed8b618cc6084226fb034f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc930723f062674af06fcd25f759bc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac7e7ada7bbe68def3928b4937d846106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5a838bc993ca36a820d41b6e02485107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0271bcd25bbdb3b53d9e9e3d018e0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18320f9060cc9b1f594fc3d1d9b5c69b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3c3d13dab2c0ed10269643facf0bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450b6279afe02bee4206d1c2ac10b8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0325dbcbd20c27bc064ef8e1bf68c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c0049aeec5b8f52f31a138657445113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00021fc2c0691744cfd9d037fdf54f16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cddcf0b5a5a1f2c652c50d7f5ab409115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bd105d3ee78ebf7df9454c0ae66a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9aa476ab01fe0942e6976d7cf1c93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bce4b0d5fcd5a296e7127aa31640f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b9c71f58cb345b2c6a397abee4628119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbb3b1b6dd1b2d1783d48ceb314629120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8df39b8c4a833059bee5ea4831d95a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47bf14dce7166e7eacf05200d475c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667342c34b379d196e007d092cfa8566123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5babeaa21e6f8fac70ff426706efedc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688ce45bb0992061da6312f35f14fad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f6e8ab888d45375484adb8d5300a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d92619cf9d9f33619caba871192b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584108d676650b63c70430babb6166af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44834e71ecb2c74296555e53d3d6bfae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd514814964b690c849b1ba74079ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc1b86c025194d7060e4d0c1344940131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36d1b97f58f14fd65ae776756ccd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41556a9f8c34209fdf44010c8084f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a364f3a6cf695427fc1d98ac7a6cfa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e8db55b3fb83fb52f2d183f846357135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751c26bd6e8463cc42d5a933857be89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8fab72d8e6b027bd39e844f46752b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e8b67e91bb83d8d55530ea918f6c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c444a0eab66491f03d9e9bf44d41d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b999e8c630fe36040c8f2f5ccd117140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fe1b3ca72229352447a90afe548bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439481234ec9befbe615662ff2e60f39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08192cf9add73141d7d2cfaf59beb19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff5d88c4e3c92e2cb35cfe1dab8434144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de099cbb99ef95448fca346c110da0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4428a4409b42c56014a5d0e503f82ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1261330b1ce5f90cbdb4514e5eb95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bbc04601173e35078219ddbedc12a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1dd234dcb1cca3c85f1bb775258ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b080070954c906a07751dd3135a03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c81520c0d4157b9718ddb443a2d1d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c7efa5e8fcd21b71d596157b4caf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38aecdb0830dec22a41b13610e4666153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64304a1d2a52067adf06a1027af0e142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac120c54a8c0bb8a07e2b8d5fe66485155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf693abc38e6c4241403f10a6f85f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f56e35d77130342ca2a14fbaa12fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91a26c4c3e0e95304d6bd4744ea1f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6518425ec5f537b82ef20b871fc16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf55456d3097ff613945df792918c99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7820528e4163744a8574c576387f69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab0cc5dbbb5c929786e160a6f51488162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d36db47b3ae80679274aecbb53fdf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c685166eb9094e1f363f457e21354164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942296be7c4786bf9ef8fc39085ace165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85760a375516e5a250a9b17a9d26926166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05022aaa6c47d3a17de289ae7e9dd01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8098c3d494de559d0b805858263aca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70dd122fb7325727940bf6e294813e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962e46b2662cd94724365d0076cb3b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c630a683481590c2b97eee45499f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c0fb71722a97e7432f9ab344b063c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199100d10732438050ae3227efc57b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237343dc21945e4d5cfd06637dd93276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104fec3f72ae25ba7fdc83a7944a2f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e07ede6f66fcb3c02888b986afa7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a02229b854953a410bed207e092d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf112b675ee00ced7014bf6344e88bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfee89734de4866a6442e9ba388a0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57bb9cf5a0f169d1de02904439f625180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d517941b96a5c1f852e46f4ebe21a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a73eb8353cc5e82e64a746ef01d1b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce98d258d9f8a65a550480e21c6e184183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820ad1b68103e5a2a4d70b6b33b3323184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51f68684dfc0f6054dbf737bb17b38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431003ca62fc6200f133df5cf56e2cb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0276acf4090ff9637e5b0b6d572d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558b0e491084acf811688e8ecddd245188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd75972675bb563bf0db30d8c14fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728d14c1297d63272fc58001ba9de3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfd5e34f62dc8ee55badbf41498763191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13258921c477814e93d54245e2b62e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0097b3209e58dd87675be0cbbe0ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79653a4bb30877d01814331fe597b1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2b407eafd579d41f42c7144520b0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84be4e0922c28de24a2c9e7c4c4519196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc449e27279814ac0721522bc1fa7f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eb763b94e5b43360b15b156ca1e72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baefd197fe6bc2f33929c372bdc7c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74d994845ab49ef1874d0c18ac88cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d21f8f380b02a8adaa1c1fcde6a9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71331f4105e6fbf5864a034db467c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d81531380beeb9547422306b1e5226203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64658376adef24624a583d0b6db6faa2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ba2d41e97f693f2ed02c3c353b55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f319aa5f6bbbc405f97129f5546fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed145a07eace44257af52c7a72bfeda1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e43ca785438d9e9769d499a2b2972208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440fc70334e29936c386196db79cd77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb7a1d503ec6e13fa9c08892348d3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b50b699ce94d0d652b2fe6695c4ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe6507cf4e456b0228ca02a4cab9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ff2477d91e2f63dd64ab9db7ec6d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3a63bd92b902b1406dc60d1eba47c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596f8d046e8b1084ad1e620342ba368215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9ad321203842a3057affd1122f7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5627bed62bb294ea6a458bc9d1e0e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd90099559965426248c6c0c732313218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f570359fb392571b8d30d7e98161da1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac43344b61094af34388b7b783a58e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d070f708f05b5672fb2e31bef0b15d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7f499d4cc8cd1a2804a61b4d5b57c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e63934ef1c82142c2f70d2a5b3a232223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8002891348ca314cf569dbe526a822224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e20586ea7e2a6ead5949c3973dcd49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527e488f46423291c5e46d91a09e1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942552eda67af22dd989a7c2c70e2292227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6042e364a8900cbd43f6df6b05b8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a32f29b77ee423ad48f90b4ba29bb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691710ad24e30c73eac80ca265c4fe7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc91aa9625c2f10182556284dbf26ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066a34b5b2623673a2936f2ed72071d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aeea89832acf50620751a9d6faad8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18f695ca3156e1d57c09c10f421d0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470a9b70640bd9370e6f62d11932960235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b5636675bb2ff446be910b5d9c3a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd47d8579cac6e192612f9a4a7baeb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ca36f628d57eb79fc95c10a6b948f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0775d576f011332f649e4c73b8e290239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126397174b3871366160dc6e571e76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da302c8d703d932c6208bcca8829c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a81d7846a7f36cdb4383fbdb6da7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68cf9889b1d524032d2bf028deb25e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e766aa874010ac591dc6a62c4a50164244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdaf0911f90de7af387297ba08d255245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76cb80ac27ca9338f167746401ff54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdca8760fe7afb13d81b1bc46754fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7faab330812f4ebb952fb513c9b78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d200877f1252ee9b7e4d0b2ff5e36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f570b5b4a7a9cf8fab694364b1725250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c50df2f79b952588faa2abd1ee7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd03e563e39387777d67f079bf7ead5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70336c45e978781293920a6e8894138253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff7101cf1b4851b89f20f11b44cc46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510a2add812ed65fd3e33f2b68ca029255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14484fea870ae45f64af05b337c7c5e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8977509effc970c74c58fe1e4cd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86336d84b921cb80d277ccc6ed2f1d07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44c128fcecd2dfd0c0bb29ea9e124a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c79f1d2e5a0dd8c746457f3a4bfd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac167d26f6ebd670466732ea9c3c513261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41c96c59cac6193b2e24ded0bea29e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366442e3975eb1e15744173f48f26b12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90276df2fb1029c0631a4dd72180a67c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba04b5ac402ba4bc97863599575ddb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4af761c0e86437ed405b98e68d39d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b3aed097a740691de6f5a2eff4202267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc97ab4578cc00a816aefed7c989d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cd2956b1ea292fecf5b6b940da22d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd060fcd35c2e6f051085d91b57a0d3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdfb52d517cb87205965915a28f7d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f59d0fe25d7c0a0506b679f3a3d5c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71847b409b46f2ed94a06e2c15e7df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f1afae0f1ab389d785e0a1b2ffdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4f87f8908093b52f8b3004cf20d16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e22f6481a20e0854e13893d70725fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764e73d112c509e5afaefd6f1af12ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61780a764e3790c449564af8a8acf8a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa205ae9c8a505d061af3be5c97181279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c521267e8aa7fe870ae1c176f61ac9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7b6236438aa8786a410dfa4f212e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf0c742f4184441d60c620806af98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82772b90a3c4439548af6cdc76636c85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016d6a560380c6c8753431c18ba8c03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb6f788117f7f345ed2198feffd80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffb1dd7740f1f98219d9e1bd86076b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffbebb1be7231ab952d183aa2813d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb091e4103586f2cf18442317237e784288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa124926090c20b21f1ceaf021f7ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d01b818a1a77dcef5e3c1f308b09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f7bbcc27e1813789bddb2dd33fdb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc8c98e0afe19b3a725a7036ac7e41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83884eb75d4572f9dd34dc155d9982c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f296f6ef50ef5660c13ace61f117f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e25ce68e70c3c362704d7e96b01ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0ad8e4d55510af03178d71c5680df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c7e9eeb2ee670ac694c6a2b86d057297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce26483cf1a6026341de2494319a9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f38fad9b52c98fbd655faab9bda58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfee0436d2cb84d1df1cdb02b7eb3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde0c01f1f49b9eb6abc298aef8dd8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b405610b56bab264d8cc0af3b8cc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247bfab44bb377005ec8b1ffa72c7bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720111219e658e860877a7e5042453d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd3a8d4b736ea50e81948e58cbb5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202b788e000858a883ee070b5a6cbf8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db80b5b9e896d7af25860f5a4cab5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b67871df091601a5302e612ce7c01a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdae8fa982bb12d2b0e34129934166309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2e507899e5d5f7300dd1ecd0fae40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a25ae30fb0eadb8127b48b68ce2f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9015c840c4ce8f3587da1213bbe838312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3edd9035060d5327f6ba0da164754313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ca7b6f4ef5552224994e1f039816314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710722e86109f2f9538e4b74cbf39bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1dd6504ed795dac82fd3b69a0c69e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bffe74cbc7ee68a2babff148b1dd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854fc9c712d204edd04e89f6e0e207318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3e98f85da883d48a6aec17a560548319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff81c9657cc0bfb169b2bbbfd402c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739ce7c7ee39fdc093d41e3d85e2733321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2a81dd706b3a82c1f91bebb3950ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f09f227a28d8eac8f88821145f66f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d7d9b577f468b33cf4f9a3c3ed6b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8942ac05802e4392598e885f4c9f8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1a883fae77a30375983a22e263e3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b3d66f531d0ad175463096f83c4d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09cbe2f0000f62c9b74558db72fdc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a373829d504a880fbe9cc92f4f5bf20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d600d7fde3543907809e313d03a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d1e717bd0141e5246e83aaab9efe2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff00db224ba55c169ddda448aedf585332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc9fe35455d815bade20555bfe3238333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20f9ad7c8b86c8e46292b873c379a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3971104960f42cf218a087fb3c8452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b958b405890c921d7b782b5c7ed1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f7a6ddf8da4634db9f965253c4bae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85d3579e90ec75679c4a0db85988515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d09fee49b50b387577b7aab29e74d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef4c0fb88e08d4ea326134832334017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bdcf8f991358b4d2ceff4d88a1abf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd41ada72601a242612330d9bd6bf1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbd382040c4d21cae55cd6575b574910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e67ceb27a9efe7d915c87dfccc9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668db87a2c8df48d71650574b044864412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347509ac6cc4f756313320d2228c2a6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a4ad808df911c5d53741ed47d694414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bf31be2463dd0493c1eddf6a39dc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d488274998aff8ab596d077043c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531d2eef8bc3a918b20e9ca3704c58f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178ea518f374fc537736a9c0110a71118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984671a52ecd78a028863d68b1adf04319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc148823e2e527147a27cd3920106de120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910adae7074b3094c517f09c506ad1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7734c0e980c0e18f63c3829ec2810522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aad13826ebffee98f2c1eceb581ab423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4156fec3bef0c65c364c26000b6a9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebd697e034f18d1615c790de3e106725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8a1159d907b32df56af85c6d8803d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97f63362cbc4d6b83fa462beaeb2b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196224fba9ef7f88525e68c7194e70028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0e1e0650f9ec86abd49106d96d93229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a3bc997ddbd54221e60170a1f3e2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c1f1ae54feb1c60354b3b568680831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a4e5b22388bdb3e9a9d653739f0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc7bb0c50ed8a48d4c19b025793a9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ae1e5789d4b69b3018937e86a38034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d295b47fb66ed85c32ea34d55d05935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503bcee8f52084f4e956b84b2574dfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2189811a58216056448cac2694744937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083e912276eb027cbb0f22fb49173c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d10c6bb7980fd855be3d92d81759bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c1b722e34c7e0940df02e151228ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ba2e9942af885b2cd25abfe91e6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac574d4434d495dcca1be19e06cd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592b3d27e0582458c4faaa0aabef5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f4a72811eb29ba40fff3ee46356a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fbc223e0473665a9c24188008e3db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc127b74e07ea0fb249d8df066e0c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569d85126ebe2dbda92aaedf9e4751c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1bbe84a1bc05f3fbcafc7cffc265448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556156bf9ca7da70fc5c885e9894f54d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae395220ba61fe4cc9a9cabdf3541b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c78540820f87049cd41c78221b0e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d036cf6e9e5a0dea8ca8ecddfd66c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a47902a6fe7f4bc381f58d1730a58453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31173e43e34247879a6388e249a758c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de345ac44ebc64a42740c8b3eb915e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5985803927fa6598d627075c2f253056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c71c3ba4a3ee9687660ebcc23fd8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9656197687f9ebfb698839158c967458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cd586684fdb46afc542dc782e730859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357fa21fd9ca3f526500e01f7a413d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fd98659580b201c2fca4dac8f4d3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06a7c85f54018e65a48bc4fb9065ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be408500d6a381c1492758456f8c4fff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289b6a521837f06f698f0eb5cad824a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6a47a80f1293d1aece19c24c4505665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb00b4114ce945d00dd80813cd308d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04de3042abc529244de57f22fdb15b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebef2b84811f87862ffc0d486335c2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7f33b5ce07fc15f4dc5dc8c8a667669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da1dcc2d4e80f50c2efb68ef052aa170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f192add015cbb53d2ee0678fdefef271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe9ec24efc9f4df4d3a34816baffe472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75393c4dece81109583b03efecfa501373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c71373caaec2d7a1a8b73fa7855f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2c20dbd314354330add62d081604a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac1d47b4200b116869b95c9fb5b65276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8df4516470dc780ad2cf65497a7a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8cc09e032180e3b083072b6cebe3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e84d9725fc38f3eb789a2fd06044ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec33418ade5d74ba89781bbf792f28280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c00162708b838c25ef17151ee29f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcd304a6124bbc4d5984116c71e9c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11556b495ba2c07c1615005bff5b6bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742553927b7fc8e43e1b34925138aea484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3be28c0fea0635c1005ce4a81bbe385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ac99ca4ec082f21d06acfd649c2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b75cd6b559b7beb5d2cd383bab9c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21fc9b3b738aaac15fd36e2988267488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93720cb90a466c1973f6880a622d8e8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4295cf63788b1a806487117b1c0f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07c9cc841051aacaf80c6c7df27f3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92d543d3320fa62319574c356f8c0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bf9375af7e7dbf8d2a77601bf760693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5b16207f03a3cf41e99a8cf876b8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db62b96fc54407134d941fd48e7639695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f3dc1fda009b0dfd964080018d1f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeada8843676dc74edb57ab0b593586997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6b55923cd59ee7f9b73030a5bbdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41aa046464e49ec4b7abcb30428bd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea4230a1e9a481f0689999823a8d66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d742207ac8e4a26a877c611af6609101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c96f6329df80e70ca9d9d3a03a96b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb36f4f4798d3cc651415de4bc33860103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f9182e2c9b20c6d58882d50ea472104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d03583e744923223ae175b81f9c78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd541eb7cfc225ada9f2ca6e4c10859c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456af2a4cc1648fc060f147f61d0bb2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bb1e2aa10766dfd09f6fe15a973b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dd678ddea701a6696114e40c21e25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde450763227c0263e6c79424a6d1a5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aba3d203830ffabd3f32cd9a018980111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbb6e0af2536c1ba3c7ab868751b93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f60f9062cafcf7b1e47c20c6a9e14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075d68b701e764b9ff2c7e4f578718a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790fa27925b0a2e6ca775a91cad8f04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf5235b9efa4a8c786e0abc458f5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e73a9cceba00528afd76714363136117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69362236b5888cd1b1d53af035c58e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcdad917cae8d42176c0c59653146e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688a33ba581df45a715729c020a0a7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795a960c673a0386f8c0c208f56ea66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabd4aba763f9bfe448601aeae7ffc2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17888713083841c3efcba0a2a99bc7b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449756ad3ebd9cd84bd36a55eafd4f37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061f702dcd023d10add1b2f016fce5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdc78066894c44d448f56433387f6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760b6b21d7dbaaf2881eb60d075e04d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbfb00c7977af4d2ae239665adcfca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033e9e9f19295b96de74433a0c963f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff10272e648ebcf524f67e87084ca5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfdd4722487342c2546fd10aafdf21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228bd196e542c2e49372f72099cdd6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e202fc7e6eedf83941853fad8ecf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5cee148f71a717f69b8e6bd5c1edd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fff429cd302d026c341b061d057b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45a5777a2a4f8382e27d1f437a61b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a77cf4383ef8b5e67a8ea6963dce11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044eb1427de5f7cb6c566361f638a5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3a9464b558c48772821eeaf7ef82c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e33084413d4925a534fd04975b722140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aef7e40563e4268f43db9aa9f3dba8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe739a9dd82f333ac952fab98ba966142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b1253f332899174ccfb19ac90fa81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c75bdf61b1b6af8e90c37ab4a602144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0aa033fce136d780657f9b9f9cf71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19678598d271c84097c2d05d2a65d54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba5941574d538581da108a36dd5e1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cace64be9aded7d0008cc53336cdaf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a1808911a63a01e1d679c1468843149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be210f9b941e069635e54cd451e7f449150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6053cfe5aec065b666393e91d993a29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c36c26ceb982c9b224cbc24fc107a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd24dd5ba1ec82fd4c1242be5b3b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de77f013991d821b257cf5e4d557e81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6b81f679a7a84ec3e9cd2d5ac0232155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cd7ad060caa7e8836664bd74b7cda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce31618a8fc979310e6d4e35df30315157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779324a3b7657d1757c6a5c78e5ece3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf152a4e698905faf3f7622549c8389159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f317ccd2359c582a2f1343e4bdf039160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb540fd0df40e42a36144319f29c33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb65f23d25d2f34cc27025d6fce362162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d926ccda93fb49e4b2a158d054d6e48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad44245188e0184081b657a8672552164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5ca5954ec69fd43ca0f7f69518367165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b53e5c3659e12d3103ee85d6fa64a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03af574e6bccc454b8291dacc14042d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade2c7ed6827e58a77d6051cd0ced6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a8ac5c3ec189393ef84f2c674adce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4133e06ac52a4e186943a8660a7637170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411db85ea0c7a0e315e77d1c432936b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf8c08b0f8de384153e2b7d3212d73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71eea97f3691e3082d0f8c98ae33fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b51da2710a25ab1a9ee5902e8e5d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf64c848d92ccae88de55c972b098a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50afcd951e02a3f9e25fb850727a40b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf785eb471c7751bbc46713a218cd3db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f4253729dc84f28ed64ca01f1b1a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0e5d7995478168e6248f06b31f42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc0ca658237d894aa920595a4b407d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30de7a4a801a0617f43b4d89be44a62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbb676c7d6529b45479024d429c605182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba313dd5df4c69f79b5dbc8a77e5f9c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c5aca13518dc99c9a55aa97919470184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b36dfad347cae56642c6cf81af67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4543c70354707949f1d56068cb22a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67193fcae6f7ac45a232d1455f302fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ba0c4b8b372af28d880d07e589ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c882c3335486d5698795660a316dcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5aa5dac19a974b0d3bacb990b0c36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8cda72e69d6fe1d7bf3c745452aff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444113a698516c08d9bf462f9a280eb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5448341c5a38dd872a99023d974837193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701cf940bbeb8ee42bed4f8a56b11aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c26729b9c53b48ca07e02f354a1ee3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09345796a28d6721ce8b381640ece89e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae38919fa7faebe09b0385e48cb7408197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a386b5488208433abb2a9cf74681f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0aa12b435034dc9f4dda638cd3ce2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99418e8254df841114fc0e7402e23bbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b6f7b0605836aba756a1d37c90e2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d2336e7ba63dc6b070ec429034cc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ca574e7fb76c292f4ec8632a5602f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8834f978fdd4a615ac5c74aa366d72b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be70d0dbb6998a3b6bb0f890867c73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f34e4cc35449e7f455fe3f52c432aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f57d277b457e603df62264a88e4c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcc16633b5fb31d4b96f4ea71322f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b130798cd54a773a2660f81cee1751f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22031aabbd60caac465d029823094b7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0851309f90df17bec4e3203641a803211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3d491035cf68a98809e681a673ac8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16dfa8c2098c5c3bcdddabbe5ef010213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca663f6abbe965575ddbd47fb52ee30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eeab8e41ba54b0958aa7e62e3b48e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607081a057661e93addbfd900b3230d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3e2f148152af8fc4bb774f76d897a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded66e48eab96e44389d1f1887b9e0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341140d30b05ab8217d4ccd3014dd7ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d77f159c2108dc6bf7142337ccf39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d289882859704e85caa2e16c845bbf5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bc1e09ebb4ddf0b4b1b6882a99144222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c473f154c511775aed61abcb1bbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c11d61ca0632a4c1b639e6c901f3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cdae6b27b7fdfc182501a12aa4f84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841144d24157b646eafb9459bed17d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c49a84321228b0dea4a7d6e469f061227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5592c38049fa1829390ef16d45a4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bb92ae9d9f65e14a85f598ecf40d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ff5d32ff34682031631b2e1acf7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4164b66bc07118a34e0ea1701e79b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a5480aee24235c4e938dfb17c2bed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc34acd6ae7b9517198a43b5dd1f63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952f85a838ecf15c10bdd7e40034bbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ac0e8f332691410059600c8ca535235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b1109fd118386649f82c4b7e12b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09debbc79f39fc866faa0c291d3e769f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aaf2bfc3babbe3e257d8e3450e65b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34722f6bce10cb072c0aee7f56642910239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac21c30f6621199d1f02159ea7180ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec1a8c9186960db54f7b7b0c0715b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61408d334d880850f9b4b3fd80f589242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ae1fdf7761aca8305564094d61e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8d0271bf349f85b9682a533f2bee0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f9cb61078ecc17275f16c0cb3f48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4125a16813b93663391bc4fc279b795246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c24251df58ef49475945c89db655e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1fc9b51af067fd14d8f3254768582248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6866c8daa8eae2c720dcf2a07b4b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74224e65a20300800010d5c750f61015250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f4f97bb0e08fb85ef87b259a08011251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0cdbdbcfa443c44b9199aee3cc1f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e476570bb7bb7cea1dc280c16832e3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a80e49e36502dfad0e76a3bae2d31c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0b906ee382c32381c6bba63f8ba8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd6e00ba538c8521847929bee0554d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a47ff447b996f59ec2761e6f216a05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a2713f33337a8ccbf9f6f6a93216258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186e1324b03c6124621148f76008776259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961f4330a6ae17aeb4346e428c8a0ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4ce34353f0254def583040681bc8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ae5a8e4c843df3f0a6853404a126f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bd536da99745af9d93ab31fbed9a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da550da97566dd2b64198bcc07fd7e3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d93955e61aeb7f011e60339b24de1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef392606181e57fb2e4ce5d5c6e039266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d3489484b8ce1e370e9c7274c3f39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2d390a4572af32edc1dfae1d21e8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cec81ab5da2aa0db62ce4371ce001c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a75f9956afffa8e732cd4d501e832270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938d48f1d440911285a834538d983a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8b97ff86e3b881425c44717dd1684272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0f3d518bf4d50f09d83f23833c176273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990eddf6002b59b6bcc490b0a51a164274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c4981d61907d4a896b2328c4a5d0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d9bdc36cad29bf19b28a92fd02723276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab8b1186748a815aaee3c0712d3545277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08e96d156683052918217df8fc5a72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4b7029c1acd2a1b85fb1857714765279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e88a87903a62905b4e25983cf82155280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bb1f9e4bfdea1a33136c2a4447415281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9e68f76db85e20fc75fa3f8205af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e102310a8c4b2f2adca3f0a86685c83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9404b85e683192f871fe16d8dc1e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45004581e6db9c66d4cc4e7e9add7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5259f18732e67658ab41b3e45c39eec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4cbe89052c3cf9aae01ced56754dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b94f2996f087b5c262a11d2083b2e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2200ea96f065cc325615150d48224e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2255642b10263a4447c54112671c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44cb1df0de11ba607cfcb8a9f467e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb593a8cf5b2cc2f73c627203b2778d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4d6a6e27e84bcd81d38a945871ccf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379bf9acf19d8e6ec959aace453c88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3304eeb1854d8bcfac4f2bc4b97ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3854521203fdcfad97073dc58b168bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b1422fb22d4ffdf1db1706ccecfad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca0f1ebdb37e50fa399631a9cfe325298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8e518bc6f2a36114f512c38fe4f01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6786b7e3bce37695cde3e7cdbb34885300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b8163f7787bbb00672c50ed57d718301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bde067b420ed906e384c47d01c34b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2d54ed3758c6e51434900b7372b6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b59b4fb611abf80038d6f5bb5306c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8299fc415b63fb353a7ef9e70638e99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a3a835948beb2d48caf09bb500ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ff2d324d7b6e39fd455b5c5ebd234307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb994a585cda3fa33f615efd188d8db2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a03281934aa06596e99507241a6bc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861718d7eaa26cf0668aae7a28d852e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0c4954a56bd0813cbb9668257504311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d33d32c982409654d910561aa903ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200e4c6b32b4cf07134016793b97235313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cbedf804a38f81c6e9b1abc700dc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2faf8240f52de509ef1b073472b104315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f57d98d5f04e14142515988869480316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5b2560cd7697368ad503070582404317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2108b1b2d6a4f07b752037e903d48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973716ebbb5fd9492c251a12bfcd7ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb5f7447d199d4b6ec1322e5dc78bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e11b57f3877c053b121568b39862a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e563e99df9b57b9b71c1d748c3f455f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e0371fbf93dc040481474ecbcf6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af205d8656961ff60f9f987cea66739324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02bb9912258e79423c3069409d2233325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>