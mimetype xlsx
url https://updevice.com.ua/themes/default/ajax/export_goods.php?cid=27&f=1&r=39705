--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d62b540c7568c18cd327c4716e2f0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff3431f256b6329e17519d38abfcfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1128ae34a18484e3223b4890c035d5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438227435f5eb603d89143749b8afa5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f51d5856a56892c9d087dfcf86cc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830a8684a1e7ec5661d531e450e1a8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f381854e15fb7b3166b1e8fe34e1637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3bfd2f5b7a8b97ef3145f59b4ee068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721156b0c9ee941476d747cd8b1a6fba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0119f692b6127114c9b2aee6c853b5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d36449b70559b2def8b812e0063ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c391e7de8c54c8da9bb69ec631362b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d25bf19ecb5567ac62ed5734994c6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327c092424397d33c38517059a6b45714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702d9edbf322edd08f0c19e3c6d9c3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9808e73435c807d8d799fc0393826116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97ec54f9eb69b8a681d9c42554037917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f08087c20fe515552ac25e7835c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fdf659f05dca803878267720bb2bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a70e8abfd3fff35be1864178c2b0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc719ab81b1b5fdc521ab1336ebf9fe921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dc5e1e08c8ff79c669a3db7ea5b7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a02ec55bc031a3469cfd04922325723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99359c5e1c15caa2494592f82509d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa44d0d572d980bdc9c4b2da5a374f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f98f96c8534725cd527910a98d11d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a274e79250a4e714260a2f66efdf7e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2502c325fe00896c9da20bddd87e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48423fd00070c291ffc5a9b4ec1476929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef57e9cb88f7ad1ceac4fec32fc8e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566c80c0c9c5c206399b92b116d14831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e000f4a830378ad9d2ae245e2af9af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b616e92a6795ff120ce83ea0a7581533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0185afd3fa3843e900efd865a16559f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c60f3f3b1469d571217400ebb7bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb3eef191248487ddf720ab72682f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10294e406002cebe5c4281f48d15032937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd935f7db34a13a2e72a182ee91281c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feee367fd25a34a9d178ee43ddd6b7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112f3f83132f0648c4ee223a2211f3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055e71cbfa00f31cae15e4dc1d7986a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e8a97638204a01c49e8a06025a2eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2459b95016d254b827984b6f9bc2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a8a4279a6aafbd47b68f7e3254bd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c85c84ff1228d2ec46abeba656ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a547d8b37bb2878028731ba29086346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28591ba694869b429ecb9778bf77f5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d6d7a66483f92801fb8041de1f11648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee6b77717ba7065f47f7d4d404183249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3667904aa65a354aa5d49af2c0127950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdc01fd61c766fb766e91d08d2b7aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e535df78648c819d6ca7e313f312a8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda06ffff7ee6cace53c3474cf090f6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1038115033bdf02621be6b7eadf700d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0654f6990b25366648d54c554affd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e31bc1e5d8a920cf19995b870311856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c10e60269c6a42750b48e120a4c12d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3dcc513be7a026f9024e6e398e36358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6dc8a9a7c02f48e1f9f6326bd4ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56be738c6aedd3d7e79850ab9bf52060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35240ea567c02456e416c2ce3aed6ff961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df72821b9fb1ea696c1336665d063f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1200d603da97b39c5e588435f5bf4e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e022a764cf54c00bb47e78955a082064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2454e4b10715ab58de6f50361f5f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fc4bbb7f3ca3f8658a72d263375ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b89472f87fbc311f76d7fc67b754da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90bc1dfef2e074c77b3cc39a790fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7efbf6150384259ac4530955f2f91169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187149b6d58a2929144bcfc36827917070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dbffcc7d1bdce7cd727bc6374c31271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e846686b3e8c8e5b2336a7880d54c9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ab21ba60b25d59c10918a4bcedbe773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33b4dbaa124a442b161c347ffc30174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8675c2effb36bbe916c07594eff50e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17447125822ee396204cdaaa14dcbba376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f345f5d0f6de9c1668ab4664bba1ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47616f9c977c751636581fb43a7b879778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893f40570f3ea0fdc89659228f6366d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da095c49358d5c093808ef69015d56b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2c769c26243ae5161347b93ff809281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e51227a39cc60eb141f6eac0ee2da882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00ca39a8fc7713a7acee91c39838de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901990e7fb31539e78f28ff59336b80384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acaee9e3c830fcafa274bad02e293b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84445adb88a3cf46a46fc31a663d0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a81c5824b371d2dd6de7dd657bfe5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fea955001ab47f17cbd0855e9c40b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f9fc3721809c301c3d8c6f6998d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776da2a624c237a7671d79c9a6a2d4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c52ab68521c357d4c885b9aa6f60391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdda61ecb4e69a5d250c457c7098f6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bafe867526791389abf419c1a213db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60828c530a6b9d334326a3c75da65294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c43753040df8c317a56192db439e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaf8567eba74ab65f82d66a82ae3ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000e9076b245834136e8243f36cd38397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880501adfd27086b077743f9ec7f93a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd12c0d6a5ff25526531ec75f7da98a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90597fbb0dc211b8e7ad67b506aca135100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b22e60cc23823057fa08222e90060101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912b1af40d4dcc43a2e610926ad536a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a50a1faa03b1591178e9773d6788c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef0c46bc7193f46a771111048fb14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9a61d85bf16a0e2e919748f38331b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309d12ef4d8ecd08421c917df4dc72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42da0b58f7c42d8402472fb301e60b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c742f4b4af3efaec9f981044932af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919b29163dd484d9dcee7b71ddbd0f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e239726f3725e3ec8222e6eeffd0a3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ccd20b8a4f2026499e0fe4970026111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eabce84c0bde994dbb75ca7b2eec8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4f7d943926469e76092272b97c4e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3919227dcd82102d2e0c94f38530f06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd2dd17f0914292192b29d3d618f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1d7bab40b5b694cec0557e95d838b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84fbce2e132b4860f5c81d80db801117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8997a8375b634d7b3694fed0090af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b7791e271a22a192cba5d33ea8e7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f550309104169955541706610302120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fb9e4c9417a2be7d4e4ec4a5b68b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b92c9e7ad5b25db6ebd8db9c125518122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22168e47dd23f00882eda68df70b5ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241ece07b6d5b6b95ffa2c27d858550124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcdf390dba0d98f6b9df36a2830924125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d21eb5e64a624d2c824a47280e2d83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609bb07595ac2d618e2bb72717ec57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839b7819eef727fc9b5dee05a089b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65731311cf9f240f3b4c330690b05ea1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd04385739d7125babc1951368d135130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230b87468740f2c76a36e8b47dce411131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d60e3edb651f990344a90c440957a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fea734b22f11ac12078aa84da0cb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5e63c293e2e4ecdf4c0d895f4c64e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d622472109fc54ea09f5f43932dca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd9001923a5ffcb08941aab19f79a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3132a341828efe73c9ed00fc8e9a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42c8b0f1d1db2b38635d05592efdc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678136f1214cf414c27574d4c38e5717139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a601290a76a5a327a96c85137c4dac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e257347d18dc2b5a5320cb2bcc5bf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65611c671e9dc9fb28032cb4de7521142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb4063923ea0597caf987e0c4cba80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81f26a60de4a46e6cf15bc93e15aca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874042592d8c9f4a12927e7d526a438c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb84e80cb738f78fdd97ba728af9412146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933d40730e2689a70e8f975ad440807147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415a352352eed3366e06ad6fa1bcc19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8123f9a874722d0e7b32d80af86c84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e731b8a39bfd5a14c10f3880a04ed8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eef02d57b3625166cf07c1a5f8d271151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e2d114b2e058c478a66fd05a61838152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ea5ab0dcd87b6d84669e52e7b7153153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2762d6a6ef915ab227103ce9d1538f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607c9ee32234a77b6193b39cbaaa431155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d06af610329598627d852521259dff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d13b87637b69a06b7a9abb24b14aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd3c73650c08d0e2cb6afe595e8f82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eb2ef72e05b6a9f285e3a49b9bad4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b31e9d93c38b0ed1c0fc578a99a017160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6ea84bbe0246e16b38b243a97f2b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a9356d378455b192fedac44f2be27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7db4ff7e3f8eec5b0854e57c07004163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4323f108ff86c1f50e6f31f69325f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5980912e9af82410ca007815af83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd723cb005db2d5edbb8a5b5278d9635166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7703a2763e5fe4e5366d040f3a1c4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0be007ab6fde1758bf6958520d9938168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033580a413bbe87d77c224c06dcbb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0997ff6ece8501f2353b8d50ac5c98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df53e2e4a909476aae098fd33b5de43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff0bfc2ed8945457b40cf49a6d0efb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b6384c71e8313a016a7661c52aa37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388e75cf5ee622df21ef0681cadb41a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b51bbaeb1bd9667ca9b5515d918d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb06b1b37468ef7ef8b872ba97f785176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b8e4fa4b463d9723a8bfba05c3bd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e66c3c9a8212cd7831aff796c48556178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114782c1e0d66ee7e5d073e236a8078179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c91e33215223a9be5f3a98d530b2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75906a2f7ba9a3b6eabe7afeb99cdb04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df0494c7f64448f437db1211a06ae9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc47f839165b4b51dd1062440986ae1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe233a598bc427ed7af3b3f59e020964184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f304a8687add34d31c371c89633a7e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2759b2fe4252764632f361dac5402186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88706ca06a6287d1f96fb7bc87e0d560187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c363baf25cee0b7ae1dc38f767569188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a45b35cf95eb8f5ac5bf9f462f3e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0dcfd425cc6e8deb3c530ded3f0b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5e4e1e47c149f52af12f4b3886fbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bda654e33711922517a682f61ad72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c207142deea25da96f847775545c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d34d3144849ef64f27912e827022ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c615e9d72d7b45eb269ddeeb0cb0b9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c7722d1145b65d77c3377ef83c1d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38e2ec46939ecf79f2b546765d3a67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282f4a8d677cce64f3f5a3bb94124db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e753375f505c30f73c392096a1d4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea2d4bc11e40624fed8171b30cfb4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be282f02ccc83791d2a5605896e0de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc146fc405be890a712945dacdf6c15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82132054b60bd25cc1ff94a90e135df9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a29101ea6b549535b3ae9971737e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc955a1cef652330a028107b5cff0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19741f7252f859df0aed7d12306a3ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23053e45e830a0d9706f7a003ab646b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29e26e09d48f196c6eadb0e14fab88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3934d04c8d09e91d68cda0661f995a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d49e2570ebcd649fb020c5c9a40f65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1afcc0ee7c5e8d1c529c9bdbfaeec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ee550ed41921146c0c0cf51d5e08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d497a6f53504285237f07cd5276fcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46c27526c9fedff331086dd744c8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a9ffd80e1a55c2f4ae708c7d2db0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8997eb7d673e68fe5c20c99c76a230c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d2dda3aec8c095eb70fce6bbd4dfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911bb6f13c8dc6c3db7e737a581269e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260933b9f700710745278db9409488b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa534bee825d736f13cb08b31172ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe856b0579a0800fb6d470e2b4b9d2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a692924120846908b603de5f937a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8258c9c602279b46e741315c010da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3a2f095b02b84242b02db7340dec3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a64f5eaf8528e13e8c8683f789c3c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862bd2a85a65f1665115021eba02196226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e96ca4148c96a04b17dd020cd5870b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e842f39181ba6ff7b1a73b7d9bf826e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b4d91d93d6d2707892294dbf7c16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5658b6a53c23289dd1ece8e7c4fba3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290a4af3140f0e87d0afea4a7610ed2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1335c5722f203247d88298d8209c2c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63179b28b537f53347e47a9acd73b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e05fbc587989516c192c7766b03a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193de4fdb01c7bf74bcca3aeff8c3a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8b203b5e80cb692ddbed24396c240236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d4edf123ae270c9736b4fbe6d219237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895b8656654ee8abed9673e9046fe65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f623922fe3e978a55cac91c8ac1c846239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cade3895748f77a4b0410f5ee41094d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bb54e13d22b4b5033cb323a610dd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc652c8efd071aa3a4c22a59eaf0d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade310cc64463a8c6d969b8f2264a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b6cfa42d7a0f27b3cdd0cac4409c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d416611d6ac88ed6f9692a18ec5a37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538259e9c71319af078263bda6b5ba31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d5477436e1e01b44222db6045a9e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad901586ef2737052c5042f0d8321248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4b4832e194a6be16c2c6a5c417919249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc62841aaeb88b51efa1a55d9d0990250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d220e38edd0ce971576fd07734e69c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92a887a83d7781c04f173ffaae089e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db338f202f593000f3fc4526e9bd1f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f330de57a6eaa39d91fc68a98b738cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd7442db1a2e807275f3f5cbdd8bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0109b086d5f3c105c50670175b94764256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bc2697ed2ac0a6f7351aa86ad870c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a3b51333c50bce605fa8958fad98f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb54c6c3f9b234e54d59c35c0e254f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6ee9bfe05e7a467ccdb4b0ef371a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecdd0deeab3e20f25a0f70af7b8f98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73108398b75099cb57477ff75e4899d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b608fbfe4d841997d6ff36387555b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7230e9bf68e559221b0fd4fd9869c6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6740a8e243abb7d4ffdb50bed848c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd446b076acbb87c0c504a9a310a0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109b697540ee9537824c73363c3604267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a6f183d891ffdda098f32aa6f3964268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44946f38730397bba99095dbc6c8b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ebd526fee0061a7de3ca2add78b40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3436b015cacd41dbccdf609c8a28b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca66972e796be433fba7d676aca19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668efd4538ea135b91c4b31b6c6eeb8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28036ca5c9f716bc75513843fc34ca71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317210f87ef64c0f40dcd0202e97e511275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0754c56c1a503d66477b87d71a1504276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d94158e6e9d1bbc98fe7f8d81a8a94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c2ca9d051d1b836b98c99a83ee5d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28087aca42dd5fbd02500ff438e2a195279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21a6c391da3b5d0b75f2c78d636ad1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e61aa21b2a0cf0aa9648bce5a714ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47e501ab13164363c2080643805fa9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a81e4333f940b5ec340d7f4385e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c36a46300c3e480147df60061eec8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2049d56f82154fd3091bf87aad910d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d521b4d1a1c14c0fe6b75d28e7cc1f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ace589df7a2ebbd383ac3ee447e0fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2c616ad8c91e9edb8da3a414cc551288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfa6418e32ab4da9f81031105bef11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab1687b8c1db9817ac535b8b41c84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbfb9f05dff5b516106c4e49d0266d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc8edfbe6b8ab4f820268821d2df70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee41b1d116ccd88be92b0bbca52317293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9173598be2e0134714668696a516997294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16ebb9d28e6b010c5bd1c7a38be722295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb80bea03800de9894ffc3463889a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41f0fd2f4b50681697f9ea62ef3350297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e119541c0a4f03d5ffa7798d7e221c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97d60429428b475ad7917b30ed5f31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b111883e9b13a28a8c7c1ad6b4022300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f622fe6f40314d7aef84c85ed808b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97dc441769c29ac992f281e1ba43b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561937c786be615b26e38abf1f5af6c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef7dd14ba097a422729afd40f6a9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ad92d3246c5495ba75555ee3a1e21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de4c69009df2c09ea53cde7d6a38f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42684582af04955607f2767f891fb18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f518e80eaed47aa8484eeb0653634308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3622a38f33760d2e848a334f658b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04eb2f38301e0f523bd5937104d5b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f880affb723213715e4ccedc528e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329257d3ef12b9aa3245d26ca86ef7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00da653f4cd30ab9e529c4e4425972d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97e72355e0834874e851351dbc1987314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84323f9b5d5e7a4f9e8c3766fc3f302e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b346c65f8239bf9d05d852e2aef81e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeb83c6387311f7bd9f603de7982e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467df3ce83eac509272ade9b5df5ff0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567370394ee4a590da4773c0a4dda560319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff94db1574d62d3558bd7cb7aaae7bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c11012bbd88ca805a08600204a4ead321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8593e7206f793e3d130d480cbf2b17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86872fcf7215708ce1a86c403dcf68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dbd0886db68a31c2db7a692bdb836324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964e245e3921d1ad243c45a665b1edb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a906b76aa55761665cb1837a5aeae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574896e9c418eaa308e4d3bf2e9cf089327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064e360854a6d97e0f0584c1678963328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a838a774a80e2fb194293797ad199329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411709196a0605c52a39339e7d3bd4d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a28f0df8f4b91837be966757ee00c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd52a9418c1930776c0772fc19cb7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36806fca7f552cbf0dac67403f2d4c58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57a4ae678e6ef9b099dbaa990ebc4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032fc6bdf91a5ec24928a4fb6a60e60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e696327b96893f555434a4ac0849d59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a44f2aaedffe669f03e5dac955aee5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afd8c64962e9afa0b1deae25838c93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f324d6397dfbfe059d391483e4a37f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da44f7ec5032df2e5b4d4237d0018c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb25fe82c4de65d7cca5da42e73a61b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e76e4353aea667795f1e113d83d780342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c216a1b650384abbfed2a4a65ca32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a7cfd5f9b4d0c468af8351dabe442344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f755746d388f0aa72c3f5baaf874a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811639d1102bfa88d9006b411ecb4332346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903df9d709d29624a5eee332a7ae8d52347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09839f76a8e9847af26f0bd3f54e504f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369e374821fdf569108c6a11c93d5ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9823ab05bc19d7956f13bc30f8cfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115066a80e664d09cf0dc0677c8dcf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217d80d18908325179658d7c84b22925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a018a9a15e8093a02f231e107e60796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d109a794441186b10e994174487da37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f111e3c2e2c4f0efa849aaf0cb7bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b03beaa19a123480575729d2d0134c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0b5f9c94760d22198d7369f70e18010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c78d25b51e5948ca09cbcad8cef2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bd65f8ffc3b0bf41b9ae08bd32c1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa492445caf27da0856e49d71d75daf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb60d72f823ce9d420c361f30a1c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb32fa611e1172947ff00868343fac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7f336fa878dcbe3d74d03425cd65f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf775a4df98ebad66d9cfc9b1d2e2f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd2d20513158ee2287c14467b062418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49c1879399e448d14228d0a7e2eb9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17879644559b317275303e9478078520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415d008d4b743d00b628129e19a459d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bfe10aee99903603a7e7eac5a350022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec94f81c1f3cdb59a6ddb95fd7b42823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f50c56d5f68201cb406cc139a7c5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784638f9415f8a79da9688b1eb4772725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e9518fe430fc266be45882d93958826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fba0ad22cf5f446c4e319a43fd2fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81709c4bd3c465b2fb6b797f1e621fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11d55ab788e5d499f4f0de2c8f203729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9eeb4587c51e5adeef9abe4af719c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1656b8adfe046941ba0556473770431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68e21127688adc780403eb6c46d5e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361a4c5219c3bb53ca0d358b93b48ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2523186a1296e74d2396c17a27fce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c21f3e68fe7ccb8a31f3c4da53cade35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f61f5cbd58d2d59e4a31278dc297a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc81227514c41e1fa7b460c4dae03537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7178a215efa2173e0d6513f95bb70638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e4767a26b83ba39db2f4c4f8d197e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399b181e87774e6d4e275552788cb2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d46f44915635a0e7911c995fb22a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00d6c8392d9c53225a9d7d5d34d2af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecd69e38054d933c1ae5d0511fc6a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12ea8eba148d674fd9682b392b36df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2936f1f5ab7b3857b75b74d0b3eab145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac73e8c0bac0dabbedda97c35384a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecee8e8c0771eb3e0eb70799d4ca0f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410db584300db7a6e8ad93d262868a2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795253c752fab3722208ce7adad137fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6c116432082bc16dd6e515a23069b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8640e98cace572e327f6c4163bd095251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa0d98e203704c45b577bfb73b842f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfffee3d4d253303d481b702fdaa3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0317bf40967f30452205515b33ad3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e11bb0b6eecfdb4336af8c317078d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bab0cc71566a299a0cb933dd6eb01156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061928706c45a1bc34eea2f72be9c4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b18d6df656e557024d88ece7bff2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2969bbee355d03a1972acd4bcb91b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae8cacc2e5348dc640805920f99fa460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e4adf509c2b6d968d3ac56edf85d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d625ff8f75bb3035c25900bc5ebe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066a785f4a407b6519e23b5e8115c8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19abe36fececa6f2818d86e91921ebf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221c5f0e78b303dd6c8c58fd847163165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81100569faf30140d533ab784fa8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90fa050dade99bab0aec45de65e9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9a9a012b0e7b1c6b9e0cdb3ca7b5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f70746f70300837862ca4b3c4a935b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133741d6f566f65997a9f02fd1a5027b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7fb8a700a1aca4287f6a8c68419d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d8112cd4b7bac8ffd700f2a0e285a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca7cd3569ca53abc53d70ba8d9b78773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d358e08da0a7e229b1b97f9f9fb3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220985af6284d2c6b40201ba212afec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5853d47b157c030a8d0fc11cefee6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10efda683b5650aef4266920ea691677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f86a0f50d9f9621e4241548fd01d8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69ae3023f31dc1d04dd693dd57641b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8801f7c0d7d1028273a2ec7e52c2ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ba8eabc43e53fbb2f1fbcc37c2f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cd3a52ffa1c29aaae3630634b2fac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fcb17de2c0303a6614b55ff58e5b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df36a66632420debfdf9334457c4d6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a745c976df9daff23991bbe57689685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edbc180497b071f09f668e73a7f48086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a0a6360ae82383c4f447b15ca42eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ed690e67aa4119e910691fb6639d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4313c85b1eee19e43df0f0c78110edd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8198f4057cb6ffec2971cba176c1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7c2815bfa6e06c6eda3c2054a989591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd528a15504abd0fcdee0edebefb7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b610fc3f186828ca4510b0540773d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac2278d19f9adf0969a0b88c4b86094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f91849ebd27dc40675646f5f6971a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0294fd55368f474ca7c0b05c8882896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad370f0aa95ccb708aefffce124c5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a69d1edd15b28d412e83167aa17098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded4d5535affa9f99334fccb7981b8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73615764175e0dc348f6f4c75168499100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b489cc384bc3b51ed306d3f0e94a80f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191ea56263070e0e1cf14cbcad6d211102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02303ac69a36e6872b94c3a3abdb7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37d9e77d8a687a87fc50efea19a23f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da546eca0441bc2b3b1e22b25444c5ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef98ee3f4bf544f90a256c759c4374106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dd27922d05bcd27c82a568e8b9436107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b858201a5fda0ab6861c951a874d55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0595a0de956b175fcd8bd1ee61ded109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d0cd17835518ef9f60ba48aba9c99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934ccb34b46fa269cb42a14cfebc355111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a367ae8fc38cb1d8dd322a4fc7b1a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886457355df912ff0708f92e5d17cbd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abca81c0c881c92da060336c3f8928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad328f8fc0010b6bc25e997a0d0c49b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7925f5477437bf59d2df74074d49a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f0e223b145f1e6d2a4f3d830fd61e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5717a1c833762bb975f14739e2ec423118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9f2efcd86540bd350715bd14132f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8731910b864b516bb894f720e38609120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a06fc0d840d279f1f22724b181d81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac77aa39416514cbc1b1ae5832dfeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba878b314e04b45e89f5aa48241ba42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7e9fa962b236095d94ae7edd6ef3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d043a153ae468edcfdfcdff14e4d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20bcd20486e5195d2f2c6a9084ddea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e7fd64b40b244d7a67ecec0548349127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aeca75abef681c703873b69c4af1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911edf91d3f7f85a90104c3d79b1581129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba85a2f71ccfc2dddfc758d3e873cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefe836ecbdff242da0a2e7e0fb77df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd405cc9c7dd2bf91156abebe47d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64362365ad2ffb2901fcaa0ba81705133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50f4055b3fa36673ec84aa74f1e992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379342e710ddaf95cc1bca84b310c6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1cac2191443b4143f4fd2295878d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190e2738f920e5e738fbf44de51e969137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0e141a4e371ca4ca5cd28dc34d41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfeec70a85589a7bce1411be5e34ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eac5114910e10d9891739f1d0cab9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b52d9198d719ae65ce9107ee924e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7752e156bf294e0b00b8bee41960730142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d50f8e23a5dfc0e44656c0d8b7fbba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d72c31f3934cf9b1d24520a0ae5148144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35020c92e5b656003ce75a34d7d15879145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b382197477c4299b52e5fd6e6f1e2aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b757d705d44ea7515b1ef63f63ccab8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db71e6f2cb117bac4fb0b1bd7488f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e46887abe99e63160bee026c279937149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b607a4e4b2fb96811f3fe7cf4e81e20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d47f93faa7d0ed9ace75743cb4442c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03494afcda5be3acd3a079c62ad14d7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76022068dee6c7e945eac2e9582bc2c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55f103469484758a396baacfa9ea5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48f2b4e5b91cbf0a7ab9015d3dcb14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd6a03257eb196ab9181a8abb6608156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7050c870bc63027a9974520f377b236157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9ae0ec3ddfd6ce2d21a65b608ad72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b184d8dfef28840751fabb195ec0570159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fe3ab32e5249aaab4d53ce89f2c9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338619b5188ba15233766e22d23c5d32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766fc738b28ab6544b1723ad6cfb1d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321d1675d1f8c36efdb61c137cf757c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cfdf42220b147af228f4940a21e13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a469a38744073269d45815ff8e838e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc137da6b1ef0fd82999c5adb5e8d335166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fe593f1ed01132e079a2e157f481c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0959ff19f72014e4a1e91066c527d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b587bb5cb3739a1b45b2584216d457169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd512c0d19b97ca3e0c39f3dc0809410170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc9ec8bf2362f0179d7f01eda9cea7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a6dfa4c4b400ad19e498f59d469d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c629d05eb3e0faf9939eff874cb34b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13d430aa8f51b56a24414e3576c026174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8205f46c5b9574a494f87b33ccf718175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854f5e4e327baac0448aa27937b4954176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b476b2598b614cfd1205e6d8d0e5b1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b0d2e68287d9047a0c1f294c7e9d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eced17a2364098ee3c2cba94edf49a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f8759a1fa20c9639b64a456182088180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2124aacdfbe36577cc7381c12f63a78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6814088ef52386d37c0fa81a37eda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a92bcd93ac59a52fd25f37be85b7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2dff0a0c65141306fcd3e6a86f403184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56909074f8c8a61b6531bc0b4229a496185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f56771b142eb48450be1aa73dcc6fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924589d8a0b3efeb244807a85e9c7c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd31d3e6127e6305b71ca3a1545eb63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bb6ec4a9d417975938c112ae3225e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b2e116c262e6cf25a18c67384e502190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c001242bfd69072995a721c73db578191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c8b6d0bcf9e65cb512fcc0de29e82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b17df5ebe56ed7b303c00fb87d4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4466442746a1d9fe3829cd74e2c6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1903ef0f87b36debd4c63343d64e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3401135897c01148027eb608b904afe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68538a2e1068898eff2813668963bd6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bc128d13e68afd505a66df96b096b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aa0531197a3477bd792e5edaa8c3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eebb6441b3b36581956ce872011f24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864fe6cca8663c58b682afba77caafd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eea71fa979b7453abb580a82d6e18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1da343406ec5a0ff11b706ea745f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798038c8eaca66766d72ca20ee2d469204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1a5e97471138e32000334a1c499c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576a1128c96748bfe4dcdb398899dcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd7256d61105c46416e824174f178207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e20b895e258d4f3e62818f618da7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2d262c90240b11013900c28bc0729209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fe37835e47b9f91ed569fb15377d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b16c44250787078c8963fb8cc1572211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3029feb0f4971028777f84a779e86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f63d8b19415594debb4627474736b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198eb21b3038e86de7194366d77dfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d9c74e817f08008a7110f745888e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71488eb8969c96b92f20645a8e42cba1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e5f84725f6248515966c444e3526f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b1354cae6d5bca84e171e69fe99e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3568842b49fba84a82b37175dc6495219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e7c8c47115eef87bd60b8c1f20566220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fe212f7a608705e9fffea2465f951221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6372c40f4abf73a6dcfe34d0582b1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35505aa573385b5a27f0d228d699ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a7d8000b148280ce34d116a769ced224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e3c194094bdb38494bc323cbe5fbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc48b5d870d1d88c2f4f2b267c7aec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdefb71452e91e51deb560b492b76d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfbcb767ac81ddf8681ff97b736e77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a6bf380cce3e2dad317985039688c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746ae81a250cf89acace0c1fc7c702a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac48a20b2a83f83e2e81baa1bc88c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb79558103391df5170b0c2ba26dcda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad7ca8c47b874b9df12158c63f0be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b42cdb52d416bf0b768dbf2175b17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734980bbca88620a04265f5cadbb753e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff405257e1cd711ef2db9673b884d3fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4491505da959b5c76751d6f46064f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb186f88e7f18a63445cd7b5863386238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bfb868c2a4b22064ce05d02671550239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1d9c2b7aa7e32947cafa33ad28b2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efb524662100601811af70d7ed4750241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb908253365efd0612dfda5d28aac3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe9611d4e765e709d7f1cb2bc74e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61458661dc93c74de52b2ca212b9fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7640d69ed07f645d75608e5087a75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0e9fe19b1c990a81ff68a6e2adafc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85cd095b300ef26fca0b04200b5377247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2d057b49eb17e11505da819b8984d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397e3239ccf3faf489da21b0b93fbb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef484c1f4c5cf4206bbb381a1b743744250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e23c0a17c074d6b63e0d4ae19152e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daa13df1beb9d0eaa16fc707765ce3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918745744d0ec3627394401316a1173a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0199a9f5f618a21a6b28cb531352ff8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac5549e9765b4cfedacb3a65dd839255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ebb0f7319ae9f510f3a09ccbe4a61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e07fdb1c06a9eee5332f9b8ccbaf8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c434cfac235ea76c54ecbab24f03a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da306077d2c086eceb5e0ce989752432259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20de91b8778dd5c6d0e33f68b53e6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579fce3b1c179b33f43a2628b0e82eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ecb859039ede3492e2da6953d1a0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f66d75e480c1d2fd4529dfedfbed44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273c9f3eb90da6c5f9eb99ed364f2d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d50f2c24d67f0e50a54733574ff44c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7dae56d20608d19006cc24056761f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c9a3cfd6f54bc5389797ab7841cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134b5a4e8950522e12fe4381c4617c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc87a4a17c8c9f1e3274ccc53fd0bb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb68dba37c6f750621c22267c5ac650270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb640693e16629220e70635f93d5294d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54d7e7a0b92c742c896010af588a64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3dda962e376456d2e69797355755e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512378e7132aa64cb99f3ba9b933c69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d3f43ca07d95af689204defdd9e3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542216b7835505a5ecb7593069004a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920605da6963ee8169e07a57c4135f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f23d7dcce1f99084aefd619251814b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738290faa7b961f3a0697a241988bfc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cab438b20c56b643bc636caf5d10b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9f181be8982ee621ef47dec9b3bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a67d044de563460f947f39f873b62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d1fbeb6a7f627324b3df5c45f3b89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c91174829490324fe1eec8c6e6b0a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638811f8d9948f2fa2bce1ec71cecef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18edd990d7ee71c876108df87e74272286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827682e037f4b8557b2fb15dc8ba7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d914418f028a68259687ce7399b7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ee846d987d0e5acca711bb74f42b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfb2db0c1b824afd17de2f80c0a17e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109eb1db72c0e80e59c350983f64027291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e223924c2478dcfa55b1e7b487a588292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253f1f685cc9109578237cd01ba6aeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c379360eafbf1871ff5b727ab1deeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f849c034137c56fe7ba94e01de3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7778d53238d8a86eb97ca46506566296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b434e23cd03626df950fba9ae37016297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a0dcb50ea348f1030a726010f0208298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cdf1ba08c7aa5907ae1910761130b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f27f33585897cfb149971c5b5a63ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa17af5200dadd82633f107900d8791301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc910d040515c4cbab7c025d2568171a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb0f57162c32fdd7869206abcf6130303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cebb358697870e684c0c5a8400965304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f255e4c94d89d063ff82e10fd7d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44a6919a10cff95a5def723b313556306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a0d515b8172215e90eee8c7cc5336307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9088f7a6b0ae9d504ac565efde6f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a826a7a50797266e00c5249e76949309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bad6c48ee99458ede2bfb6c87366a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e332df3b85d79bcef7bc4181c94b093311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7c29564714b29f89c693d82b1753312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391453b20c80d74759c354d859c54b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d0efb9feb5902074e3f13cea67485314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b72244a16a71101cddc92ad88abcf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35e329d58a4a7c0d2c18327f47984316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7d6b0bff8707b21c510549489e825317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8d5e0da275ed4acfb813012559581318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61db8c7fc5b09297c945682c76eb55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f1922c8db22eadb786d0130361403320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca370dce659d4ee9aac70b11e59ef2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef09a76772c2f73d54d9365d9a4b91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc56a0ee5917717a2a4fb83ed8a358323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf32ac822589738aa502fcb86dc209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c371505c3426944ebabb37d86d0792325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>