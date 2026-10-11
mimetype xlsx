--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35047c257f03321a570b5cd4e623a0e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ceb3783f2994b90e655deeb5414992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea5700bae54c9fb7c65b67ba0897443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291e7c07e84d6a3687e047cd9c614be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3faf4f1420fbcb50bf28a971b581a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d62a763e0ed4dde3fab581c637c55b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2778edc958c3a238ebe43a8cb70e8237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a2d16fe4bcc3f7b215c00094d0e2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf36c0c649d8ed4518765aa2bcbcefe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d38f50e4e729d650d3d7925b4915710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab26d7de94a01df54c8bf925289e5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a31f246e7d341c44c65e9673c681312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf1677fb8025a9343c2da77930e9b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac92af905a29dae2f31886399ec78d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec22108fa427bd9712f43e24c3d29715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432093f72e38cf6f441783b48ab491416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ecb96373f1c0def1bc447e4b59ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac83050f3176a674dc950bec67963f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c242b9bd2d80b42033f1d3f71de44e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed31e7b0b8960ac0e768fa8b749945720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc0713ad3520dc6b3685ca7780c77e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff15c962651945598a74c4b20894c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e4b138dc19cdc4d545b19d9f73a7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c0d585125eee906d3cd75f2d30b2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ded30f51ddb3b8170fb3e86ca30eda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9691efb80b4c1bc1538ac5b0e7d727426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97664dac41ef3af9fe245c3356c33e0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de197d5bc3db5c36ff29b6898ff84c7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d23eace00681ae326d6a6ab0c5d0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfca764b9381b99e4b28e165f28be130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccebd7ff84b4b7e31642f90fede41131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915467da17d73f39c2b354b36dfe7c9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897b910c9aa8f0612ebac6a3f469ae333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e4f43a64f6e458d452758f078178f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfcc2de4b6c65e2ca9f27efa0df0d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85d4a48cf73dc18c0394142ab446d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22b6c48df13628c6cf41a18216968e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de214b1030ade497869894472c7447f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb27b8797cf87ac74fa13bd0ff34c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bc5211de746cd39ae61a1dfb1160e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128a26f8559c923a683ffc2fd81166541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b86c1dfc40960b3fd29bfcd05c1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25deb8fe023ae759eed5c4b2688cc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083467de35034b0dbe7c604e42c403c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae1d6ffac5735d5659aa9fd3f3220d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c8dca00111ee237f5bab48275642746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb75f4c2eb5251099aa90a5149108647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ce527398029771d4200abd4c22bc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e808c919ce06d5f7ed47d267c91b5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cbe37052bc6b38624919cf7bd31e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02247a540449645964848d26bab4550f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897916b368623f56d0dfb08983a906c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f221f1af9d700f09416b12c582cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3c798f66a726e47a516958cab71dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104ec94719785eff29eaac9acd40b0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b5a4fb69fa75b023690e0ff62296356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2172d559742a7843a1305cb47d8c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d433306f87770c01a796982a492f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e165d03150a503a74617f5ea257efe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9e5841f9e82d0fefced08802d869460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00563119b05457306ef9951613262f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecdadd3e273679ceef2b32dc2aa78462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75605fdac884438ce1409579cff39263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9335c2fefe1113b9870532780e9bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5c054ebe26a0e7925fb52a0904ec765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cc8b579546316355df484c7e5ac5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936dfcfa2adbd09cf3bb135a9a35f2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07050a80c4d30641e7945c5910b255fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469628fdcceb6fc4fc93de0e02d868769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756c11a100ca8c1e9ff2a4bba010fa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1493c21ec8d624387e685e483d42bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa68a42143a52a93e05740f744e48872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce12a6cd0523d32c3bcdfca69e5517673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b128bfd07a26f936eb5adac022370b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5d5254b2db13b72d81876a42d782d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516b551f162b2440ed5caef862b9f2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27179012f23862e74141c014b6cf198477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1fc4ab0a6f37895c80f85322f6f2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8958c6fc0eb862e4a075767ad6b4d1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7328965c5d44f596cdf6c833b7a0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde0bd9359f7a961a7503348362b25881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e2a55ab1fb6417214164d09e7751482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae9bdf4034d2d324cf25d127c330783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3645d74fe073e9ce6a639c5f93ab584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e09b68df10d9d91673e1236f06156285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c94d7c44bba3632dfd2b28b13b1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce0b15e8577dec9f4c4a846f83fed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9fde924182448e8f78c1e245f627688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36031aa7f8687132ae5ad6e96bcb28a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e026776bbd5be2bbe5af4c5c2943f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679b863b9434f64d8a1acaf1066fef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a6e26b1a6324cc8b99cdcdaa6ec5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076529672673b2b0f6038ceaf48b8af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d0f1499bcd907705462e53048e51d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cbf16b468459c1a291d8a0f7bfc9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114b4adb15c01d224481c1e4691fd1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169b5f94789f60f5550a938d20658197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c823ff4e19189a6cb4c3a7f7a77a61298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e02de5093c2eb8460483ddb360ffe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083747c378d1a0cbd602218531f12857100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42810d26e1ddf78f5197bcd1c332837d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b59116e7ff6d3e0346bb201d3eda2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7412585e749eb2a6eb290bfde970f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f53d996f22f3b9affc846b92bfbb3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cef36a23433dad35a2075671e9f2d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9436d57a6eb12d196c86b368c856e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f545bd4ec3a8ccc2ae640b275fa81e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913b4dcdb38ea284264a5f1882c6a69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4f6890e0a5b4624fa0b2f0563fd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9ad6977641d07914febc5a78589d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c48fbbc77748093f6fbde832cf891111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1997e6d91eb7449d239d94e6730a7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119df340fec226595d4f7bda85b699113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36db9db1a6595dcfb97646703c0b92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695abc23e00e7bbfd7bedf9d65ab548c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f9c1efa7a6d43b31e4e03a732d96d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a076e437c89fde66f981405bd9e6aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7fcf859cea269284c126e918ce6b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b6e503d83fb2b0a4b38b3edff2d6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d9c20cd977fef6ab84df067b72655120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9be50d6f3ec74b72c9e1d2015ed10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc385a00d6fa23976b5e6761712195122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e51a81699d39ec6261178bcd1fa80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff0f5a9014abff67236d33801407fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8362506a923c22d4cf13ceacd6c71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50d2e2f0687018fdf153913b27a807126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d59bd971a8bb5cdb2fff44fc22b88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606df130165d6c5fde1ef18bdb882438128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34dcd9dc1974d8155976ed54969bc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac4b64f770df52f5e9cd59904593b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0ee0976958f4a91886873a113f8dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66391ef9b603e90b68736f02f66d35ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bbdad269fa5099d5dc6c2c92b23a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf62e6b5158ebfe7f81a74c055b34e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4148fcb7a324a21b20602cc271e31a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a008c337c1eef9badcf5584a12a00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41abce02e77dc8dc97dfbfdd3ff5b4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab365f17147bc24d507e3bdaddafee72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c66c9240e21503d7a282e391f4b07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ef9febf2c70d963ec149d243b9e83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e19706601a1d9cd58c59246dc459141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988f8653c0049fcb53dc788acde02c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f42ba1b5c2b78b7c77cd7c931687143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dd60d170088074addc6c78fc97db3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cd201a825079a4626c13542d97895145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10febcb1fb3467a6afbca9632721bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b70d0bf5b2091d86329e86bf73c4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1334f620999e5a324adaf71e8f60e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906171608f3864b9b692eefdaecf135e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0986a0e70edc70ae3f23877672e82d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87e45c3f1c7ff649d0050123bcec78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f65f456ec5626ec3cd0d1c8eb2744e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec97f9c690029e90de92e46d318d883153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50aa9448a483ebf94755b386a640c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9595f10e339e2bd076b9bee7df5929155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e6a92d93bb6b0a1500f2117eae353156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ad4c69b094af7cd8012383e7fe41b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e05432d078ed7e1eac9497beddd12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbac365bf74ddc92b8ea01193f4240159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a479cdd563ef905f924a0c726ef45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830f5934802784cb624c5da3445b660161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99449ccbae307ce4f356d7e31fbfb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b050e80f6143ca0fe53cc53b0ddfef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27567dfe69838ea33baf1f89207e639164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d8882abddcd835daa8b1ff91f4bdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d4db2f50789f6ecbf52261b56fbb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa636bae070581e057f71cc017347572167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3bf784bacf116acc768d06db74a92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf9a08e02f51d861611a772c4ef353169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b551536331ba71b09ece783c3badad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7a83a0dca6bc03a2e26a7fda2f9b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc208152544298b411063c70e1b2684a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601374e5516c6e6d63295729827069c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a435bcae53004a0d06777b2545a4d3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97af4c9d37c2c56a896f01305f31ece175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e13e9276873aff60a427578f38ea3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c3cb17dd6e09dd3cbccad837b1e6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a605c255140e590ecbfe08a96bbbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e5c629f77a4211d0dc802f3111258179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7fbc84674898d3ab7e61a1ff06596180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108293215517d63e9afcb3ab4d888f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87516204c7e7b275681714d6e6efa49e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d79a165cf9230268ad301094175dfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07eb7e559c9820db85b6f66af80e88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feae79010b3a5b155636b1670a0491185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496331ce9a688d38eaf01bd08753168186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa349944a50d548028aa87fe33f3b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39ee1aa03dcfd3162bf8e8dbbb769c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17b18fd243e78677ead07ee328506189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1191e506ea58f6633aee17beef1aca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d26847f04a5adfcbc11e2999428cd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce04556660368f4b295cad3b655481d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd413dc792efe8500899bf85078127c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7c0b01a1f135f4f5efa2167923585194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e307516278132bbaa7a2c94bf933b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c0925db15d3fe6df88ce41c5a51e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db9167f531864cea8cbcefb6e929b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd4e2ddaab85d73b114a46c0d51c09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7140cad5beffbebbefa75996a0ad5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457128309447fda3a46c95792c9987200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb57462cce021c6a8381c73eeced7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de6ec015957b2ece2ffb9a0d31c080202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8092425bead2c9c2131125c2fab76ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaacf3a6d7848fa072d88a0a3a3056204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3d9f037f60406978db924d891c0fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a602f74fbf9475bbecada713b7baa1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4f56a0658d37a1b945ba184511ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53023dfd97f969345f16dca25c55e16c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500a27a088c1306d759d4d9ffe28faa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb718b4fb0811533c1dbf0e29d9513210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b7b1cd8ca14e6b5d62980801725b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805fb5962674cd5696d5fc29c306dab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba57debaee83e6c3bdc1025b696cf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7de921297145bff455a8cd97ed771214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97453ad962e2555a275bfa95e57213215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba99cd9a88ea82519b9afa181c7603f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc0f2c51c964232ed2231e26f5eb3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5967002d6639f5dc9cc9620d163290218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f066b12b68a4e42606ee11bb07960219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e064a4d110e07eb2ba9bde02afb853220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9391ff4fd42fd3668f729ca7e99eb60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd853880c8b5cbcdf4468000f0e4da91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9686298f63722b70af4f70af6dc2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614452c1164e3ac3f6084134119ab300224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bc15e1061bf94c63637fabed45de9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2c56ed58a2357184c7bb18237b5b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce6d4da1e3b8ca46e248f979283b02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee0a8c9ca23f19de63062bcfd460ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892282e2428b36f2368de06d85c57cd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bab31f2a36b2fc6be3ed3756fb0cca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260147c41a71c28eba09b7b639a7bb41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8b954cce9e44a22fefaea31933450232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e350e14d6c278299396e56a3e3b4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c17344983d793207d6ecd144a74ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd2c9205c6dede8405c855181deb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08638460e520ffd0a8bebbf2650f0401236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102141073f20909a0bbd6623abe314da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295372366da490c0b2967996db8951b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c365fe917802cdd79dbb9a8d3467239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005435b61a9b97ab63f017d5dd9119b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef7b78857e0ce86ff354eb1746e5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afc7d1f0c34d871e6ca486ee3d8000242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a874d1b930797a097af5023722941ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd0fa428917bd8d700cd439a1cf0a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81340b05e6c53819cb318485223a9bf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111bdd80a7a8a4cf7c70cbf66de3154246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9869950a2cca9139cf8c71a5558880247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769967e78523bd29a26c6f47d2f6e50a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad71a67840023aeca7db107053a4b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493c9f0decdd8fb25c7344db9096170250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2810cbe211207141e1e8fcee1496b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81cd1fe864cbe6c6a6aab87eaea60d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc598e91e2fc9e2fedc4b7b37f9444ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1d1676d73624dc9a51183b1e07962254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e701a850c3d25235714b1be8ea29c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ceb83a65a928b792d066c2f40406d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca77a7800e36ad1fec787d4c5200b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c26aa1c121f3aaee679e71f39fef7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8b5eb480e662ac1d1ed4bbe5d2ed5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631279f152ce9a3b7453a915692fd39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbfcd228e048238faa57232746b672261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df44b2853f90d08acb2aba8248588fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561c084b651e6b4f50fcf24cdae7a80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934b7aa4418da538eab5efb1755cb9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27edad7aaf0d14f58b2831cb087274d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5f28c7ee07e014e643d2c35bf6f35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7dc9ad7fa2a6e69c67778d12e7e82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded6896467d227faa1cb6727a8b00d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871b7c9e539a00d0ba30118a1fa34b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55152ddcc86dc26254c3ccf7c255bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c887c4f1b7f7546c4928b00d6fa9a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa2ac6f49bacfe864ca3f8e0ff7d0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec528057429e082d251e70c2e60c8038273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225977d461e9974d59e36bba06d8098e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536d9a24fb4809dd5208f1f5bd4a453275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866f3820c9c4d9ae127606858ee4dbc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df247e73428b77b3cb24d0f3384671277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fee19f660ef465d32eb0ae1801fa4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9912da33dbf844f5cc7495fd0cc51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2ed731bd6a3822633da9972a9b037280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cfc13a8cc9d9235cae3dfe850aa39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013772d2d38afca073072ac28f9c26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70c7b7d16e8f0a6a4ee67f4f5ecbc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174ee83a01ee6d403f733bb69ad3bb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719530e3dbc1163baaf3070949a857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e0ba33d5eca9245b01194507d63fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f27e2151ac785615b44d6e7010d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383c07d316259dc7b2a5ebb9ba5e296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5f550e64d126de13e52e3d432469d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d44a04b06f71604aa7fa073180330290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb031913624b4934979d4d213e0f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985467b28db3e7987c0a79bc8e0f440f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf99774f9cce477400f492d571aaa9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b75080158654c87ebe35b7d931e4e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276f7460784e12b8f301948479c517f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2315e8bd6a2f710a10b43a1da2f88b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ef7be5eafc03411a45ac3cefdc435297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9112fafe182022644e2f40dd0bb556298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d368dafb5fd7ad057d2556d7fbab8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3dd53c3f84ed600be8b32a46b0d25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4202cc7a40f14ac0a30950bd6467d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b685987f5fbf3b18a2dfa1f651fdb6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0026a2244c8b4f8228c5be40f18b35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e35ef5a09397f2f23ebce6108fa36a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c66b20062c9f2e8792ca3a6215e6e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1630bb318f0deb99a7a126c5496a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62e3f43e7c1c01fe9d8470fe96dbe2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15fccd2d55cd01f7674b40317d991e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ee18a7aba5857f604e11028a44bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c9a69efbf634a8cb550a31810dd0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c8cf47d5ee67024e2106dff4a849f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441be3784c3b73cf61bf57383a2a24ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2f2968df957bd952e92686fffe800313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74a3436aab392828da4e42c77ddf35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43944de77605b9143161c2f2341a149d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecf2fa46949bb9e5bdc33f276367f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d2d2ba050d25963fc2b44bfdfbd0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3edcbb57f8f92d756c6e5448c3991318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f1a9627cb057a5f8d0132c928a983319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4014677b81f568bc7c1c2adc4a762b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe97f7517181843da0bc8bcf331fe9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad7bc3001f28edc770a946abde2c34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be4154d53b416d2fdb06dace98a44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a813f6d13cc582708f6a69a230cefb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cfabe6873227a2a9b532cad155f3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6fe15d2f653197ad27a49f965a3e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc234c9a0673386887263156adfa6fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416a6d0357f1160e64c43372b6768fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191ae79d93c5b02f89aa10816807df2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4cada26dea6d869d2ba4a742ab179330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe73d83fdaafb9d24db7f8f1075780b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d785d66a556962949103902354aa390332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09461a28f9a3e2e0b214449849d066333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dcca5032547f7b759696212a40e7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2bdf0594505e9c685cc65a3b912a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879c1c88379f6876e399d960a6a5a53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae9e04b50e3d9bddf18013bb54d781337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322f67b2cff09255197a43d9b291e06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512736d2e9c2220b0ba99c97a5a8c66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810058cf0389627f7bba721655501b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c1acca909b6cf6cf0443c02ce1e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52a8fff29c233cb5aaab1ec758871b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e37ca914e56ee67a1a354fdbac59a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fadea876fd6829fd3249db2512c18a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d65e888ae273d9611096ff6e3e6b0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824a11cc75ec5fd4cf72a41a168ad60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5f0bcfa057988f1d3c67440b4177e347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee3c7f07ccb0ca727cd144a5ff3f401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bea06fccbaff696b56053b5c8578142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708494d13e2062bead187b06bf351763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771a490e67c6ff7a58a24247454a6fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e8256a01fe7fe0c2619db1c956e985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b7735a47408d7998232b249367fcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb79d56ea60e761f0738da213a191317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14cc420d50404bad7269bd6dc6dcec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49318cb1e5a80362ddc8ad4b8c13caf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b17228b669a44e86df85ecca90d85d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3ff1b57f8daec9a2dcaf095beec5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f387b753fb4b6dfd42100e5237f6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb78c613596ce3349a843161a2eae2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976506fe711c6075158bea5f67252b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7db17cfd776deb3bb72932ab6a7f9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45d08e5a9c3412a3a285f42af49c2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16fc1c1c93080a0913c63b3484308d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be00f05fab1affb0434c767aa35519718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2809ce167f1cee2626374e3ab2c35219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587546d3de408ff4762922e6727dc6d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884fea4353ac7da2bf5a69be6ba310521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d9aee878f743590348212e21a935f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd8c813c66353ada9ca182475e372d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ed86c7e0fcad4392c04c9c98866ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fad115aec7bdc0739e6b944253a9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90693e97436b7f55049f4909d167b9be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b01a2cbc3241a5823711f54fd31aaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70d5b5a92bd0456030861b6c93f0a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71798b73287fec3a936981ffdb35c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7a3208e7ec53e02730ec6cb00e0f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122195ad4b300f88e8d00afbfe37a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d601984230b92b5d4af0fbbb53ecf232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aee59ebeeca6f79c540f6fc2f967333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848fe067bd71d6f4cd9db0d68bec2c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65ad81fd5e1a1bbb59d0fb287bf84335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931b9b3266cb75a162f34d4f2fcfe236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb89693a91026d09380f9504be64837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59989f9c69d810fa2e6247f0830f5bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291769121ba8f8e245be8717239a7a9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d3e9ca9571f1af3e6534d5c053f2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee1a229ceecba4090d4d3788b998441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafbb8c322ddb43a8527c493411857f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111697b071055a9fbc8b800adce4fb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaea8141ae829f1f009305bc601e8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb49c74be22987bde7a36dca4b5bf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50152cf438a5e2eddcefde04155b1c0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249704e09e97238f4a59cbd0a3a180c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4241af1a670f456dc37bf8837433aa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabef62b636b5ee5a4125cefdb1f26749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963bb87df59b83218eaf9c35d4e603150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd82abcdb476f72472d60b416e9e9d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ba20d86ba0840f664ee79f8f1d50052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33f94ca7337dd8002b8dace6bfd74453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a532ad80f8435fa7404372fa9b81254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32286c1c39718af82f124ca663fb707c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538fa7a3e071f54c49174296da4079856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49f765758dea0bd425137b6143d07a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c1b5e21a466b3eb49af7da98a11ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e0d7bfcaf624e7d3f67bef4e3a38859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb129cc8f97bbf75159c93bd9aa8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490533871b47ecac57814542f70168b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6add7c21aff5c48ad0a58dbb30115162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255c3c52cd92fda087266d6c063b41063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a287233272cde4076a2d54832601a0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c0e65cf85d1f7ba837676249de4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e620fa47f3d73f1c78ac1801134866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7238139b6cd3c1c3f64d2b5685787167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81986bf02c624346f8705ed5d11fcd7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a8553e35e9e5917e543c29e35695b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe3755d468d1ee00e5387341b71dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeee7f0f54ce6bec46294ee010dc6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81468914b447fd0223fab94b470d34572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38429f93feece26d0739554e3cea017473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adbb2d7289a168cc94e69816bf88ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc51826b1a9d81c023200e8ab635be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0546c33c80155b211e0d33079f0ffb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970d3e72fb2af9884ca8dd8f5cd4ba277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2567ae361b0f2549ef69846172320378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e7830457bf2019dcbdd330edd3a8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab001d78a353a0f01e87fb85d734c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6534663e9bc9e2ba591d53f2ed5f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c7c979d0e7eb420c0975d915fe2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce7c84f6cf27284b177a236dfaf3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cbe5900791fe865aea78a241ff18d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f3612ff8e3e55aaceb8ede99815af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea54c8331f97e3b59269d447e8af1b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4178152f8a75f43103a2bb2852bde3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb486020b867deb7b1896a081a87dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7996db70242fd2fe3f8ae957137544e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb34b986c7b2a379b49daba47fe61b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afd8d5d525c9ca3ad8e028126ecef691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd49563e6232b1eeb798de367faed492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e77555b186992b8608a1f8ad85cc1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0496d0ac3035f9c04f7a1f6d8519e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a82c975ebeb63d887b0e7847aa62c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2906d8e99bb980adfb2bc5663ca1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e778cf102ee45d8380df7e99cd44c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a491004f33ee9101da0d9ec924bf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d1e495ec20183e920844806a3f76c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1f067be102a63696347765f77ae1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2cfd7772d3f63b0ffaa23031db314101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1049defe1ff31fec077d0cfac19744102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7e5d0cf1cf37bcfdb65c63a95385103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348fe5625be5b8dc6cacee22859789b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c2f650653f85511da69123d8d2ef1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f533d6adddc35c0cdf9af5dc5ed8d6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaac2303c75575a8a3e5b119e6af75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1c1188fab41947f0bc942a123209a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc971525b67d464cac3f657b911cb47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45bf366ae9ecbe09cdc85be2c0bfb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa76cf850b98bbf2c038515b9dda942111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410bd2a52a9c65aee70a57385fa924112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55181a97b0a4d27a311fed51c4a1ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c8e5787a42f8afde6d3fa760fec6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c2e8b34d7cd67dcd8183aac4102bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238301f5935652e9f9b3ebc984ffb6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feede43b307b9faaf4a9fd8008540789117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206b001beaad8889d966c25bc5d9314118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ed1f1d7032fabec53e8e4c7711496119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd201d85a2a8ec46606ee77fcfa4dd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5fbf93eda76366c2feaa1a3b37a54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b6fe316c94eca5f8a55a5796758bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86fe78b1ec57a3b088c16e595420db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0bbfae90b67d78afa3e14fd94ca15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715cca24d6cafe2f19d18817908bea8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee865f2e81523be337f1020d81f27b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ae31d4ed6d1500f21f17a5cde2287127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d09e1149258aafd189438df2f7b78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a6d50447b56456686ff956e714c49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd1edf5aa70c7373649d1027d21454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072c4a671ab94ba46b7ea2b4fd11214131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a2a954379d56f2a168368aaaec30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c29cce00cd77bcc28784f3aa415881133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf928559b1f90e0ef48fc0cbd903fbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a47f89d4f96ff15d4779dd87727f0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d449fcda4962b694d24360be5a6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8978c07ad9a3b1bc88f4b847de96fa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a8e034786f1d8f45e88083b75e1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdbffa2d3506459f3b53c2e9b16361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8999b2df40461a74e60312b5df062140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b451ab389725dece833dbf7b1d562141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa484333e6f9786aab4cddd005c07b4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d8e36b342a3c79434f56f5efdfd50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacc0ae7f6dbfe0d0f69746de9f662a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592ddc4688b729cdfe1bb8f356e90d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b11dbb6df5c963120be6ad22e30fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f015f12bed7f2d01497865735ad12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8236edba669961b19d908102c4e6f73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a5d2e6442d6a1d6a5b7e457441a5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908afc6410394e110c9b905cf29c372150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97650b15f908e6d6a4fa488f04f7bfd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308dba586386f7654b5c7951932f3d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2991522961be1b157ab67af38bf2e12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ed5979a33466426e4efe82f52de47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059c7dd60d90635b2f7f050fc52ff7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f58035e7c6529871a1f7aaaafb3bb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406ac527251a4c75b2751844f20b381157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f224457cf950ffabecae5ea86123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b743ca164f286840111ec68329162159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf614b9d07d46128d8f574aea152f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824ba4c18692b3f7b05ce5a26262ee2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f2c2cffec7fa98c1108f601f11026162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a91726aaab2771aac070c63357f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5f9e0b23cbf012658622f03b735d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe58d514e74417d1d8415382bfe416165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e47ea3d1369fe86eb1d40fbedd738166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07355b9abe964b26b2096ea6d7fa29cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883155bacbcdfd760c0745bd83096d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905b0563e5dc1a0f5efc5b3c261e624169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bff4379266eb5ec50860793bb4eb10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72d473530bb8fcee5aa8b88c8befd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aee8c222a24580be1802f7f0bdbff0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a2bda03bc7cfe6af0317a6769605173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c719a63bf6044804c7a28dee8704f81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93f5afffd82988f512fc97251723fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042bf4dc8259743f59861e0783b0504176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea9708a6988b01ab32734b2d16b89f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37bf820d2e648c2a5d516ec7645a3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148c5cc7a084745ad88e54e12e76aa3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b71879589ae98a7cf9a7c41056105180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e7ef828041daf888aaffcd5fe967181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad157293b9be73071763578b554f323b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1072559c8552962275b28685ac963183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6440b29b9b5a37817332221f951fda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630794629d354d030766c61840f6e1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b918619ed7d65f97542fd8b28789fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92527178e7e75f51d6d7138f38299a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9e905a05c75a5ded06b809812e7ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfe7f081a38707251f8e2d4c00e929189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1975ed35d7a1622930259ff519640c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ccbfaf775376c490d6a1d32493d27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383535bc759c2027b5cd0ca5e97fa8cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96465c4f2cc40c2460eff2236f3529193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2768918e36b16175062437254486cfa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cc3e1533a3c116549fa33d5c94940195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9198c76e924d0e4c2d798bda4efa9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d478390773ad6d38ee258e34e9b1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0923103b93420c7a75b67206f74e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da77f4a046e27a99d4bde115e0ef89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e81709a99d3839a4761ca34239910200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa896a43ff8dc8ef2c3ebdb70bdcfa24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c3a4b8413907c7e5b09349a9e1efe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a57ed92dbe53cb9847b72b82ea0358203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ceb990ae8b6ec1f6f3013bace54ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0767c57386079ec0c6b4e5a26439a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966426c7ce0b3500621cee8eb534588e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea21831d9f21ff6b33c5882f9ed232207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf388404c2d93b97d3c2661da26c98fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b20603b4f123d8a26122c5cdec07c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282b10f4e3d093508034a05ddaf30de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccc6b69160d5461eb830f70ee7cfa7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0095081769f885ef27ca58a49075f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e261fbb5367a266d5bd527412482b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14e871a1c0283441a891733be49cbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd59d41d2dd6571cdc9e824ca97b85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9720e852d2c2d9d17e8df4ebfb1318e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10e546b2f04ee62edeadd0dc82be6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0107a0a4c2ac1f20b228c570de932218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3acc274003e87d6bd37c345b22736219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a7fd09980e563b63555b858722cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b95cfe9f28250cad1531f8e9a377b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c38d3428c19dc2580c9e0ad1eced222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4166a4b42f44bdde47a0a63a1cc5891223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b206807e97cf84637128a0a8d4ccde1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa66d649a73d58d0ddf57631fa4e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78be4b1b44e09d8fa349c6cc807996b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3d026197771bbf7a83bae45d6535227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47932c9461af2830172a5d7b59ae468228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adbd22e6d925f66e5d11ef3f9614b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be298c8d1584013f14e471d5a45533c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c2333f7700e545d56dbd39681f2e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1e5414d3e1d4f85ac8229499149de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e888344c91f62d867a0e584b2a06d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec57c08d1dc31117c0c75540e059ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd766e76eba0e6bb5abb9bfc11fe3713235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9842c54b98839869f5c4e091bb263236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aa3dc8f3c490832c77885ddcd4355237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84a4342b05d2140dbf28ba1848edc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf93cfc834060ce2c1362d4f0f419239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e27b3a6504c9eb5600420cab0245e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df697a682b53635393403e7389fd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628bb35631830a082d1aa61b98bd39f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ced6e7c7a676c33f57f10684030fe8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6b9071e9ceffb0e7269bca6033d5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fcc97f762f116a83b840ecc962e23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0424b7ee56c3b62fe3417bf60a2b87c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69ce8502b846f821a74d9a3548e36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700f59c9304bc2a22eb629f06209df0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cd9f4e9181e34aac2a617ab0e4e25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dab8b064ea0f8056536bde1cc361c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1e4318f10ab05d0429cced5c5a5f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4160518052c838eb9241712c04568252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e802fadb5e2ad9f9e683cb1556ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2040e8bf40152e15c535d25c723c3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631322f5c596cd67405af7d20c0d554255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86171b2db81b72c80ac8e8e573dfbf37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3283787695de5e909d117fb844ed2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eee230f81a052c3fd7f196f5b2560258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495204c48cebddeef344d1b9f0ad1052259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311aa190a23b6ad7f200e0e53513b13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90fea25ff301263ef1d49cf6cb1f45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97d1ef4eba053a611c0055cb8b39df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c961541b8f53c9733217c3a9ff115de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9222cc73c5369a19ce3797506e415264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642e8f52cf11cbdf6a4a44618f28a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deb0ca30ca17b21d9381c25a685237266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbbcba1aeb89c99d7fc180deb535e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f68b616315863544ecc056f123315268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9b1a51035bc025a1ccef0f8c7088d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab029a148dadea197f2af0e7d8d6e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddbc7f5075b874fbfb3d3ff3055de1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d81f9876ea76b416998813d9cd682272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d6218e9117c391763c8d67209241b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1156ed24e8befa577cb6581dfd4b9cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b55fdd659e00065102d4b83b32e41e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38485807f8c30afcfe5737868fb87e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198236415af33ae016b43960fc4e913277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9888be75cfb85c91525e99d22bbb68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bf1db9d2b9e2c5f844a900951bedb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624906c5df723920cc92c35b183d4bae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b9a987c402370822b7f1666a2e82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414474fb9d3a82e14404ebb1c1de7302282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b7b8e77e774f64f63bb78200307e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a886c0daaa345b0f494180e38d24ee2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1f6d548a729706943ad3d79ebca5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efeca7fb16df9690744e925f3913e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914385ef2e75e9a3dfc089cde3c93f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b835f2ac1391f8af4101b2b32752288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581610c5b3369bd5418257963d96433a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117391f7e21a20df76af8f7e9d97938290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924717eaa15f4f2702287f441ca52abf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604cf8dcf44ce6b8fe24533627e1181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556759a789c6af25668f9b4f324adf6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465b2bb5519ea619140f379da235ff8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b9df6fcf7437d682248af8b8b6c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70a1903d3b72050cf2e20912dd7ea3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab57a78e7fcac7ab37f3f96de6fe0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145ab3070749526a87cabfb3e17fcac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fae3a6a7172c799482b7dd47249301299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ec69d3c5efde7977a088740e03e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780ba55ec6d5106d6e1887fdd515a0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c9890094b72208862a9ef7b07a7b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab206cbcaf59aa5f16004a4ced33418303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d51f796123d049514dc8bd75eb70b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3ba5ea95b5b82b51f231518c35e8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c053b7d26590c24a2cb98568dd1899306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf8fd4819af52b761506f5b77cb561307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ff193184bc935770c0bf4deebd577308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf9dd30816de3ac732c34ff00c742309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cb841f1842a458ff3cd8d36a99640310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba37bf85a69ca55f3b5ca189b8cbdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60dd2a8827993f29c910e7fdcedd0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390692742e859c97093c8c99693a5463313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255a28f71e1f7473646f17150622df2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e1d095a2986780fbfdad88a9cbc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a654e8d756aa4febe4185a55b813b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49249e22bc9ec52cdb4b646f61e6ceb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53190e29684165bb92d15de666838ed7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4704f41dd0adf47b532dcee29d9e78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee5a13344f0b59aa818e6dc718655a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35722a285e16bcc4a034b553a1b323321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ee9068287df35b76c6ee1acd62515322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052192eb5730dd78c9cda2ee6c2411d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b56e95fcc381ef893ed9ce87ca1dbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d03be7ee90d3c0f3c0785fff0f3ec325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>