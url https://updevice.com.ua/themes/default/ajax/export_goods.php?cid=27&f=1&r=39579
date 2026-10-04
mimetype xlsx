--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275c7fdf541cec05753856a7687ee4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2225bb2210c7b299a0afc702bbe292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a46bb76b7221ac31fd1227c579923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79481771a702d9bc6d604dd79dad2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299ade87833beb7298effe2d9e8c4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c91416dd2baaad1f2c981b2d5bb556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cdf559f407c0f571420e7cb7ec9387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661b9eff28a774905287338b2f20b948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48994b733a17b7cfe7cbb44b04288a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce8fa0bc6ea54cf34834faa378b9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967a04acc039abd81ada6b8f1de6bee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e3869879ca108a04ac6eb58cf283712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df599e878fc395a7af6442013c2806113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0e2de4cd26f9f34e47f113a2aabd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bcf89d04aba00a6da1a01d2f38ac715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9bb05fee193c2a79ea911bb6f062f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d7b64d03c2f3872fd766e59e86d6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8c159fdeaf8663e55cd1878b3aca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a6bd6cc72db95312f37dffeb8cab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb865106c76b7301299ae69cd024ecd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa65abb44eabf2d8878a436c4b22c9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce315b8be4a8a5164c901d8059d8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22177757ee7067c1a8b28adc4e136dbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c874995663c5aa327a0310c334fe8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02178fa81e8c00a94850636709523525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03075d0ecb7c8e151b9c57d6630dff8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937adb2fd4f148f547accc13c79327127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680f551cd32311086742b8984aebdab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ce3376fbb45ccc76502ff78521dbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4fca3793ff03fe82c17fa2501e05730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20ea94bccdef6b6626a893a53d3cc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a3ce292b9dbe74d8bb26a8f62981432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdf3ff61b1afaea948d2107621b8c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb98b4b56f8bd1b00a081626059e07534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276e38344e8d5d63e8e22c933b15aab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3cb31013e0fbd759626cea4c3f1cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91499ae7d2baaf43d476f4d3aeb5f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961e73d9677b33840458de493dfb8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07d482cc77db1ba96e0d278b64cf1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c13460a915e0242fd0b605d6fbe4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0337f6e5010b5bb279a07d9b2d7a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b590d01301b083b8486f2565db9d49342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c98a58fc6f48d70579f46f62ca47c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaeccee3ed06942fcbdcc493398e8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18ee0879e407da43071b65cdbe59b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31849f139fc5df7adb08abb733e076646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e4242252ef0af73c651c2550a3b6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5375cf6cbffb31aebd3efe3b3d64bba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeed6b4c3e38f1782218853c0a01d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fe483c58e4c1ea2a81841e85e77a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea3fee4a6016fc902a4ad2a62972ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a76eacd5ab9c9be00054753bc068e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b08873d2d44d7287cdcb1404e498253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074da714c93182c64f35f2ecef13bdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb82f945a2baaaac7a988b5b84bba9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d1d43655d80b5470e59e56745bb3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b0dd9caabb21ec9ce23f435a79e5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a14999d94a7c048f08f9dcaa7565158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25004768227f23300d9ef90f5cf77859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebba9535bf24aebeed8d023c8abe9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec794e938bc517632db0e6b33d1e98361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97b4de1622686d59d4019c8b947c9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd7cbf1498916c79c2ee2994e3a6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d2dedf0758cdad1c5560e6a68f1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2adccc5e94fb6c092acdd4a777bc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3f1544a2575d2014472fbc9ecbf8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687bf5a466730055704d3af217b573a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a335eb8b264417d5ae30fc532c25aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030368122e2fadfe4549e1ad631307ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ce749387d71c03264bc963b4fabb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d24725016a28b2ff1d123c9357f5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5126c867983c87a6995784172ec77e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709470fa2366c589087118b2e9e842e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b6c8bbb8cdd2738e29394ff84225c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d0dcbb8c403bfd2a1240fe91ad8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abd0644c3113dd9a079933f635aba976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4280ac85f9f8536a4af937deae572677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8976ce1026a1b919296bf28a7d54b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586745427735658f66e311a3f2f0a34c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcd126337f47850938ba0bb1404a5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befba604660382c05bf9f462d78127e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac740908795a076f9c9f4391b81780882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936aaaeb93d22a3e0cc3471109a8b0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676dd87dd98acfd45b1cba071cd09e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dbb8f272525ee876e5db67befddcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e30044cb6060731ff9db5058d6a76b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf8bbdc7f6ee604247f3887a64e2d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492720530cab7d2523ea8be53e7ec4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84b69be2f509936dc4928ce8f6ff5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0a2415de70f3c1a973c88e60b008290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185cb4793bdc8d438197dae3c64a5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40c6d8f6ebf6559b907613d5c6512292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ad600cfc064663c7a0294494cfeca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7078a92bcb7255409ce59e8685c4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1135c48ab5fe66b5e26da839c83de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c2a24c3702d8407b4266147bce3be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa81af5fd6562bde2c4d439eb5ce1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e684495943624382ac85c8566c09698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e418ff1bbabd6d77909873b498d174b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d8e10282b1b21375a4d42d3f3c413100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069fd27c89fc62300958910ff42e98a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726f55c2bc8fd2df20a41c32b68f8f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110c9d8a406ba360af34dbe5a5d0cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0910a8175a7dca787275a0978151702104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ae8c7629830fcd780288cbcc3732c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60279391b9fb7bcedd71d834095b3f4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9e1c67ad2606b55cc795c3340a86d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef998ae50f4577e4c8d66ab8781fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5dec9f5a027ea79989ab8786ae9f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0af7b2d9b5775f5ed449ea9fc0f68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b359e0f09910746062f7516ce33e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6d312a66e9d057e3d0b87894514d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b36b563157e2a08405e014fd7bbf3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89456b1bd87765eb848608be14a735114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bbd4551793460657d669d91a564cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eb75ad2816636ab34b591b3e4acc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5944142598e3b91afb87b4a491466117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235008a242508e73a883115e23cb6410118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d80f6eb9673f42bf4f2ba0e846874119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1d1015fcc18df8262e10da8135869120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ef25cac76ad44cb59555a064b7c3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98e19e1a9cb1495301e021d2a43b0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d684dbf00aded431d76732d6420e8ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e17ff5efad1d86b14c23a0c36e3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35218b9369397701e439d0b22da5265125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c566676973a262638fd10956e042ecb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82119f5977edc75b24869ef168ba087127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbce995c3b663cbb8e3981fbe2dba9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931875d4ad1d66538ccef78f6360d392129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961cc44043b43c4572023f40c5dd05b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7757d6b915747a323d48137fb8d49a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4630da7d1a00f9a0efbeecdb011f4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14578026af49231faca3dc4d26f6a2da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb017339cc74eaa9c1462f74165344134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdc9afe3f7e60f3005cec9ca7921a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70240adcfaa680d151213a9699a3ebcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579e08a3e9e0013c657d7a7ffbdfb47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fc4104f64072ceff9ab681404cd40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1359876832fb724c79d7e10e42582139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e11c83a22b71a9bd441d6e40032d09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63536569dd8464d41f36b8feb70cf4e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001ebe528166a5b35267a9ce7848015142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8375db28295a512ece044806bc028143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cc52a0cc74c5e9452718b1282f9d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27ac0f7aa3b7f0de0f31e71052a4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4349cf85ca422e11e8771c4a30345146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127901abf584eb85b1b4147afc74816147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f489a158bfb9d489062f3638af600148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ae50d208acbaa83120b39c953639a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceb437566fa99e2e20ceb60da16154150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6a820225fd4a2cc9581b8270b6600151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eb3f4e1df4a31e9bfbee94cb4a3be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520790fc7656d6e1d43516d7038bc12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2446619cedd4e61f2b843c6179b90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6643c88d76f06c892ad1c5263ebeba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092124bd1e66bcccad3e0ffcf98c23f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabaf6a1a80bccf60754bbb691e3524157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6891bead8dacbc7d8f6dd22a798a890158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec9da22ac0f07b29c69e780082cbec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a9539c9fec2c7acd58839dc20db54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06700503de880d8da423b7f83ea8c1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d00a0b07dbc10678cbfe371ad8858162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9f1f0efcdb918d3c326e8a4c6689c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe9450c8096f29d1c5abfc77b181d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753543ecf3eeb982a8f96bae6b3c7414165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d536a9e971166f110f542ac544e43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a663ca3f1b516fe4f8ba25139bd7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7eeee0de84a36d135d7b2930a6641168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f16d37e6a81e040ef293e1c16c845169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc831630e5ddec01a990c17e3750c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25962741e734b90460e944891926c879171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c7ce9ebbddaac93623771c6eac61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f4f4937467354d52db0fd0f9cf382173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa81f28a95a5a4c1ecf8e417f55a85e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66afce95de010fc4c24a81ba73d1064175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa668a5a47e3f3af4b816941d05140176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b1421dbd39fb81c277e162fc4c902177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c74be88ba1c789001b3b9954b8e9d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cc863c1b2f84a4d5f8f7682ec8122179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fcf30c28c4bd8c6ad2a0932c5f953180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0871bd995ec771ebfd56a01bbb689181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834db8148afe1733314bb02742027d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f27bcae40e20ce38ecf21c70d0591183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a6c6bb03defe90227fbbf20e41ffa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea462aa46e33702fc883e5d501d037185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06826412bd6bda08fb324c009e5c19df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53246155eab2370795642f1ffb0d45b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a0396c65c4259ca03c11f0bfad58f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5c0fbb6b485d2586651c684849ac2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7c6db7d34226d4194e5cddbc33973190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd2860284e8ab93b14419ef4230d44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5755612ea83a6645ef98cb1aa8e8967192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313401bbe3e51c6091f6624aec0a1da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c15ff3e4ad5afcb72f0180d9a7d7e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4effc87f191dbeafcfaf3311cff3fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411135780b1c5c7518a035d00cad2343196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188647fdbb10e6017a2886bb93ef4e11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f34d991801497f5e52a8a6f7897a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70325cbfdefd83aba36c320f0796baef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f172589c4f4b1f2c2678ed3eb5aadf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bb27180954d4c69ee271aacb100c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d3672cc738905425e6be1a6beb2ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b031533875b6fd91224c20d122839203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe41a53c460139fdf6eab03d7b26b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f4e7ffdd37300bb95216d963c621205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27f57c723b8e42e444caacf20d0455206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64186b921d002ddfefa58824abdab142207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ba0814660e99a5d4a4d8d28c96250208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c7fcb80c28c252255c5b292ea0148209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7a61b4091259143b8944f38edbba7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a7c70c4aa043688703afa2be4ac13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242a191c727e0b10352ed8133b7327e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fddd387ae299b2c12baa4bdeeb05ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418a6447f281f6cc1c44b8ee711201f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bdda16385ba338178ab113431f1b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed4ca969ca28454b6ba99b2a2afc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31997a80e94883f94f3b87f261d3f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c0c854bf9a9ab48c0727d00253dea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cbd9d6d1cb0c85a7bbd36bc8e3c1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0322962a43b4a4001b840f80ed76b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38a07f75f3ce05d0643f1ee4e80d10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51a025d659fd24039af8267d109cea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45986089ca183b7cc30a33616724d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf9053a80a16418d7b827a0169af9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698ce3460af678edca4509441cab88f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff49ef6c4eb5ac77b0afa953f2411226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42371c95fdeb89ad37bc1b81a2cac19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7af001cebc22da1bfdcb4b299e91c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5abe54a0877f2ba8b2368249667da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fea4e78684ecee2f0329de91fc223c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05976d13c50301ad5474a2a05eb14f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e3db95a45d9b72211fac64e943147232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc6aeb0ba91de1fcec630f3175e094233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935be82dad0826fa317199da76402d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7d6fb624e64deea3939afe3b3e275235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb851279ef97a7b61348b374e5a22a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81108f32bbceb34638ecfc89108beb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448937d8041ed0e3102aa6627200113f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c7673fd0bdc520159d5a11677cf50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e7c02a6cbdd04a4cd080b8781d34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8f980dcb8b1724ff38878a15f9c81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bff78e8a004c58007ba608a0e84c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69769d59070cdd1ff6f76e8cbaddd1d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30188b11241774b5b82172105070306244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62922241fe8b02c0a5814fab9f561724245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0391ed6cab5a5285370fb7658159d04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669b362adddebc5d7c1017b9e6d700c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e4abcc41c8b3c38fbf62f4fa21e45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9fa7fa3dd8fbefc8aaf7096ed8f89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b7a92cd2518de4e7255254eeb75b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d7eabbc24638ce48e2c44d403a3f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715eecc5e0001284e1e5487badf008e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee34f9722f0c5a12a3a871e6838a00f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc26ce41226ac0b2bbe9f57b43586f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a22b93e573ea8c17e63076cd1dac2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b1fea50f53a2b095e10cf8a59472c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3732d9dcc121f6386a5c5344fbba474257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2095e54914a3e1e5a513b5da3e26af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70335af448ccb19add9f1b9a19d44c55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec02ef210625d3886975e08787207260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997dd8d0d6edb2d71baf98358ea0ad3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12fcf12f9a1bfbdc075e7e00b1d2eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b4da816e3e5c265268abbc58f7e44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b547749cc4468e13b4dec2130bf84ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98684a697a19d484de26e1eebece4fb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270218f4e22cec828cffd320da3773e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd7afa5a9b20f671a7ecf5cc144b66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852acb88f941ed9cd2e7cb9de29c8e90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b97cbb1dd6e23f37f6209db59b7ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24ce55b8f1401c53bc1440b33ccfa4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfc57f82d8bcc024a1ff7fad2b0df0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915318efbbc435e1a43976c812a746f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf999e9fc1c5f5b2627e1642f25c60e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0533998396b163e0a012df603cce028274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5ad6d52ed0b72d428a3e2d92fc547275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7581dc33bf94f44a3ada1418ab1e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d501827d29c08019b905c0a73b90b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474f04a3f720765c8ff2acd72be35a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbef1935301538d215442766efbe1d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfdfb22b368065b28d083f92e905c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b7649855192b492d433717346a2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46596451f014682a11645a17b22df22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa05f06eb7c6d3aa5fc7c8258bfea4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30452097c99add2d20555cc108b35654284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76886970054c5d78c600fc1618880a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489a25275521ee77ae1afa796ba4ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280390d1bf9b0b9e21d1ddc4ab2114c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff912acd5ed439b179958a7eab346b29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309c446f127f212af6e317f789428f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da6948339127c9823998e05a8c8bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567df912d577ab16e7085ef9d5a21bb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcf149e7630ba89326872130c116ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ca49ce5185038c466564aacaea3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416140b89de60418c3ec506d5172678294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c34adf37950d1fa4da8a7b23ab6b17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35ff447d4e6525441f1e48ed9d33c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800c37fe0c4f0a9aad8959419dd962e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdcb2335aca6f84d143d25759b2e1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f330b598fe3283581604108cab3655299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b883dcb24319dbb7c3e0176860b221300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b40234724c5bddd7815e26657ca73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f49b4d0dca8926fa3fc5899313ccca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc20a2dfbe6f9131a5d74d0aad2a69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df27f045e46de149656145a351072f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e613b14068a4b3bb92982c5e88b529305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1617a1dd0aca66b8e240874f2e908f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45a88d10613404b9725fff1c7b134b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2cbebe06585ad6fa8ea08cc927759308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95730b30fdb9bb09459a417e4e93f218309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c94ffb996910f9f32498cdf89998c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fa249584da677feac3e9d734064b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff902f2faae046de85ca9e7def10f9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8f39544952be2a9ced334e3bf743313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8031026e52370b583b71c5e1eb67efc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d33ed1faa6c380c38be54134e82b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552950aa3b407abb167a9896f8e538cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f97b18bc2d726ad02b9a08bd27907a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54514e1032e9fb45cbb5556a142527b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1d6d14b05dad4030c600072f1108319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35730fa813c293513bb9e934ea91569320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb55b0ec2fdc5c77f4b30b0474d48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a11a2122cd0709568307398604d150322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c4ec1f94c9e3be8e46ac09409bd59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae4e5cde81a0e1bfbdd6556d12d62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246cddfcd7193ad37da9288436018f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37e8b640ab715cfd839dc67ddf2e9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88badbb96f2752cdc890ea5b98a9eb83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c97294958ef9a6e336e457a9d7abbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e2ed5f855d6ee855e7a6524d61a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d205351b2285571a127c6f7c7ce8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f83257c6a0d49eeba3d77a45748d89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a695e2866be5cca5c83d2ee08805d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe46ac23edb5ca822e26a845f0ee3b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c7c2f185f89b01d4f18e89576f1651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448747b46348ac867e8b8d0c006d6d0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c6bcf96608fd8b87917fa8c8cb163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909ad20e7895e6438de1729304c6fcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0fce919da45d50932e48802177b535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7ada497b968dd309807fed51a97be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea5e959c71c9de1d3641d4b38e683f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43dad1a0e6dbcda7ab3196a12eb0ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964d7d6762874aba718ad44c948243a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2927b88029cd8ff8fac6694b624cfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a63e40cee63e0d12ce44e46dc0200b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b30d00a04a2a1974f46cc0aee0ccd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a5d0edd33b8198a4a28b4cdff2f4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d7d5e1ab5745cb5d5e295ef0cf4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af113d72cc9488cb009d4da57f7ecda615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d415da4a58a31bfe90152ee7e77242e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad205c0f1e72b9fa5d7fdeb5235d1c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36e05a1b30a252ff69b4a5b411b79218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874f43dd5cd4b84addc4c60f57482a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321e3a62c1275f428240beadae82e1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5e5d0bc847b33f8f93c65f8b7a2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040dd2d764b0b3e8dbc4ed6a9a4ad7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6566d9de3f587ffae6e54b005d10b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec6a6c1cb659d3862a339d88acc92224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ff1fd92593cde798af1f68ba3b9da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def67396baef642aaf9b3f453b10da526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b125e04c66e8369dae0a8911f5299827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e6f5e256325fab945e5f884d09d6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961d46f5a00355387f0fde0c6066c5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d883db399cca728643af468a013730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b5f51d79397d3076f2c2e82a0441631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c20a5448a839b6640a84a5b97702032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ec08faf5cba502db283e5c32f26c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cae274c7627e173570933f66e3fd6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec742bf217d799907328667fdf7ada35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec8c2fa27e4340626a9f925b8e476336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f685eabf52a84e6c2a0e8ccd028ac4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a46f6e8d3c58138c12c96bd91a0d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca51ec744417c378463702b6257f5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0099b1fc8501b8adf07de321f2565b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dbf7431b671f8ba10ecffaaeb2de041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6b18fbf4274efe649f7cf9c3f625a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b8856f606d20102cc787b617db9db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0a8e2b4550372a0b1bcb417dc7e5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146ae8bb801b5d8d5d4c9e43fb16a9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5c3fde529c87520b74055d9a1845f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161421de22efab98bf8c2f37dd46467b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d1b4968dca3b3dbccb89499e9a4fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe81a1cebb173be63487d7711b56ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d001e178b8e6409e4593e8973532750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868995eb4c9371ec41217e9670f8455551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a1884a5fe3c82ef56ae3c572f91ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c40484e39317193d9d6636289d6a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e6bb21d4f94d02817caa11ab4b8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c470fd766af426cebe732fa03b945c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cd295d4c83c81a7a8cdb159d7cf6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397530f0e8de8ddcef77eaac0777be357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278af6a2a054065376d685ce1d5850a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82e4c4b7f66bcbbae513b98c7f9f9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64416ae4e17dc91d18ab3800c5be7d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff559f6e1734447a9848bdae0cb683c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7de65e1390dcd692abc0dc919fe0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70bf81bf28cd6d4a7fb488b6a7d4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd009e783dcab465fc5df77f663a760364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f461b1857f77e9846ff8c9be734f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d5cde0088157a2e78960d5f7466e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba69f4296e533b16c02e52221479c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec885b2269a9f7239493d4f9eab219c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f6ff7fad8ee80ee5f7df08055936169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfdce1d77a8e4654724c7125ef78f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4872dc6c3ff0320811b25ee2035e91271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c4155e7dcfbb390c206f2adabe5f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c40bae822d7c1a0f1fe1c4ecca4eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3db8b90ae0c7959551d2f61303e6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6d1833b6279af6c43e8cf3bdba7dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fcca72e10a946f985667803bd7cb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a5d57af86f9aa1d01a607b00cde777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d3e75ef27dff917fac7cc8756c6bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd29cb19ceba17bcc4696bf373b93079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a375e33fa0777352a003e666a0ebc7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec370941016a40ae0488238af12864d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df744ca21e3f8c1ef36f94967721d25182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe3e9ca09319b8ca5c77ecd919fbd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03d20fdac32cb41e3f1c99ba20311384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd313544f1e82a336565129949f11685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b848b0f27dbc8c923337a52bd7682a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9be46d532eaf42908ed1f583f2b2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea6e523542b7aeee903d439a5449288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0674bde8a5bf43f1107844475bcb1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e595246b5253247f978ff93caeaa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bbc8a6c31d8d9d598fa03e7ab80a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e20842ffa2a846d44fe215e15347792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b84b445a5405ca148a73e6f317f59193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaee8fb477ecceb4f4fb615d58341194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48182d204cad93d83d0f91d8b1ffc56295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df412654d6da185fe986abebef696596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885692fd4bffbb9092da329ab0333ccd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878db628c68a88e6c3520557061b2ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be51434699fdf211f33f653eac24b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a8f7dc1e5817bb59d3ccee4e073b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ba6cd0f0c578cae8bc4b54f15b9ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14b17e98b677d99546d476c0cb89c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89368a41347a8ea74381be976938f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60cdac94f7b1093e11a2034d597198104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053a967f1a15e51393715dda60f1250105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef361bf55be4bd33def9f7cd9f8ed2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dd31a4db2ec5e9bd236d0fcfeb36f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3c7409e076b3d9b75f5ca329d3794108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2f255e1a4f07c1c59ab250df63cf9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec56bbb2b1bbd358812ec34df0fb5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edbab6aa984161265e0f7529caf5f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c757e6d5ab3b412ea28bc13d576ce4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb493d8ccff8cdd8fbb7df55f80941c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5494075a839d9029b97f1e5ea0b94b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9951ca62e45750f8f3983966acdf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e66fc759f7f1af1a4ab18b78a0d7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551fa6f87d79eab0530170d4b8b2ec0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917d1839d4939ca9f5bc20ae41d3295118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960f82b1bfe36e9b463a261158cdecb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec307175b574b1b7a0af69e0329e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd93fc5e1a264ac277a46e4c1e1334d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275875bea055bf18efddd3e048c6421122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126912c31c845db4d7c6bf0be009145a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2922c2227e7ab5f071c7b9755ad4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51ca1e52171e280bde10a4b7708e3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b4158351de8b2f901f76bab378eab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cd09edd6483c3eaf8c30e35d166ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71697283c9d79d10ec6dc7d95d1231b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5ea66d9923b18e5ad4edc32b872f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a1632d3a4669a5d3bd747ba071bac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024b3bcd2dafcf6406a463819d1ddbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f932c23c29faacfa61a6b753073164132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a9a470ffa7e22b7e0be7c0a1ee1b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358c99a86d9e659d27676ef0a9469be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d2083a3f05893b51df3a424fd452e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64e3087dfba81491172bc4e9c9dced136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d339bca095dbcda6a7e130b0543ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f0d479b4c5d41db4f01086d557ebb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514168166a3dee262e48b4b8d74364b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d6f18dab3ea9899ebe8c24fd242f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bb9c1f7af34305588b107472c7039141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88913520dd5f28d623a0864d474dbef6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c60012c3c3ca0d8e5921e5942348b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a32e9cd53cc228cca26a0ea562d17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d03970b74df90fdded4063cf6a8324145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2036c594ddc2e90c79afaafbc50fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955ba260bb1c769c04d15603d0b632a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a80174ca382be04b1ef4c3caac7c28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a607f75a415b96fe31643ad021551149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5802643106bf7bf7267ec427423287150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b433c098e54a52c2c18c0583415be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed40c12dad33a88b3f875df281ac7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f347067de5fa5b1cfa57a6b9b5f23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ce92739e72bf64376eed3c7b7d746154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d10a39c458f60056dfe62fd3fd7246155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670a925b5b78b377404fc8fb0e30389156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b8b6d5319d90fe97ed8e2412ef4b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7732e7d684fccf4f401651c8042a82d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3101d283d6eb84ef5134ca2c2244b21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348dbf550b404ef0f6fd3a526c7c4a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c08635f87cfa29d321d9aa113238f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733165129a5658a70d3a6432b115c4a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f2299faf62d009d5756aca620f10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6d579e2bb9fc17a2df650ab89061164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad58cc8a4714b0614ff17da3461e592165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd018be26fdee58673ebc50e372e694166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbf9df8ae76d0b29b34e4c9f8ba477167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a483fdc7ee740080b4b9735273be0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f87ad6da750f68c8eec6886f753178169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e8ca67281e7489989c9c0e0c8c4ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de73696f74becafad1646099bb514b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8fb03b323ea58c71a97cc7f98cf3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce91db04d9c38316f40159809676da4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e123fdf3e4bcc608f90b05fd0524944174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bcc1f82d599ca13307e4aac5400d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c5ff8854da5d65efa0248e584388b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9500fe4c84e2dee3a7f3cd2383ca9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40061d8c12c0b16890f4bf1b543b0be7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573c6cc83e346542f022364aa5554bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7a40c7939dd8105db5148de306f64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caab08c03d92fd44980128fa3fe7d94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78bc1d73616865bf8181000d00c16e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bb5e844833cc1244d08eb8cb53d7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add8f6e29b242940ab5a96e2459b03d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b0d4387257652df626d68d2b00d6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4543c467881c5fd14f3df4486d11cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f0f3bb656a5e32b95210a90546ea6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e4c3f66afbf90e272e12bc90a1410188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a62cc7e965e6987452ff3bcdda61d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b4d32d6254d866e1aa41235637e32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a332c1c72e2c40b22a1f384897a36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccc69dcba68d5187fb1e8fd954532d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc554ff7e828ad73ab24681becaedb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76e2b2cf68477c81d127a60c5a19b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8131afe5ae5c800f9f6e70bb2f2b0c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ef23c0f56908717315c833690b2ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366298fd16f30066eb35ac0920c77518197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eff609043a6c90f6136f9f08801a96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6709481cdada46e55c0f90b1e701e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe5cf9379f11d7b3c682a70d04ffce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be4f4a76ea766eb97ec73233914797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1fca48633402a65166917d7b58c4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c57c9e5495e3a7bddb12dc86712470203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fd0ede0833233873486d2c2f24982204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a10d25af8cdc4573cf8c44b47e1dfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcd6508e518bda03d683095f06346f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08608439c3fd88c2a9bf8a3b2b596717207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b2a782de7fa3a74dd3b5a656eb2d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875c31faaa7dd6307fbe693c89dc622209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a0ab105dff4cf78e42506d371683e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52230063357bb12cccc9deb660a685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df2361be993cc603ac7637a920e94b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f5ffca7af5898d85b376128610809213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f81de8b63d146dbde9a92e77a4d538214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ad82be7bc292be1b7f5be0dec2b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c1e592b507d3e5a6eb926977fe1c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e3a8c08684d67472b5540cd05bb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a601dc5db74e181c5e233c641b6d35a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0d97fd5497cc31c4081c1d35c9506219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96998465e0277c9f5e03b37e66d054220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b0bd01f393b6e4606c55527745114221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e372e9cba7f0765b1e4a88176901c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a71abe611b3f396f680e6fcc72fd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eef1209066af11f9ee92d3b3b8d0c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84ce128e1d2a7d3cf4ac03491c9af2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc74290991afe0cd647ed7e3d13ea1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64af679e8c0855500a46d20a4bfe70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703dcd2b92fc3508794def26129c6e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd1602a54b4b189622b8bc56258d93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefc1a8e036ff67a97afe4ed58525da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33864e70bae74b054190ed9d96ddd99f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b300695bf68acdbb3389b2a20452c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b362b048314aaf2ee9750698c98eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae095596c9c355ffa8768308e3fec6b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5557201a7dbdd414dfa9c5b07e786e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d8ba3751ef246c7193177a8d2f1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368636b86a03461bef6b8b16e6a3c173237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5447c44e8a637e493e41f86e21856f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb504a3fe1e87eefca6949bf8a5044bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c643b6747461e1ad4323616bb4de07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc52d7b015ec26b6ff1839f6a694f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a7e9896ba22a49c0f5183533bbf90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876aa6e867b70e8d42a805bc5e61ba1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd4bf5796875e6d8f58278dcfb548244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83651f8b57c0b2bdcba42e7750b398245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c617fea77118c90860b9f586914cb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9e213c705da2dd98b912ff494c29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcb4ff1df292d774dc036222714933248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48f6998b63fc42c60273ee4b9346bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b69dad154bdc86a601c6110a12e973250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771ed0c2793825edf1a8380bcad35b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baf98c93be8b9af976cc55e6e22fb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94bd6a6f8aaae84234b6bbefcd6c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b032c42fdf183a05a159002a5d078254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa664811e4472c1b16164e6fda18fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a7bf4b78dbfae37ce5e48b90bec2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229c8feaa9b30c7c3c46012de4442a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab30d84ca50ba44268b0ea6fd9b725d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85f010b9dd7912ac0dd5c8a363b7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0806a6572b1bc3100e796ad0c3689b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a3f758c25323997ee584da7c36c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363cd58781839f8a1c4fe8c7fc423c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d467cf0e9ee6289cdce9385eba0bf02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c77ba910ea4976867efe8117ba982b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb9e6cc685799b137bf059c971e44b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae72bc8ce38561853b20296fbc7af8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5c24b54cc5ed8f0b18d316592918267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bd1881d535813a420830b3094b02e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab542ad09249fac08f0ad8dbb7374e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee8c2b93bec6a6d08dafd5d58c37c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33a8343a6604312d6c3d70270d6f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd00e9973020dc980f420ca599dd31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bf88e39fb3cf486701aa596d635ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b357152fee577c5d063ca8eeac0c86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad5fe9b0053626019287f85c0c71a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071f00950550c4ee2d9c7b3d36e2fff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8583b50581060433c38722141703277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01723ccad97b8a7bd593ef0f62dc8adb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dace7ad41bda8673bfad8c53cb2a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d433b1d5181705f512d20c7e523c31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861187f4b88789a9954708e16640672281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99516915c14a527c1f031f27ceadba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba96fb114bcf5d8ea4f28c71ac1b615283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f662f94a4169f46205a61b584f5885284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3e8f9c8b91e3e8b56067ea5dcdf1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c37c565799ee707c36f13b02b490e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b95891a477b56e5299a62a34139c89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f2cfde9708b64641bd3264c6c99e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0126cc22764590c403c6b74268f4fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ebdefb9a6952ac3b66667a557e4b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952454bc1d8022cd0940b787a515599d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b278698e3ecf0c4c49efa94e886d0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabe398db9b846e337c6b646f5330b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ceb5eb18693eed024cc4f33f3daf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967d020a2e9124d0707ff9ab8f8076295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89631638baf6002f6c74727c494f7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cb8cc9dd2323f341ecf9e32817ae4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17965599f416331814877321008695f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d125486961552e122ea63498f1386299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355eae331383bd375e05b377028602b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726b3a9d6f150c5970a7654cdc8ef00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0d14f54470a74dca6fb341c3a03fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647a5eeb56c9bb735f4ae8244ae474303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534cb05e4c443778a67dddebe99a38d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3f42da6086023261dec24072d180d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42005678d6d988be2078b55bc4e831f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592daf86a1478035b72790f465c5853b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec3e46472ca1fd7062bd977aed78d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cc75755b95a150fd5056e25703dda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec08cba9a76923e998aa607e347eda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767506652667b44b0fd05711845ef82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa205ff7672a0b7987c64f1c2e79a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce43e9a59b5b50d790e44228e8f5ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030355c1baae0bb0dd9b96dd56c078ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06136a90b7965c4cb29396437474a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db057965b45c2a6b39ee8c9237194c49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7934b8695b8b63e886472658970518317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd26e76ebf2bc485905d903c6cfdc7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78befe3031faf596d64ba41cab4e822319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c78aaf12c773ffbe4d45372bf1dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c37955ff4c366af64081500c255c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dbe041b4b9785ef15f91b8d2a48ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c515a8eac5daa12b9081d39042fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990ebdf69c718cdaf73c7bd67c58b51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840894815390fce341c6b776d6479dde325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>