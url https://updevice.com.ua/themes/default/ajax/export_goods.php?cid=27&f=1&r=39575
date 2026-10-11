--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95ee89aedddcc477b6690c341c2df51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034f51450c3e506123318aa758d859d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d63878885d17da8a31cded332698b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2b75e1a7f03c84141ab5ad6c535994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d309f81c31eb321db4d4ca6986bbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac28857a0ec0c85bbdd3c25a57e8496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb29e75b50845916b6138a8ff3a3e5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01477b1df8b4e3346e57790b1a6264618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b0b1ea3795f8f4256651bcce212b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a075018280d6d0d788a2524d1ab8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbac88bcecabeeb11850c71f5c73b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9003998594177c99e7eaa80f8675ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73eb3c828508752ab525c07c44121a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ec268cc30ae3b50fac48a8cfe24614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe040175053d4c201caf1f69573a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb76b20377afb79c80d629b4dbe19c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42497be4b3633af545c15611a4c6cf6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e557ad2899ca0a55de311afe3d469c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca43f8d9250a1fa7b989dc4d186a00119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637af2cf19c970d8ee77d783d67355020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5092652597973fc56e46ddfd12edcb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2b5fc1b625c677ef8abed8767bf8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa686c361332a11d5c40c9086246c0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6ef94c56b258e693ed1da988ca0d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef691f58494326e3a8318133aeb557025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb389dea1558419a67563bbbeeb8aaad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca99d04d35c49aca7ae9bc1686762f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cd2c088a04645bd65623a7bd33ba128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5ca0c4b873d8e4c61f5ec690d080929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aedc2274e6b0523f478b0e402f95030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ca169d6fc13e576400d909e5c425f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081ad4edb730dd56234a0f7e260c4cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e55fd3a21a5981eafbfee4377d26b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cfd3bd2e15830d0a6d632d03e5bbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d456704f2dc7437aa4aefe5bc80a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f34d6006a37719ff0226a7c1c99b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab01a115c930866e16361921b62284737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa5a769b245ec27f6b5d4af41fd7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628ad44b46c72765e29547e4b4ab71839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b25aa5d7fd7759a05a8197ff4045440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3932ef1a7797cd3129bb1c8fbf52a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a93f19a4de8594f6570caff633296342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58705eeb715950ce172bfb218753829343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62622262503d652c1f77980683ac15344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f50cc81f8b405a0223684727429b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771db9c24720d0689cd9c0202ae3609746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e223b9566c659a5ae37232b6ac3933d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14ea0acaf51d826b5c1ad81ecc57fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c389d666c665b35790b2ff435038149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d03ee759429b5ee6b084127f2ac1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a4b49c087cbc6fa1118a7a372757a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9c0a7843abb3463e8cc3e5661812552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8f2aac35ec25646832565c60c4b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb09acb5ca9e380d9bc2fcf5adec7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec4a1e86e09b7968874582796b46dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de499cdc0b14a2f5f57e6600094ed656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa655e31b4f96998ae3dc43d91b4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb555ae2eba5369682d6e45e719a34a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb812857a01a2f676e404908aa7a5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a575dac673881dc8923df40fa554d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e656a00a3593968a92b2a88f81e1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dc71260882bd2b77d417655c97e0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486aa4f40f764a41f8af31e4034e7d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db62a61238e519b4a36a3d9a0029df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52c0fe13c86892c18cfe7855457b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc59b4ce686974e06aa474c3724835466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067fda5a66ae58bc52c7324ad9ce9ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827e4f7b197ca7d64af0d43a4c298ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf88e096379090330e2e82712330eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83a529dc9c116166faef2bf70cb99a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42369b92c807bc5e4ac38bafef82805471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3915be9d606b597e75d76bb86860272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d836984a5f540f339425338440bbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af342b9c562a2ffb469660d1d5c178974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70443d1b9a6324b1951d9913806b946e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801a2e7320c1b77bdccb8c6ae2b7a3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead87c982486a2c4370d588e8cfcab3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375f7d35d9ac5b5a7205d0d2494d87c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e336ef8e64fa835b091459842fa35e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdddea5d59eed200742e45cbd68fd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12716e98c972f01a26ab7e9abe74b8c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9658c718c3de718c0607a5307eeea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee8e0d84164a623c591aa3fff642383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95a2d0532e246790d545b6dc3f7c5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23b7e9ec13484e205d84b509f4b1de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a6e6ab41e5e77d3daf1e1c626c5b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483f9d769b4ef9ec6dd45e722667f4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ddc8b597174e5e2f2d4925a4a923488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb46769f4db881a93adade12e19783f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1bb941abd0994e13b99bece954a8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb2f47621ada21e832973030ef059791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c21d86681499e9e543b40f05e6754c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38630dfd011929dc5e2688de9b3151893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb471072400d7bf12fce4727100a3b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f26aac6ac525134db0b34e94beaed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aff38752c6e1da35a460af09685ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07536810f5b723e42ee93b3a73a4312897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf450b36ac99e971ca11170abfcdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c891229f2385becf5985a6f00b5ea9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119fafc7ee9c5326a3e5823e3d5ba2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8eff0bd5cd34af5a50e88d8a63b49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114811828607be99c50d38b33398c26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030498d98458c90f10a7a5c87356f89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fd5669881eb55f24b640c68e01e64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49423fff043c49d0bc5c12c3ec534b6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe3856ebd9ad2e68f9f9bee5effa48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb4ca676070614d35e9e0ef6bd9ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806313931b20700929837075a31ff11c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c632b25f5bc34240f9345313391df12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f944f50fc6c47cf977d5a584db302110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50977d286ad0a92df1ad4eee68629b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51991c5745e080fd793ca59570966515112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9bc3b55da6ff431df6edb86f710ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087a1e2edd7bff8161dcde6e6b4a27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b6a65d009af5b5447dfbb682f79a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6a8735b1ca313ab91692c8f4b329116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa66f8f8595f211c4dd969a3d783df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd2dbdee700f8ad4723facca32b0ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8a09169db0ffdb0be57d2573e502f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0245b6446b451f6c5cf7810eb9a840120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98140c5af3f3e2f3052c2fc437fc45d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde18907a1b9ff3083e26a4c91d7a3de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195dec5a1f4f45d976d0e640c5c3f4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95464b289aeaab944aa1a1af1ba669124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eac75e8518a1e8cf980b2c21e7728125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc8dd49f391fa11a3db07a3ca0ffb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2854713489c022539d9d476546fef67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb39b4b5db48acfa73ed8ed66661c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7e052ed04607d5f138d1eea500d34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8810a044abfabcbb750609fc4efd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d4441e6b25e9a48bd38f4aa7315b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aaca408009db98935e659f1ff4ed3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d7ed4e5aad77130a1f4e672b7111c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9bdad8aa65da8e540cd3fa257382134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc0f4da83620c9b479f3b9a5e715b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ac0e3dc63ff58e5556fe0539b1e6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d173efef1631d0c74ee39ab2fcf54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1be27b3a773c9c3e5095a59d608b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3d3efbaa077a64a08c0aea3ba34a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59463f7c103390195aaf6b5a22f47c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df01b268b055ff621757cb06efabb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44981095c1810f51c9bd6bc5fced4043142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa891deb5e5e4b734ac048fb8241ff0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814aa80cdedc4a6c0a4217a75076f24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03229325ce436122bd63bf5c6b3044145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961bb66e32abf4b831fdc56302bd28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911efad79261b8c9bbd75f496e66746f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23564b352bb3228f7832010c2a38a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f8fafd34ae1f2fcb53dd781c09f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503bfe9c6c36020e7d0c3b06d3fcec1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894062b035c9589c7f76bb8da976c4e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886451518b84a69df06520ffb763e49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ce9ae984e0d9b22acdd421a726d1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411c0b50d2971f8a91a49af459dce80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e294f26da9529eb1add1f6ce8094591155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c724d95ac3f575a760b425ff4fc0ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c547935acf91b9b7698ca3cffc6f1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22039e57543af39091799bded7702492158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154b467d0f849f3bd781869b2465af1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53303119e61acc3c1e81f48134780b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de109ee7e8303300808bdc681e41701e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e12e1fa09c706ebff3d1b3a8064e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2846971952f2d40061b00a1f5c0e4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d909997658b7a75845c3858cf23e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5200fdd02df5210a6472767b763ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81538016300db1621cf8c424d338584f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656debe9d4342f51a6ca2e44a4589f2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a29dabae55a92d398483d7e9b9a7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692274bd704f0dfe348e0ec54c982f85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30149a51f3e5dbe248dd2ed6b7db63c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3283cf2b2c47e4b11eec9aee1f38462171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e735ed900e714e640a5ed817926336a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da848dbd06e859c116a4ebb758a50d15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc61775441ef135a3ddc0f1ee506600174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e5da246c482234ed6d40239b8615a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417af3e7d9d4c5952f2620d44eb60106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa70c6bc2daf11ec180980f3fdfebe8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18488402e9288cdee2c8bbcbe43a4168178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc9ce50176917d0980e4d2a6730339179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9b683d41b32f6ae09c52700838068180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04d89b61915431116a16775062a097181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd37cf52ecf56e352b944bb436320e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bf51461f2bb44be55aabad5b73882183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8543ed4d28ef7e183b9d1897f15b11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b919ce6e987fc3d5fbd97aff728b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d54d251b8a9d0da1efeaa015fcbb58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e569049e8d641153881d9d06334f34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656f1b144f0b0a8f8ce8b939201faee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032358509b815d641f86eeae97e8c04a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528ff14a9d4eabef81b2dba9a9ce316190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cf1bf75c552696f2f6e23b1946d64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25725cca8af6a3785807ce568b7dea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc4c21213211ca8890e48c4175ae06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f9427cf7da9a5adc14fef73deaa64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae084f7f1b47b3c88204dfa5af587195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b8ba91636fcde84f9cd75bdf56e88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033c99426bcab6d1e57a61a5cab2c63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e18e346d94236f432c3d59dcbf32e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97ab9ec1ec9810f65c92b4a8035bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287b054cfa737ca7cdace34ab1341ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21803513171394189dc57f12416fd1ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c8b54c7845ff2523dd7de8bb04aeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e25464d9d678d3b9ef2c96c2afcd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e974002cb62d7837fabfaef3c6e5640204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aa4b75e42c40943268b06e9338b64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde250a889567535e7ba933e96c9178206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae506aed1ebf60fb2310c8ad261874b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f36d535e3cfc6a1b81feedd9f5a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ce2546b99d5049465ea08727e25e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13ac45903f7005aa875c1cc133091f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b070c08d94d80aaa4c83a19712eb1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974af5cbd72197ccf46e607f8a00ff8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e834e6a430d4013d5e4e2e315c0a70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dff73645e016bd40d461a9c92a9035214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c223d1709af59808f0bcd05521ac3df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e473aefb90d78f4589c0ec607ee5e9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc57f5c909e430e1f7c362c12d2127a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd06e0685475bfdfa9264c33e834e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029617fa615d2cb611e8672a958b4ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b5364c8013b48132fdb1454242c96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d200db3d8d822c3eb3d358815a472221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9a8e58497152dc30ed2d084daf259222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c6ee4cb80656ced71515bf9b7aa28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352e1233ba3f8b2ff99f2b8c2a2423224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf235740fa0fd92502098e6505487ad4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44394bfe5f1d93d8b5f21ece36188d0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2b7b21c1aa7f0e7d377191565a9c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb234f59be53803184ad5585e0c58d3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161b33a487486e8a7c5dd603bae3892229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e67c62a35afee2dc4a783d9c17907230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58d10b18b6b55cd0c6035d801bf0b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710238d006c1bceb0d616be4a27cd468232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd75fba14f209956a34fa2841e4a6d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc939cbbea7b134dfe914ae1c4c3bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853387c03b2031fcd7b4ea64c3b943b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0307e86b279759934e9505ea6f5259e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b5b8b63fb19176ee3b96d8f953b8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be29625747327e182a3f523c22d014238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376db2ed2730a800da5a51ac2f119573239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571ba8c44606fcb441b41d1451ab940240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750390561be3eeb043cca7d65ffeb60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c36674ea141972986cb6b7bf81269242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770f9d22520e186f09812b2c0b9ed64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00091058b166db659c2dac49a97e68c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8db31e59eeee9c46f74bba1d122d1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b4f36fbc9490eed911182f2991163246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad300a8467187cec379410db9af6cf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6f88334ede0ffb78b3aac7b305f62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef02b05a330b91bea344458261a180249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143ea10dd9fb88670c726e14a71f0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83e49894b0a07eff9536b2b5a175a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d052825455347f913aaabdd50e82f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52823ec82760fcfcfa56ff65fae7eefe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ee2876a3f58386c6bd3756a48ef5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a0f3adfd76a6bee141a34c5688ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe971dbd8aa4a1bf0233d5ab13ba06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c28f1e4419360ffd6cd2a24cff7e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f18e6df24b69ca66f0e9de68a6f380258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f633dc6fb3eb8d1806b4b49195c49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7086d82f39db895a9fd3923610a26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ef1e4bad0b351184326feab3e5b7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334753e15ebc9915d2fb7cbdaa364a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320331b677fc4a2c4f96488def8a74a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1abab7c04a6e33c6a9cafe3a32845264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30fe641b9834e7652ba67c6868328c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006256a397bbe88d558880f4b1c1fec2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9aa1f6ad7c3e924aea97819a08043267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeec417fb7073d50ab80d06f5e4488268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7dc54e745f75d9cbb09cab9f2a9d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5463d4d701611b37db25cc64ace2fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfae172aec7c7568bc59135af2d803271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae97a4634d843f96965a14bec6b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab69e253aef579239c04336d27feb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadb383a7e1debcba8d3885664ce3ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce24247f1be5e4ced27654b30f0dc7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03005418b8e8c2b634c2e77d72685c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc938b9b2660aff1c1002be6f4786a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bf9c80112772ebc09f37dc6bfa266278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d02449ed3be41df48e089dc05c0fb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9070b3df104817c82ef350bdc809c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21158e496cd785f08f12786c859a2901281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf1020090f1c291355c376d78e411282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581beeedd3678c542478c30f4b42b63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a4ac8edc53a4d6a5b7ca014932c77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c619a57c124f233c3c1114e46726a41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef034f924c2386c97a471fcf449eed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa75e96d38f6738d246f80122238a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb06ad21130ad42fcd97ba88e94e616288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae3bfcd86b28ef68f1193726fb3bd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89bc2748ff37a843143ece59699db6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9684a09fe6b3f281a45b481ad0c4e0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127221d4904749707aabf94ff7185b1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991f662c81ebfff5516c9fb30688deb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081f9e9066807f709d90715a71d445f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0226f5632cfdad22be66d85f0c09f3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92bd78a471c1435031bfc7593053e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e0eae862f644d08cee43095454de8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f288a68777aadbe0c295651692113298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0316db9b8dde8043919cc40bda2e60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb545da1c273c15a63abf5f5f928616c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b018eae0a87100302e5a1c32052ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553a99aa6e45d2fcc26dbbefb20f0eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f33f9013833e55f521e3411ede6ef1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ee132351460b1712d32ae1f89f76b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd5b1bd9344fd71d940907b88f0367305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815f115127b7397001c642c5e439afc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5491170753a8b6f67bc13658928c361307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60106fba266ce46a266bedfef29c8eba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ffa33a8694ec7e07420fcda290f9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad6542f35caa22627a8bfcfac1b07b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310982f3e78401f2753e41020b7e74ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a6b8aa7c1719fe267f3b9559722f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e28b81c8204a47d065a7d36136493313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32d76efdf32247fd23294ef3f0099e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f4976563b7e2190cd8f134f04e40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0a3d1236eb3b31c132eb0b35d42fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f327ee63fc4e1a18faa358f0ebd372317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd36e4967d702681a141a372ac29b02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f05defc993eb8ae7f6701973dedd36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a02a425b269bf9b4a53a68f0746dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80889b4603ab9a1b121d3840c5a5cdae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c93e5d3e45f6c9f90c64c7dbd071d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a053aa2abeafd82a935c7c524f16b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d8bba73eb956089d0db4c5ffff6d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01579f0fd5bed0bb1257443d363465325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153a8c2fbb37a4d3532aca674e0df1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51bdff0a6410237b63dfe6abf9645c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155fd748b75b6fda38aef0b9e27391f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3036ddc5a64a1d0bc6c7c7d1aa39656329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d48cb4ee9c86b4dba06adaf24c204330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd92ab96bf80f4d2d5b7af880329d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f14590ad835ad20d2c05b46d254a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585967f09b8bb632ba2ecdc6a3e33b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7fc2364592335c5d172901537f5ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb94b0432e05def255f1aaf6636f81a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85b1a629f2f90d64b3820f2531d1db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a269bfc11d4b09d4ba52f71767e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a101e82df0a6caa4bd1f67b0b59f265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b105e904c179ac17cc0baddea88dfd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc77f6387d681417cd4e7ce632004f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145f5a161937244e71ca81a83f36cd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa4210c645f62c54efd0de4c3a63269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7c0fa088870ad4093d164c171c6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1934924f4cf08c25ad0fab4b53e16f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b116e7cf5647ef6d7c7e7d8771f3e0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434b15a7866302860d9999058d0d77b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00862b1be85c8c4324de6c31711556b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ca66b677f4374056ffd68999d36115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37d08c233f304fa3111e789e7d129a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d97941caf0033f37338f1049e54eba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabaa37a9342136e1193975fc2cb86618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7e513ff6647db7b50a9f345631e6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164749e436ad29761baad2f388bc3fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda91cb7af6f4fbeb652be49b0e0c3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc73101cc254026335b44fcfeed5aec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862a66cb6b79380c2c8320430b9182523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f952cc9a307b99516bc811a4a8a0b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f9cf556ad22cdd1944a611267b8a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075be47bd07d16049e9d1ebdae8f6da026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab954646ff036ae79d0ee9f3ac2b9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26adb25dff437f7e8e8d478f749ac228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f72c84b41d4e731a318329e607bff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e71d056031a3048d1b0bae671d291a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c933f620d2f32544ffe98f0a0213d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7108b5d9fa2f4a544be008e72db0af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d93557729b73b8ecc947851861bed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a69031999e9b49675958200508c5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be794cab4059588ead9f4e4cae156b9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84436040ea31011be23ffb1ebf293d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec01d7bae53017b9b0cb52f6c2f767637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786a6277b749384b84cea8abfd814cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbe5954f51689a29330e2e772b704c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b52e15ca00e1bf43623efcbca4014a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6d2ad1bc252584bb99ac8d972b45441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518a361edd857ef981a72222e52cca942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d13119147f830e217b5f945d2e48743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8361e0a269103ca3eaec003cdf0fb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef0928695d97319b0b7f21ea64e7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9472f3e44ecd700c83fd23a2c3ce40f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ba25256a8a36414833e463fd256cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19f8ef51fd3b8df713a354401b534b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b676f0fc2ab56b6ce3549f57b70c9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d206e76ad20e246756fe7cf908c8fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7217170db27da7bf28221f1a7be2ffd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67627323ef82f4f43f63c948d3d78452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5aecae5e5fdf18a5b59f4e568136e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1d8a13f39332053ce58ba84bb66ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed92e8efc72b7dccdeda6de6efe3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc84dfd683409c4a476381368ae3c9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08f74773ee6a2c3fd5a0cc813e3e5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f81553d886d3c1a98773b5ab1c486a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b5cf463bf6493a9e28363ad91992659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73188d6f7949aaf1a2d6b97ee909e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7edf1fbe49b82cf149c36caa59b3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e865c40d455eb0d53e54957ee862e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd04334bcba49fbeb318799ed66852263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8182f654eccdfe651d040fb7eafb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bde07d6c100c478b5821800fbadac965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974f7a9944f01da59619c72d08224d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b069ba0c9a69a7c88d7fbb5e555de167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a9fcade7a08e71b54913f6005f3e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c01a8305f921e0c5a745c31971aa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad110a05547981f84e9bc5c43aeaf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad158711bccfd0d86f76e2dff5af17271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ebe6875a5888c6447f2a1ea4694c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5edb28bf8c02e2d57f5c8acd45bd9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b5ebbbcf7c21634d7d212cd7739c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2335503757c9bdaace221a5d8cf35d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a528bdb7a0aa8f8988227c46a6e912476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe133919c943f934ffa4b283e1842a8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245dedb869bb510cc667c4bfaf7d59178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bff8002be520ce60d36e901326d94f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d0d10c343d76d498131120154dcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d2c403e2dab748468b2baef81ce3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4b0a5a95f06583afa47a6a327cded82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a718f759a04ec1fd0c1af29c4535a6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8353374c1461f0bc5625c61f8ce6e1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6461a79a3b0514d7fca7db57dddc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09fc87a50dcbfb74200d42c84603f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eb75cfec7a4532aa0c53de784540687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d5df9f65d3e0ccd2f66d328429ee088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6689dd12b6d66a6b90b7c335bc95d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e2655fb799f91b79efbf7b346848a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb45c7d59cc4cc03be99dcc22618b1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4673063e1a04e706b8aef74529a7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a16beb98a27faa19eaa07e89b5f4ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde38f09fcbf303f3ecc40753743e1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2b73c54c2a4e44c733f08ccc6c08995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfeced46dc5c793d1c8464c2e1b65496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd55ab3517d680f90c83b48365809797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9bc24d45ed835807b271e8641ef0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8691d8a8e2649c7a6e456b161c7f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d3921cb015e8432da24963e3bbe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd9a817c32a757d8d921b5c3a31432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2ad2f4bcc0539487be8d46e02e945102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969645b55e8412ed3c8df948dd02a047103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1602e0320cdff5bf50c10fbcc89b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31845b33f4e076adff136b806f82344f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ae8bd7214df6151a36815ed80cffe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4262e543ca7e455fec9668a1ccb581e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af50138ede557b8c9cb5b48197084c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4340c76d1629b6b420a560f5ccc5c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66495ba06b9ded564876626794e21545110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89bdf01875e0af204d62743c2efbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd53063f2ffeb4097eec0ff318bbc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0893d2c4ae900246194175447fc504113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b09b8e82608a3efa4ec7d01ebec24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520d675bc9445d625ad2816f828180d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed34ceabc13e35b82b0622d364979116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec8d532d7c683699318b49b1938fd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ebded5bbb2d722571aa074c9fb56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e9df4750a9ff01976d8158bd1692119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfe7a109f9ca0bc1fa971f521720e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee292fa123eed399583846c5e655bd3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdb3af49bb089e015195f1fdbf47e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac47f0a87da5d5365b06a959609ff9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f8c4878d417c24e7329651b0aad5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e5f0bae73749c41eb0e7390bb3229125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d483bdb74099fc1be5054025a0370f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b48b325addfdea31756ccee777cb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65914d68461d6f01a147e77b5c358af4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa665c137cec6952a1142b807d6e54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703cd773ef73e5cf484dea4f471ec4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fe9a9aa506d3e9626abc5987c1aef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392c87a7a33c0591fe599558267ed02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b4280961e47b31c54892b3941a6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6581bb026d90f4ae5e5a5374efa6002134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbea7b89afb536fe2f449f7d1485b6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743624eb52cbe46da51620fb9140ba9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb04fab2bfaa6fcbfa93a367831262137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c2977ef01aa1137f9c014b4fa9e24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e61e3962141ff643886c32d6b41fc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d9059f5dc16d24c1e02a2538358b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b690ee1b65c1e039b30c86e09e27b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b8c0d9633390e8b135e12eaf7f3d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e3dd7e02c7f1b4a29f6101e50a2bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a2843cca0b5b4b75d9c8694bcbc0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767bd84b77d51cb7d38b3245d02a331145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04c66ecb2810e6df9bd1a080c3e2f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3df15171e2027d5bfefe6a5ebca44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a1a115334aca02afc24d452d15073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3901979ab9dd1e52bc9dcd9b14acd58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fd67bf2967b16163c2386217bf327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd66e2527a59fa68752774953a16d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a4b1d1b740cfdcfa66b945eba4a6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81ce60f48349e5a59d95a4bf46b939153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786f66914b5bffe278c13260af7c56c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b7e52cd15dfbc6c1d85481f246aac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dbed4491ccb5b1669de8042b63f9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5783ac7179c1266586b0c3c18af49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310160700565e5e61738c66baa852ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8ed318c094d437d9e609325f85e25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeec7d04fb904fbbf521a6885d24055160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be644231ea2c2e42b0c4ec3aaabc25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab81c27e675def71ef6754b375157162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a761cc38dc893cb68a9c582c9fc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889d459872b5e574fde80427e7a4639164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad699600e893e8e598c72b10810c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d23582d24a9a01bc25efdb32d50190166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e6b0912b915fba36df821161afbcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88a94c272dfe29af1a0c6413735ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc68200d68b6915718b884413a7afeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5293958d9c83537373fb1d8af5def2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a486543672167839b3b0975f4710c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385329cfeca1592ddbcd8b037595bb20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba4255439751eda1594779d9e5b5d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59091714d1e65203c8d0dde3d232aa96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5206c85157e28e880a955f8e91e4113175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffafcf81f08f3c105702a953812ab9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ebd5b7c07aa45fee69f9bd998a953177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415331df0a0af41a0d035ba6c5cc55a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361afd37ecd5070e06b44746ea683890179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c9a727b79f007a4f605d2f7b74c3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5698b2f43f3cc97ae74602f66de3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7507aba97ee735569d60bf12151f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cef2a7a9da67ee0f8bc8df176c9f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d116a8d4de3c2a67a3d84dc68b81cf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a5fbe2cb6070ce131c9aa59ad4475185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1c303779d80795eafe2d1a733c191186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8abaa24c957994ec8677eeee2f798187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19931331e5507df9591167011d0e3d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e223ddd78b22375b3c63361504b4c04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec78ee62966f7096392cc17cd56085c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f57441b1b7471090091b3cccfca85c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39b40e3e28e2e92d51e4b2b68a6844192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e448ffd12ef7cc43f4bb988a3ddf2fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4944ba82e3c3bbaa6368187642e9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5b1efd309577f67ce75909f77a2b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd58e0c450027b940a509055428170196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc736ceddb3e4ecfc78f63840f957b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70e1c4818b311874bc2dcf582ede0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca613c9b0bd28b23741e265e8509ead4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecc58bb3448ba455b84f442100f12f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df941930ca236192cfb5f97fb22aac0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e8e94a84ba0a26a303bf07b72f0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a865b02aebd35207cdaf503ea093a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff108ce3538ebeb8cd4da6cb89ea6de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74835000cc51cbd7d3a04c7ff31a90f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d29360fddf321eaa9533afce4b5149206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa1076f1e891127a5b1bbfbe01e5ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d7f79877a66472cdfebbb1f36f75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c7c47c7790a4553f47d97b181fda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083f7212bf7491392af40094452566210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e633c0c92232653658080b08577e737211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e4390364c2361684ed33f1bf0574d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229e6e11037f0208b9e4579569bb5e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d07e5987d79fd51e3e6cb982e58e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1c20b8693aab6b69fc0d6fbf3d7c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d6786b5bbbcde2a25ab189ca45b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cee45d2d73104a0dcfab4bdbb37de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943077f608c12703a9f3c1cc6a2ec361218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61598ec672b7b1950be917e655dba19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27420daa6465135de9f70154121e80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae9ce1edfae84816b8a4de7bfea55b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018dd6262caadc95dc60a8501dbcf09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9adde01a720aa4fd94d4373cfa3340223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba330e74ef6e01be25181bef6bf32cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07953a5a18fd9562030939fbfd4fdd7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b9de11e38190e0fe66de6fcb477d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ea63f36c2e403545e8c190be698a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ac4ac207b93370dc0048348d3e10d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e118790e99d816431005a08840a2d96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3326d02f69039d009e0a8126174491e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc090bdbfa7e7864e0a165f553a78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7e9bd6c04773dab96fc69598ce35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a72e85d66c562fcab28b0395684685233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a9b7bd195bce8bf78113f50d3249234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea784bef50942b1d679d102217a12c33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad1d00f20e72bac738deb0c94b1204236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e34827c0096b66d48193bebe73ebb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2fbc45b567fd5adb2426ef5ca9f3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0991ff228742e2c00ae6a4f3b97c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da1d5a8130c164e6f8ada4cee2888a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cdd5365a919d30c9c479520a5956e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f2c8c9a78959e3bd414131f160ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc3b2cc056cd3ff0c9afac2ee66876243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809906298bc9c53a244331a982139ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619871659abc3388e04c6d0d91c7d2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ce16ce5110c4e50108a4f81972ab3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e123e8ec01100a8d2d506d13417f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952cdd24023f2dbe1ce9cfa7f8da747248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d898c7a0fbf141d8710c199105945d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a6b5cc88a963bf2e95ef589c46472250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13802ee74941cc76ac2dc8a55d2526de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb83a71bbe7b9204ca9a58113c856a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4000be90b25c0e2b890ab0645aaa1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfa9087a0be44bca1cdb47cd295462254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8928da48a588091bf0697b621dd5bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d5e2a112d5be9969dbdc0fbef474256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfae2f3d3239f5edeceaade56a83ee4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb2311c7111860c2b11ea1afbced22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a087f8820a165fc956b5ce6a06540259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d3e5132e291230dae952f2f9f9c60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20886223ba2a8393eff81ef1c0855003261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60a8f29a4f14b6db75594a9e4b95c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5a345e4122f146f4eb113ccb6386c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3ee310162ad210b010aa87fdb56f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cab157467f9650fb0fb585c2457e2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff125dd2f8bfbd83e380355c024782bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bc8a58c864e61ac3d0aca075d5a28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbb98e87b16ae11f10b2d9651ff4d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef150f034b9bc9865be07e1471c3c1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9bbc156132b19f3835f00d2dace9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a825c8f1dfd20141fbcb87256d77e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bf64436cf46d1967904da7ccda666272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d0afbf9b5b3647266f6f5d9145a75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18abafa66af1e8dd849f4e3fab5ea7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8b792e36afee1225ae0247c087923275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29cc023598aa1c4e4697b95276173e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6a0b51c14392b75e6c2751ea7c034277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d69b3408aaf5a28e348dbe9e9f0db9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c1e9807bcb74627070229d22eb14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59492a6a85a89e257d34ae7985b2b04c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad856e6a00379dbb17b4e1f4793e0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bb14632a04462be3d9c8b88346512282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977100e4ab25d41ae85911ce2ac33d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b78ea7be0ac1a51bc9ec5fec0b66e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa704c1c583cd5f8f082f73ff4150864285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bb4c8e90811a640bc958cded581a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688a02fbd9386beae664cf298d54fe3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b402afd9638ef5a4a0efe03c54b23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2cccda39c4a2e98cde89560744eb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c980e6874af866f5f1c308adfa71d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14fd6eb0f4e2b9e1a3b3935f4044be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f84ebcc38d2cdb34c95d4afa8c6f9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5756e575a2279bf391aab06b9a450a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0cc26b4a871118a28395e35541204294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033031c205d28d7792022c99f2a69a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002c40e3b4d906be1e076a28bd48424296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1b17275b6a6409649045855b244a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367fd3f8a52d0a058861497fbddf041298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d360baec2eaf11476fc1140f6adab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08455d9997ae9e59e1fb8a2ed9ec56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62977d673d89aa9b60130d3e406424301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4c9658ab411d16ced3743e3fff7cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cbfd1a18cae987f02eba015e55cf7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ca9dfd05a49d15feba65b026d345304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a26f3f77435a26d11cfc52a815397305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44666591ab3c1953d1a74bde5287d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e2fbe33c396685623f20f1755dd5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e881141ad0285d67981a898e108fd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b3fa417425a099715c8d67b5b2476309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49378f0bd61e0e4671b299caaa625ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60fd2a6a5e48cadf26ba222af8947b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2340dbbd8e6abb86b076459058898312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023db21c002cd238cae1453f122ec3cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ae0237c3c4b5a660c835400637a46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a83bdd629ee3bfaa1b58c0e4d662d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9fa2a4ee0aed8ef4488b550bd9c00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408859d22ece284fd1d8011638263d89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce84110e0775a15ae01b824ff1f250318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c83d4ab9086d71d71d142bd2f8ee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc3a10cc9741fc0112b899b45a43d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1fa6948f6f9d8ccc5f5dde22a876e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa076dd222e04dfa413231205a217e15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f64d845b10d4143aa1a41f639071f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef32ad9b13fe4a1fef2d8c2f0d579c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ea5a2d91b5314c717a52305c53d82325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>