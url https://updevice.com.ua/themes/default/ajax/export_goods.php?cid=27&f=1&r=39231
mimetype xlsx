--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb130441cb70511b5e6cd28520d78e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b00b8425a68afb60c19f3902f5c2402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef48af0f0955799e59f6a2703506e2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f8cc4080ce9e0219023e81c4246b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98707a0ae8ba070aa22997149e52ed35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ced0e7152141d2980445017700cfe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869af4e3fffada62de736fd3cfa874d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940c05e89b61f96c1badb315d83865a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c33b38b136c97db83e97344c885509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c62348e8ea2c830c8ae032e4fc54810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291199833b343b514b18801614c0a15311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548cf8ba4d33426f0e9baa3d1e386212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da5a17317f6d711ca4c9ffcd77fe0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335525cd26e2d5bd502f197ca2e1d3a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088316c2ed146a6d03e235a2ce88134c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84abb697131209edf7e5aabf00b226816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdec0b7e516c72bac4b6f2afcbeb6f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e48bfb50e53152109e2a14c0d582418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14ccd473d227cc4df09bcdd4e1654a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9d48e3d5e3246c05525d335c0dd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eea310497b99fcdad8ed069908f0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f328c49d4e98505935bc9837361876122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee167806295f479dd2e79ecc2d4ede3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839dc9116687de2c64410b377d8503924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa927df74c18d8b0ba6f614f1da5afd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a1940097b543c9fd3e12a481ae1c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec321cbe1b7f5427f61e5f2bb65770ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ec586a1d24d1e10d34a213f1b20ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d35115fdc41f363f717188251a6c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7feaf9cef6fa27188891aace20a3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6a012bc7ab8158239e6dd44e8633f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eeb6215c23e861e37028fe406e12232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad055c4bb0aa65a14a138f408ca09b0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f534637adead083ba256c70098c66e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f17156f2bc500f59d2e1b82e06c6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891449a7d292723bcd83684005ae690336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c4c9e59a4efd915aec46e1c11772037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdeb3172f63520625db4f141985e7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404edcabf069070591af2371e3e5e0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a33fc9af4fd06d96ca2bfaaade379240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961e29e0bb0a37e07ed0bf3f5e9c8a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4449e6499f972a6b1996b60a5d368b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9537e5f3a308e931397bfa87025fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01975036281598454884c6f2d7890a4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b83d6a2c30d9eefd3a372fd5962fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53324e7d902d7762a0937e7188e875046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52649bdfc3bfb17e4537f2ae0fc2d6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99bcbced696f687ba13b4c1e0818ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdc243af73feda1374e71d91cb7da849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf15cb0251429a9794933e5aee95c5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e83bbe457f5bfb3ea3b9e3261524751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b685147dbd2605171f7723f72f2d7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14cedc8802515ac1fcc3bd599641953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170d963b1eea51a03a72a670bd4af1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ede12389ef975e2b4ad0c3e77c51e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f3c23dfd8aee61cab0dda6612601d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc909a5b40e2bbc780bb95c8ae23e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1f727d35cf2c7fef1f36bc4163cea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfca4d930df140e6df8c0d79c4822d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b18ef038c2a4240531811f018086a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909ad43a303c2fdf68c899adf3709c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122c125adaaebc27ffb9ee976ce6e9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff8492746c3de819aea7f0d6ba79763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292ba85aa343088a077524ef8369e6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9646458ddaa00ca45dcc6ba12d732365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da270768eca1b07e678e5341b3d94e5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bc71d73837c9a15cd87627a542f2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b04cd2b5bf4275c5ab37335556c0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5b133ea7906f45bdda297d29eaec369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dd294530e9ed8049ba26cd34d797370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417b381166ee7473ed6a2747841320271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a8f480cf977a43eb21d5efd18383672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968902f1c23dbae6fcd5f0036041c32c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43428402bf93de820d3bf25b8e28b24874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c607274f2164c4db5ea5029cf63c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a50845036c70f64487226c19c7ada76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0936b83e9687b0b1ffdc59aba175a3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e52fbc9a38ad4d9ce1d4eec4cea0b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4c30eb16712af288dacc4b012de1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710a9707f395d42b34c16ef656d527880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468072d01f0ae1fe20f5fdb9307b52b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab0813fff90be347b4ef2f5685a3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3912e8dcdbc449731cee3d833d2a9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6efa30b3003cd508e7782330525bde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61815f40a20dd49186bf40d92f97be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079160db1ff96fca2a85e65c60bd21d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c81d855d2a11724eb2c6338c9c32a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0b2508a85d1e945d074871886eeeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90861daa9eed48cbaf03fc94f4faaddd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c564a10bd0290f58159e66bff2090990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7376889fdbf1d8259bab571985314091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e66889668f0e6ac1514e18520dd6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f891b632f4767794d50b25953cc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23220d4f60d5fdfc58f186d499c19d2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06858a021cf2135756789fb74b51157195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a14945b8d4d6b91c775b186145b8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50129da97e330c4f687ab32e11808c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729df2373558fbfe8623be7e4620120a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f27a4f382f3ec9059aa9defe4d7fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a9703767cca7f5870a03beec54c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f94dfda542851278d2a413e6025aba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54852ac6ca5ad4a97b99d9dadca363c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbba1d98479cef5c50784992ef6c56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993e02d074d5db472c3df70a4c027d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4702581ef000444dca50267e110b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dc73f7a1e44953aac89e88f968cad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d1cd16cdce8d9b32b5848569d937107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158c3ea759cf01ab4929940c6463ec7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7abdacadf5eaa9904cfdd4d2c0623f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaf124b673c74dc6c91e07dec23cf0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c9e14b9024d4591c2f9c485ecaa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8601c483eb0fb042fc067c15748c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d594ae25cfc3346ccc5db7412cf345113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d5fde375029b0297cb2b3e56da5dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bbf669d8ac0b13e1e73f422c577c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc6126ddf91809d97576db8132ae5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9a68c748983e92d627104f480de5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe637aba365539b5d1519bb02e15b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23314b18ca61e51d52256b7c8daa7b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fb03ca42630a41300bccd5c6f4686120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6c05c01bac525aecb2d6311db502f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4bd832721087075dfd51860345180122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df5466eefc4a72e7cfd881ae216926123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946b43d627ebffcf0fc21c0e10523b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18cbe5137840ace7031ae982422a8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13550459fc073868a177ffb6c8fe0d9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f765d358fe3f666045db995b87666ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0982eadc8a3e0f4ffb51911cb7e48f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a964c8f3e344dcb9cfee9261f3e69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a677095f8bceaf906b4ba01158a3510130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef94fa5a8e62000ddddb9b2464cd10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f478c5e804254153d1617728a9aec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9744704bbdaa317eec2816cfc43a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0c8e218f97e5ab5154358f42e9a05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569016654b8ddc4cdb5a03bb4153001135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e227c7de1d3dac54b4e3cb7f90794136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428a4c3516ca076b1816e00095c4df1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a551002859801b36764cd7eaf7d2be1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7dda5310d829ad097877d89aa7bee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d861bc831cafe294cc694a09ca6ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad781445df609c2239141fdb63cf1c3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c7c9de98a17253c2a43b63d83256a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a59f458a399d30cdca724a5d8f19b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b89fb787b79862612e534445448e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ce3a20dc438fefec82ad96ac9bbce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8424b074a6eb26ff0c5f0300a49b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f465a30e1ad27baf97abc175b8103147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d289a295fb2d853a966c8b6be1cfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaddb104513f06092ce3e6f4f09492149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3ef74e21cd14a1db07ea85d84c9c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942b01ae8dec354d4babf174203d99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e75bf0d75b9492e80a3c35bb5c65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa64e52405325704b32bde77a76948153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e49cb0c38b16efb84925327858ec4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd2553bf8d5c5da31941604f588182155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b0e27249dea03ec930fb5259cbd32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8407ea95cedd0d3437d539de9229af9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0ed562807e8a9ba39c3bcbd86c8fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadac2e37014964afad211fbf9d8d0df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534583f025d678c27913e1c444ced595160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471f60120cbac3e7d68d8732541b919161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706eafccd83f17ef41633009f99cc08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10d344ed8949b86a0a2f74bdb8f7f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19416ef244ade2374916730f97b22b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd016de8ed51fb716ede5733dc2ed0fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c9adcc96d1aee61aa8e5d028ab1ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10786fed004bda27a4c75c64efc8ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f579eb712b19b2fd29a32adcde394168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb000f04ebb7a2bf04122b29aa59b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a54b64851e088deed37577a1d5a53f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a863050a84ef7c6408e5d463083f95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98bcbe5678692a2cf9f5c5fb087ba7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd78d55237f2f3679a578a7b3f8c3ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d6897121ac297939334a571671678174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54586a79f12c6003f7048a8905956f20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c03b3b3763a46b624acd05d97ea2ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392542c1c0cf9673fa95dc922b8f7f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631077bceb323e151bfc4d546fc4f2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4eccee1d102a5f5dd7f2fa61e30ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936c27d3239fbeee4649120c660c5ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1189b6c8ecf8010efc84f7c6514d788181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c430d1bdccdf79a4d39431e4e07053d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfdef76f60500f30537578c3ed18a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2081c2c318fe3874dc9f1f04eb196184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de904dab59fbed72b90f3c69d701fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2300ed40edf06b714b33664fe94d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e1ef28aab883e506447210acd22ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58f5593228d9d99f54b0e8e635ccb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4169c5358cc1530b344ad538fcd2751189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762ce6105757ab72ae79cce596f85ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea07a3bac57c8f50dd1e4e8038561191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418d81de411debf288f11fef4ccc85e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe195c744487419b661719d43ffc35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c90dd5cf11a164412db5caab86be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb41af2173d37d1d4e528820de4d5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371310a3a943be5ae96e93debf8029e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec889f0dcdd41dd881671b2eaf12ce6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2b4320d9e91e474052200336442fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c7697a3fcb0c403c797cf4fbba9da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc49c61725f8861338c9a7a5de93693200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d1104221d3b9927c3fd66f3e0d9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b01166cb3a94e62144d84c89095b50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f53dd2958054db9833a799f1cf02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16331d8fa74e7e7c06fbef425b905b42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9068525bbad8d2d5a9aacd3fc8275ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4f4161e58caf299af1b99256cfd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f7be86e78b86d466d96befe602696207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f05cbe870ac8b7fcf0235ab9475d06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5f526fdb1cfd7966c55564869e44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49291e77150e1903b7cd3550ae7b7277210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f443079de7e79b88fd74c711bf23c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02727c48aa265e5cac04a6649756873c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68477680b247a1257168d45170cf2a8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceae19506847470839150eca23e7db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441576f2bf82f2b65aef480093404dcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddb90eaf903197be1b257a650fcf6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e09819de8beedd553c1bf91731b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610694ccaca381a8a765ed16c46ff5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eaf67b73ea8f9ded920d461e3680c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e057cbda9e3f587ab1279593c4925220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a26e4d964e9ad28c5255db9391ee39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becc85ecda3280231ef855b1dfdf5f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33d708f2ea7c4d8a656a44fda27e55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82c6c829afd3d8937a3e72626f7d50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3049cc97ad9c1d425e8a08a7d55f11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c1f94cd70d85f6b3a24a85dcd78e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb98592a586b5a09b6f728604478c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64031290a71cbc2e7a29bca8ebce049228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282225a2f7451bc4bca8612e4fcb6c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08596837bd7fca313b6b2544331d5fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cacf0c0506e7434991c2c0e54d1ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157d4887ad33236bf4c07ae3fbe2c84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e5d888e53f80facc4836077b5fd64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2054e12edaf6f893adb44a7ba04c69b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae7f333745e8a18ea55c627a36da0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994dd40f3490a4d7e1ae4729b49bd1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b924073d82e230f2a21f110f6d664c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5ce7b7651dc4690260762203a8710238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c122d065b50d242077ea66508b6fc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a416e8fbbed94fabd7de7ebf4f3db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a913488e55ce2ceb5d457c35540a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50255169a3cd75b0c288a9f988c0c73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce3d54714755055585998a6f28a9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb40e6c5b7e786a0108f5374c002c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708832ab285ba754e0b1d2166d54863245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520325cb33a72ca5b8c2ea3dc0d9a3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476cb97ccca5eef0d8629ae74d5014e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074183c4a7e5fc2675ea5e64a848650248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770f610e5c6225b112df1dd9a906e1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35bd48d6c95415170c19b47c4bc704250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87acca3bb94732e55faf1a53b746e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e232d4038b319cfd2a0758303221644252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba7406c7228245f902300c7bcbfe9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1c0aba2cb594a0a9149e85db0e3ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225d00d837c5add5f810d9bc1c150da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3333dd91a17fcddcd2bae0882d846256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd6725de9cea8f4e5864254edaa5f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9cd1154a82bff01e5d693abc3283a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf3bd39543d61c99857ba622e0eb43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ce0723f368fbf47200006ad4aaf9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479066169f935eaff603df91f67c8554261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41378b1efa61098c8d8365604c0e0b0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6897b594386d202408ea096bc273263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1589cb5a7c08cb2a2e82f106b7ecd43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca8535b2564fc1542057d2e544f6b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b57dc46f5389ee28a72c16b75325ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7b946846758c1139a3aeabca2e8ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034553989286ca8ad114e8b2ee3d0871268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c44359bc0ddc3de8b7143897d1038d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d671d4a800252c00d8be6c5ea0f7521270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49093535ef68ad152cd2df46db9788271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f78f524a8ef69979ff9adfab43591272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c3405a0ae6b51d6ff996964e502cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc749f12b23a1898d0cff06f4cbb3691274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b39d144a1fb1285c74e0bd03803c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc952d96b496ba25693560072444a85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cbd4d02e1d0440940c814d4779b81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f65b4de7f1bdacd0571db47eb0b412278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129771237a5b2e4f5df6f4ac430af5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765bb4eaf25d314bce81dfb49992c88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfa2ef6d8f42126c9255e6b2172091281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168bb8672774fa1f973c87da4a65f74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04936f261d6fcb49c63e84f8c83fce38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f062b7fb5ea08a273475ba62a9a7ae0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8719be5a6def48aa3533742cb5724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb6e086f12fd67c39664c7fab89e10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45eab90b8035251b35201ae62b966d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb65460c1501eb18b2168b449f5a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e8895c55e358c44d588fc003748a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec9a2a8e9bc41eba4660676487f0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96ac69cfce2b09921d3a4d6bbc8aa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96122d074d806ca9a9699404f59bd4dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066294857dd2df21d5713749e6a8659293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737961b92c7ee5fb65e0dedb5be097ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c328abee51b62efcaf4344902e3018295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe560409492ed448643eb10c6bff6d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5def75310279514bb218b2227e6641a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a983a9d316322cd376d045af3594a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb449c2ff4f61580d64c5a41e88c71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c050ee448e0c93b4b1bf7b79b25045300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e08442491644bd91a1a19d1aff3ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787bcc58503819cc19001677052d348302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfed462c5ec76d83be839edfad3a21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729896e3fe49ebdb3a83e6f1f20486d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fde6c12278f20d98bce2cc38eab156305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed711854f15d78754a3335d0a160a555306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7e83ee506c312fec2da146345adc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30500267fe76e092ac907d512d606c06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be957d99adcbf3c865c0549b184ce0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdfff55f13ffd8a71d931d51deadb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff421e7994b92373b6aa2f42a57adfc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685428574eda69218985dce191490bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199543229e79476ef9a7fa9364b9f914313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fecb594713cd4a2fc07cd71cc9fd61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48ad4952627bc3fd39eccd506bbb4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ffd5b02d74b7ef78de8acf1073d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272ab097b5d9b7cb896b1c9a84c18a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84c322e6df3acb15b1c4845375b214318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab5059f3ff3a65dd3308fe588bc5c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd257a7630c61c427ae558a5f62e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c529ed7dd88ff4fe2b64db54133ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae2b6de91f44296fea263cb6d2af44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a64445e88907e9267d1020fb94060323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeded5806a1ffb37408cdc0daf7e09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1419d0af91c6812ee9692cbe31f80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4c98d9f0a6a1173fed20a90a842c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755f08fa76bc6c75962c45c907ecb92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa269f26f0b2c362d055f5d202ba43e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c09b9dd0bffb63f7482e777b8cdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e798c0d2f46a375ac949097464b1a46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a693fbd831eb91c2a7d7b5d59a04b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae79602cc30d2b3fcb0f7a06008b84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b9a25197d52293308bd7cb5d4d2d5333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1565f5e785b4f8bf32e9fb81781ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e78f5edc38778f0233826d543c042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e113ee995a64aad00513dbffdaf9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70d8293fc45bb0161966ed1382e9524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718584c457504d18edd7246afc775a735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dc93a939733dbc5aa9938e7600f4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae67058b5d42172c173243c8dedb7c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1471fade0744789c6fd5afc3a85dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c953c11096c7f688d0bfcebcaef18d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf59a8d76d0f3abb5808494e3366e3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f7272b6f521990b9b91f61b207a5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64a924489a318cb6a7efd22857a0b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a092414bcf4a5768ab21e270bfd63e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabd360c1c0b201097e70e0e8d59b5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41b01488cf8dd69555727bb0ef836215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade15fe20f54def14b73b670530bec416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78253a97bcfc14962a7ae6f4f8831ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1f4352f395ac9d230834b7127540118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27953368f10cb7426a5d8e4f788312219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb8cecbb138ffa8b74c1a63be41b0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d22f7f55344ddf4a1a9175b8839b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07c46561a6d23345ae4ae69e7fb3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b041672e9fa5587b0a710ae22e2d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c851cb14049fa4394c4afeafbefdd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbfa5ed1cae1694ddf3848fcb9b44a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285a18f0e9044731bcab30504e44ae626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4857bbfb66e2085d25d29877a859027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d08fe8292f4675245eace4e657cf5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8d11e74683450adee604c7e1cd87a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec777b02da38aefdaa11b27b197a6c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa246b8163d759e748df51aa746eaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f82f38710936d86439b1332e704ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb1f3a0ff437452682c99c6e5c831233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cfa740622437ffdbc462e1d5fa03434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd1cca42c54863438179ea8d46328f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdea778f522e1ca8748fbc698eb00f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c6d6c507e4a308ba63983fe09493e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80bc975f8f2bea8253668076c0e5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2e8698a5f75f23a392c4afe698f1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176fff561bbd24be0a3226dcb25202540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c622c4d496ccc5598135f8f3b2b66ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917bb0db239437bf5d93731a4a19ee042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dedaf83c895a7b3de4f1ba221df33343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dd1444dff8f4df077e7bdef3350ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932eadc69a16dc1b57d3b1778c6866545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f852a597bd83137bd50540c3e5915b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52623bf0c965065cc5a1c203b49670847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2975147033331adb8f5e867770d2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e860a52bce2d749dbe5a5f7e77786b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85be4f13c72644e47a17eac478205de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00be4abbf8f3ddd00ecef0bf60f86d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ef7f5a3e90c020bad0f17be1028ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadedd5dc8ec1ae0a829527d21c7897d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada22bba7110a7c3768cea9f51dd2d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02328fc5250d5ec2a73275814afb5d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ca649de4e924d3fccbc82b5d642456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700cee701feacdf8ac84f0b616cab6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e940a4cc0678e25e7e2af4296c8bb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe01767de827d1fb2531ff0c0d71b4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3994c40e9e3b9298f6d252976b1e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb20763838a8f54bc85d54960852d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00e2b81b572998536986c9e144c65162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4ae80d45a8ba76a2ff1753c39767163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c33f04fb9f2453cbe01d5b9c3bf11b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222009ff96f2eb05d31966c098d328e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa0c3b405f54c8645b9b0ce26245c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c83c5952cf861c84e83a1569c0c4e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fca72b442fd349d51f565f67dbd2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbbc21d85b3fbb90f85a5804a88a7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc6300a75d86a46a6c87ea4d3b415070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a5dcd407f187730c48382f56395df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77ceae4d059d9d7a20d192bee172e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c71848fe772037774c6a2bb3328a6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e14b39d89cc1ea822477f2ef50eda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36e2b75776562b4936df73bfe8649075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db07530c64e2415562ddace531b078d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d33372aeb39f697ad7b03d8b8041277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefecec6b4a3b53c990ea42439e594a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bfc0da5769d45e7b167075dce5bfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa56891ad139c84965a0404a47ccdc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d04ba033b668ff488a85b2d271b0cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf120d58e8bfebd8306e6244c451424582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0508c8a611cf87fd45f60f65da3d0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174d98f75e8065460e86718bde4787284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983a614d4cddaf83c7658ca8fb7fde885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582523a20f39979a7947747dbd55da2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b1efa93092923b1b71043d7bbbcac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3888a61554ab31249de127e4fef4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c351d5a7c12248d3374bbf1c39efc6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504fbf08dc2dad38b8ff3dd26e75b5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d7583149713b93b1ffb680ae6e41291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e54fca93387f557925a4ff3742b0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f6463195c8e1f8886810266c5342993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3fcde21ae75b08151599ca036d85794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fce0566b55b5e7c774c66d83c73d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf23f8aab2b086ac2088ef86fa7cbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe781ec1221564d7335721217aa36397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b1207a4cb8ab4077707496cdc179098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64ff010b0d5bca5d5642277e407a7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb4c49f9d338ead71ba5278197cd21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41171fe64d95bc05a1baec860ef03ef6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b53309288cebf1e512d3be8575a2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcb57b57dd28d1d73fb3c37f7ba753103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f57e7f3b2fcfe6837adc4087a26bd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28767783e65f4ab720120b9e2dd1f02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0c571bb14440d611326f27abda762106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5200c66b4ced8a6b02e1887406cdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc2d0ccb55f49d6de356a489560028108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290987064a1dbbec2f39a3678464ca8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b41b86cde0225631a598f26a3b51c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c8d67acb34aa47a835e3d72262e10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9db24cc290a8dd4d31d18fd1868a4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a36d5167ae36f826a799b6f5a2070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb60f070a731468fa0c32468746d47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebce6b2cc8a0c52565d0a28f8761095115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed96f39e2ba1fc923cdb01805fbd52e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7c9bb99ef38fbd36c8eee64b44a82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb23b0ade1891f2b4bac4729cf4fc6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc83f21b098412dd104e801bad4b9b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d8726c8a737832bdabc9a8ec3c357120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba507c6209f4a294fd38bbd9e1d20de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477b4a2ce427b7475e1708e919ebc2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fe15c528c143b9ff4a3304e00d1b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc63f61e463052cda006659dc547830124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d2de533c0c724496d48e724b16b4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030a5afbb9f6fbc32cfa8554010b05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92a0e277261bc3e20da65a0b49d55b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef8ffb944a4cc4f9ce35d659ea09f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb05e71562fde29044585a49ba5882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d91bd06302fd5121723bbd84e72a64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9d1740d33344916aa242dec502d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc19de3057931ba03325b10248e598132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255b736a22c20312222aab55d4df7be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331bda01cd4f9b26a8d90981f9c0a72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb8c5fee1a019821efcfdfcf14bcc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6803ed161cc7c54a98c338a2919fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e79b2c9a07196a7a734b27487bd63c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce903cc5bcaa5742dda828bd632c16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247e4900b2b46845df1a9d946ac0bee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f71d66624773d118c0256326911ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f94b66ddff39398444324ec942ec01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a04e3a37819a65b41803a7e7b7ab84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a8ec5aa1026a7603e904b4208365e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c6e40beaccc33d0e64ff35cf5baf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc5ec1f38ae892920d006b6cbe0d5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86fd33f1a937638e58bf332e3143b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c406b9fccbe6c57f39f440097a5cbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f804f63434ecd00bceb011d9cfcea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2f34b896db7601603f4000ea6dff1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f14eac26eda186115072ba239246c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58c37828c7532d4abb068f0477cc18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea53ac020411d46fbf125bd41ee84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b7d5f5b652d2507de8a1d300f12ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59539c777fff7c1ca87fe54df8bdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666118b480ee0f1f125c835abc8107be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97e39f9acd8afb9bbc5468d27d86cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949d1c0da9d09fa793f5413cb944094157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b1ea9d738488606d13148ec080c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da5b9f4ed8d6e8aad5924a0cdb5a85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be6b404c5715c8548bf2361ccbba2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280d8fcfc6893b6002147937a96ffa8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6039c8ae21c48a81e819d4427eb5fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1b4a87b3094a059177811514b4b3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da8b7dc4ee8434c48205c0e2071fbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6b10ce26c80bc40f7a95171567228165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31582e1fb61c5c9c6dd2c94b0cb2778166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d6f8d3b62777ac71dc33cdd35bd15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3ed443a31f9c2e567fa773d82ef7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf311f100c3f8fa9d7ec6a47c360d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cabeb06c5369a31b1a2e56da64a378170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a95bd416cff27a8bfedeab93eddb58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc758267eae71203b2ddfa19dff74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64408f806673ee4f12c6e31be831337173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc980a83905bab3b4a452c638cecd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ccb21f2aaf778d304be35238f9843175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb76fa16455a6df6316b5025dfc959176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63321355e7f72581d4b8f24aaecbdf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aaff1f050f4020f8ddd7ed09cb0b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcb96b6db869d3acfa2b48a6496f5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de86471a790f207d34b1caf18b38c89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f9a10fdf69230d17e2ea1d6513e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cda6802f7339e494bd38e23c50e2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeec35729be23972240c75494d3652183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3ce71c23e05c41dcaf26a96a47990184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc3432a31eabd4bb17612f986f047185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fd2a8f1b96b53bf1339e7c7970463186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890b35eb14308553fbe9d08b90f15d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b35b3df9c6031d5d30e3b87be2f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990067e140e6c18116d2044c0927cf74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a45ed06dcac6724279463f49477b62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9036ee66a0c6e82294f12c326b3cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa935b7b24d20cd143248cda51489f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72157d4b0cc0153e52679f47ca7f3d47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d43703b768031293af9df73a01e43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b5b556b6ec4b536c9d8b7b072e231195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b0374c8060cb7f2e2e7d7bd2332c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d903e222bf9138048233ff97dd61ee0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac771e81bf262012e80b292726ab91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3067d98f78fdc0e56e2a48a6ee8c030199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1249456d3346b02f0d270af36303c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6b685e617cf4cdad23b0b0ac1a70e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778e91bb6c30d028bfbb19f6585a0f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bea9ec1fc2c96ac8882332fe0cf14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b09a9920de5178eb34a18d445c33b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baac6582c8e29f11aeba591a3696a5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0fe773b9437a97b9414d038c1882206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fcdea12f975b997ade8cb0c2c6493207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893cdc0d07e54f9693c54e2b3257470208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547271236f716dc5ea3bf7c68c6463f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37875d594132c582f27b6a807c9c8503210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081dbeb8d101c63290c579a9a78e443211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970f18a6d8de4c802d5aee355b14357212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec567b44f27a907549c29f469a933df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad71d4dc795a3d5645283c2c0540de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb7945939c0e2e81d23dcbd511b13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3030c36a8c160231f891fefbcefb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452f8c51e3772c5391f7a405c46a265217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f03e150cdc5cf5f054985b8881de0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245416ce5777c3b15aab6172e20078de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bf7570ade4eb9a2a6a61fe44cd28c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c829ebf5f409523d132f7ab7769422221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efcf2edd2677b871ee9e05916762b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15b0ee4dcdb21e541f8c27a34cefbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a569ca78190ea1b36b7f145d04f19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64892597aac3ae287f386f4facd1b43f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dc2442ab721836ac7015c68bfe1fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93f0f2bc0bde7c50fc17f303256b76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd7b53277c934cf7eb994a79e7676228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360be128e365913c8b61a368ff4632a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c5c0e57f779d45053947efacffe4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffcb37b6edf23038dbd9c15bb98fae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d32ead0e25f00882e271f328394be4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12448d601d4a8c7422116c9aaef60e02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495415f1406a02c1c2eb8040e5e0d5a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f1dbbf9bbfcbe0e6ec340b2f70cb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ddf4c7146a3bd48650406c1e557fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133161284404208d3b20e13697a6b88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c12b8aee7d60562df6f2288b7723e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aab5205102d505bd71330f68fce67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb34543df73aeba7898969bce827a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdafeb673206e190e6ec2521a556e6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d253d9e114d935c2d1500a9799de6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcabfe7036cbabddb56b0cd415139d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fc369ab5db7df4c9408b436e99fd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe29ed06bda694957631538bd06751d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16561bd5fa0eb8ffccb0a3be3ea92e24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1216eb61187444d789ee47054a0d5b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec707eae73c271d451107552580201cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928ddfae2892b3b4da8ef4183f6075d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e5b6c3b6147e6f1ede098966a1928250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f11f2988196994f36be6f4422888d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424e032fff2d7f8453eefac5b78a941252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b28ec8928beeeb0e12b2cd12f260253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cd3f0539aa988ccb85b93589e5515254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc451a0e0f1d60c59fc2f41cc3f9f086255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39372505239ed133058cd5218c1ef329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2671845b41a0798685bbd9e213a270257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e0563f5b18295618a158f41f2c040258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc0347908f40a936c45ea8b561faee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781eff946154e8288f0840e77264d2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda92014a5d9959ba9eebe080eed62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a5d339679ffffb2c7a55272994ad7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f8a75ebe5a54a55a8c6cc31ffe012263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76008f261c709aac240be7a42b747e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338304bea9f33d0dd3dcb40b0992f07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7178f18cc7dc39a2969bdaf567939266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa81bce2c68c3a0a2e8047fcfc930c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e150c3b8173ed5666bd4da9c406a4e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448438614b42afbef67837666fdabc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99337f0f0f7706073f12f84f5e948d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1cc350dd0dc23ecbadf564273b101271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd5c872e661ff5520330449823bd2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f124aa4a36e1102d1ce125299f33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f33251cf1934dd5f4317c9c36eb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae2a86be33b6366f479344be5b829e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323465d781f5ee98aa1524d74e5370a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526ecd2c478155fd174212c2b45eec8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d61a54ecc6cb1a9c8fd8f41f204b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cdf05e4e4cdf230a3dac5274336b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7654799639f9931d65a90b0d6c072b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fff74aa08936252b16c665e732fcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd0729bed27429694c897499fc6ee3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae50047774cc0a0c7139ea34fc445b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b03ebffdf488f9cee70f3a09727e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a58ead69e9acb5513771564eb505ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f068621a6d736d66adec1d243d3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54933542977e3c49c7b9d23d10762fef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a9cd4011f93f3c9147335c6d8f36d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f5619eba19e8e7b7ee6769a6c5f95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf48c1969061efa9dc35854ca2ab0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c63037b589d6a9d6a5d7dce968199b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e749e40648f9dc369436798df6e4af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2059441c0437ffeaba315df21d8ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0b2b33f61a867bb3d501be4697a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731bcd42c732397ae33d3faa267b23a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aacfc456790ec397a48bdf4b62645296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e64de43983776747c5ade73415c591297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2dababbf6dc4dc2b1fc4e0fc82496298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ade14056b426e1e6d964001abd6ce8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3046969e7998192d8f7d35a07272910300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a189f80c60a04ad3295725c0ec410301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b385657b034d65965d90b5735e65c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf7d677c7526b22f5ebc462ce325a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b5d4159d3084b1bf14bd01777525a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106149defa6fb9a2da772910b31ab4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43027ae77f445a94bf59015cc4e1e6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09887f4c35dfd061b5e0535f9b57e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8268ca7f67258cd9ecb80847422e2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eceb2a5b8871a9a450ef02a282a1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296743231ad4b087efc18576da47cbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f25dc5da80d51291a104330ddf923311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809edcf759585a11b49782541c36b1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e996e163daaa77eb3643175df18a63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2be21bb0d53658bf5a5fb413041bd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4868d2076112682f127bf6ac30ee3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa2db9ea300eb3bd210c00dce707d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368da1888f29c9f894ea43a9972716c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0077572a6162eb8a4bbf2206b428d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549ddfb83e669026fe593786193d42a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8defc9aef3229fc3fbd10c2542a56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed743dbd6dad75e5b430abb7848f1a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719bbd27359df07d758732e9dfe5ae0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba86a0028b00611b63b1777a715e004323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad549a2ebbc8a949194772ad29c2d799324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ff9f4016056706302d82e55974a8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>