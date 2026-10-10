--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafafd4844fe29a0574962d39b651def1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d4b8f460129ed58c2e6086821f4552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003e113d26ad7d8ee13f6d1f968f02d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc40f6acb5553bd3e44c4a9887cdc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1d84619aea87763fa756a20b3bfe85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e534de52c6e405e3aeccdb137d6896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cabbfaa0b585cf5fd7ba3cef07a4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dfe679eecda1fe6b8f0ca9cbc71aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a5a20c31dcd8c230f8b6228ceb9a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1de366e9abcc96cf0659db909f16e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c1d4014bacc626c6a431d6b47c55311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988c84d312292c90176be5a37dcf41912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9752a06a37f9c96f9f583e8f4e06b9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a92fe56cafc4cbff29347263c246014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659bc92006ed712e84606cef9a8556515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7536538320c50484ead937e5cfcb5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a61f1f86df54e64d602a3b977367517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34913a2868fd2cda7d67b946417497dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9c61f87e3c9aa2561296ea014b61919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11d65f79a91d77815bb78056c4ae0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846e96070c95b12a07de3526dc7f49221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab20cfce34519131c18d97ec11789d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b81cc918857e17b8473127191a27f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5352f06b1519212de0d9fab200fefa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad3bac8f0dd40b5befd4e2023d2caf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1243aafc5431d518b9f866e7f3b97326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3e903398de7440845b50bd2a01f4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6cd09487741865a83563fd2fe0bdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe1aafbe257ed8046ceb120b6dd81029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d2ae701be110000dbaea5ce0f14d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3715c125f354d9d9d01dd9f7e9459531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24882fdb1f661a8fd6bacd2abf205d9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eaa79d628014def505683c78a8e9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63993f869fa5802368e5eb5d7d4ce334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6cec4942dd12b8901c009fa85199335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8beeae0c60d60b53948f31a78043e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cadc0be58ee01ba7520d2e93d0781b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171c8847db4e2cce4315c32dbcddc4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c397fdf7c5f4f77220616abd3b02439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9162705fb9975c451d007c63dbba5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3133eafc078866a0d5d7f48c187cfcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf4f79b4429191c933d2a1a66bc0ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079ddb6e95c0c39e0c04aca7a6f56643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d483e73e8936ef9bf7b263bb9118b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0342dee60c8e08356c705c424346b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c84f2e76993b5cff3a087efd63f2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cfba83d72f8f0c476a3a7b2e90bcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901d596c0fa64c99bc70062634db6a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e4226f937f10f24b8a8db424b992d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf11d4101814a6ecce0db549aa516150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271ce254404f7b2d5565b22876725051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e3c80941e9ef61e96b0909c99166952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e66f72b4e0e60ab812c4187f71eba953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec81f92b4aa7cfc6dfe5e2a727f94454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2b91f2f6625dd84c33040df66f7d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301949240d50855843f97842e1a68a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d97d87816951c1f077a11f4279afc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a22eeff3025b51e9faf40cba1dda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce51162108624be22ab89e3dc61d2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad9681dd712a65f0c9f76fadea89960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a1492ba906c7bde06c7e451519ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a85d6d90d1f77446418665c8c09ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae5244e805849bd646daf0f9f0fe3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7971d1815fed221d364abb0db931c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfdd2a14857224a4d22897a408f4cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92ee47f95f8663e19225ae7f396a3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bd7b98fbce050b6d95d574ae8f01f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4d0cf425e8ddde99a7a26b6c9c40c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65f3177e45a94cc8508efbd58ab99f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dcb9bae059e74953b868afe1a25a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169daa0bba46102fa97b2274e9b5891a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5f3f91917b0f591f997f8a434dde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb573b4e3e6df4e6bf1e8a16aae1cb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499a6892558be0c0373333a7a02979374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225547c4740f3c57102d150db18fb3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304738adbbbd5706d663ca3827443df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118f8d5a9b76e517ec40677cf6981d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe8a90a7a6da8028ab0611e80eb7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbc57acab646fa263aae26a3c893c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34087a70ac8689c13118872403a83080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c307ba5aebf4f35ce05596656ccf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e2519c534db95cf97d86541c4566182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b78de3957482b473311658a52d56f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cdce21206e81099b6810861c9491584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc526558977181567784a87c485a51485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87fe21c9edce234d14cac9f54a457886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c445b3ca1d173263d6888e113e6317087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496dcabcec8886077ab5ecdf539a2bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463ce4f59edf963e6bcedba8ac2579389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106eb2613d3008ca1ffbf3eb676ecfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4e2a690cfe9c5ddf15a35459848cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef64bbfc17b1ead5e58ae3eec68fdf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740e9e968f46a472dc19f31873fda0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b69e42a08c352078f84551c465f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c0d1821c9e9cf89a9fd1bf48e7ba095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237a5d56d8cbf4da1f81f3122448de996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53347828ae2ccc3403bb0968c83c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b4f79e92078619c151b4cda3c433798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7edabda82c050c38a3c65b6141af999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0466127cf07c0510de0c54365fd915100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a5b283da743585bd6b9e7b3c1a43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb9ab7ed8b681689d33fe919e366ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa49622a76a67c1581bf98b0c672865103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daede98c598ec56999d0de845c4403104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3f8093a8fc475f89726a3ef5616c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308a23ab85e83d0a9db47f87e67e267106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701a9886a6976f06c789ca45cea08a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5dbeb3d5f422b6ae18b70c402699a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae6ff65869a765681b2ee2861a759b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282613287cfc1a3d4cd9d2886a64b012110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50f3426b6f48b4941cc296b632bf6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096a50c8ecb51cce90cd9ee3ae3c959112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b30c2ae34741b6fc85d028fe093098113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117fa51c289fd500213de8dc0c6eb04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d79f1e36c7e9196dac7c93e1143892115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dbe53921bcf93a347760ba0f8e624116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf375d9fdaf378941fd622c453797d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785ef0223037201a7ed52cd6a939278118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee8090a601a6d348ccba0832cefa17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed07a1e677d124da3084d0f42de4ab9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe82d6ec3b43088dbe53c4de26420ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a468675d5b434133724a43a093ac378122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805fc475e5c2b5f27a21e871013ae62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a0cae915a0d912f5b50d0545ef5ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8820ab942baccabfadf6bce121fcc84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9d8c08f72f9cd6d60c6f892b6b945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f86e23bd9d8848536a90f479cce0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e703a11ad05d61ac17a3a0512ff5b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f3a14d0e48cfddd6513b90e9a266a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9c0edfc48488da1aa9488e920bea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb91656a9a3396a8df0524de2d2973131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881701de82270545884ba395c42e02e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc8093641562188ed04ef0463d8057133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258438ce04449c2b9366c5568f9ca386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b060916eab4f84c7a41272299f77b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9af83054d64d0054434267de04ebd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f95768a1a07cc2bc60377a5c02d21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47ccb6414056743d93dddf972c3e21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd18c90e939d58d54981e44973903139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19399c226991664f072c7f1ddc4e2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee21127c60eb2294a688d032a53da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41fd84207af14f82c51369cf01c399142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6718bbb60af4a5ff304a7978d79643143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dd3fef86e025d33fcff28bdff3353144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042ec534aad6461b48257570cf32276145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12990fe9708c42f739ba26dbb098ec86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e53e4da1aad1a09118bd037009202147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d657389426e5835ba81b37915a25d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec201fa40182a14574a5c26e6d1b9ce2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82131b335e94ab42930788ae8e4e349150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edd855c306bba99d888821d303b180151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d1a763b5bdf0ea5e484707e89f465152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a79105ae7617d19909107ccd7969a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cc80355515c0f67bc9a8502df02ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b8604ed7824a6cb70683e5e7c4710155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88c5c4b265c85fb60c16c892ff5638156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51ea91ad78affd8153446f8af4ec6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d7ce9aa4dfe0d454513c2928612ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4b121e7910d72b02ff4c69e7a97a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95130994c76b96b4705a8a4a8e3e4f20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c244118b23ecbdb848af85d6137f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356797b724872558c09e7262752287f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afca107eb8f7bf44837191f21b5003163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88bfdf45c74cfd5529fb49d0fad499164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478c6fd34bd5702202d27b27f92faf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7fa598480ed29fca7ef5ecd934dd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440f4d5312adfaa2bad3a35ccc3eb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb14b7b18a2f6251346c20a41272d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ad49d23ac4a5fd43169c787fdeb11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1703b964c3a5a9ab166c78cd91bc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5b8ef33caf0545f45d4cdfd4e9963171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d81937bd0684d5e52bc95c3bf95b8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad89d7121ed08fd428dc7a1ebbfe13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e350dc97a63b25b196bab040954e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c69ec2ddcef2003056fed12456928175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b9798b64c059f491592ebd6391d04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603068875662792edd973fec005b410f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f49f4a8a484d677f5b242d13ef2297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fbdfda4d835523c28e8aa22d9bff4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed07bb54b79eb4a4745366044b53c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcce2f70e7209e401b91e6515b7390181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a257a4a861267d6d82f774be2e76d92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b489316ba25bc01fa39ce46fb8f28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06923ab2efd2ebb8ffcc07a7d1264726184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99a66d7810a14b6e167ff914ae934d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07d0f34fcd1cd8c8a22390f65ad69e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15c90715ccfac3d33762cbd0e2717c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9935269f8deab115856b446dfe4193188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fef7afcb967a692abb4f00e6a79e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708b08e9b63fe1d4264b82c78c6ae06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ebc83221ced69604618505e40b52d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e353fb6956b3fddd4058e58d3dee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd75d801d38de6dc04cc35d5138fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70391913307b58b41d506196daab26f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc1f39aa52c10662f01147f33a16cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850417a490742def6e8e04e3d4e91fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487ab27bcebff7096e6238575e52192197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a60a9b73be8bf32220df0e4bb51d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1ee63aa2f16f426a90e73ced61a38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480261d8cb3c2c89514f8505bca2b9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868650abc007d12fd05a9db589ca519a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b72a5ee6134bedeccbcc4164e97fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfaeee7b3ec84ebdcc83a5ae910929203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2050940eb72126e7b55a2f90c3e9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cb1e5364eaab631d250a124fcb851205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56cac15441e0ae5c956ddc76739d30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d40977da0a553031ce5917d71de4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96302d9bb184940912a1f4e084f188208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7edc346be7c0cfef07d770b108ab79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d413f4b2e419e987ef0999a7844e82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02c4f9cffadeef1293106de27413b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09483ce6ad1b84da4a4fec110262154c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0947201e9221f2a1067f4ee75795f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e03eb5b9992ce5c68aa540dbce2b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b806fe69df8557d5386ff69cbcafab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dbf95c17e437b38d0dff12914917e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cb648db7b7b1f66bd37b270830c1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c21ea1c77638a326569b803beaae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96966d9a3f685ee006bf189da4172c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a986d8e05b934acd416db2188aa878220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed755ebe3330926f7215d985d708d3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbf9c82ccfc1afed7bb8bf86bc4bae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f288d43c442d8cf99c9c34d697cce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b555dd8a33e2e6918e2f94869c80116224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8c36dc4b3d374c6bd4097e6f35504225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619e5bb15fb322b02a719e08cb36d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801538f56585a064d2b4c3e617d47473227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511eb9b252a04bf11a21275faaf87c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10641cde058b0e1ab65227073e68b9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec36924722a4190f845d653e89198ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46dca2424d1d5432e2f398b84b6d47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2e022c1b4d314c4956c7e557c2b25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4ac10395eb4803de0664acbd92016233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873b1da48fec522547235f3cecf9c95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073dea5796ba1e83a695fde212ba54e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f73320f1708815fdee756860b3a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e9f628f78b03a5f70b9c794e500e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441872b9eeb84cc63fe27f44dc3135d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dc9b6c3fd5bd0ef39e42de85c8288239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbdbc741b8251de2b7cac6d954f605240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bca3704a77005affe12d2d849378b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092398945029420540474fd5c6371d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f1dedb9b766011daea3c9a1880df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ea129147b58e0b64f2d9bde391b95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48951a33e451896408c321bbc62865245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6740c05c8c39816381ff45ad8a462246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6900305a727110b96a2c4d7802af548247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baca32796b30abed6ce299c2f15b49e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a240f4e535bff18effff72013b5ef42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768899a27db2f13f7f270714772f5bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b82cbe0160795b14d7195bee5078e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c2bea275bf82111f045e707e6e71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5798b3a865c1ec31518fdb26a4a8dba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feeca42febd77bed81e1a93007283a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74e964267b116b9af4bf26f9c620c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1ada4003cfbd897f9c5d8d0cadae0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228330c58289b67b0b94dd810a4612af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c038e3e1903638b0c8bfefaa3da3643258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba01b2e618f0ae09918ae3ff844d13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec144b1d83cc95aa225cf9ad57d60bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d80f79036d309031b3fac01b671d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9f20b211a043823c07731d53af147262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1749a029d0fa3159ce499254c8e77ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d31e4c594c0f9e1b7679511657ba64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566bb4d0dbb8f3c1254aad75128fa1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b4bc851f3ac06d3bc1d0cbc4772b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169378bc0686ff1ab2568b8d7d2de28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b5674703787d25f8cbb5c6c8982e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96284d3638161b8b9dbea1937e8ef9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e9b4ed0696a4e3eab738336fa6fcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b77983597e19fc10362bcd0f742e65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208bd6716a87f25aaaf1f3cd1862b66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d6185450799f055dd57eac103c15a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4860f4d7334f7ebee00b4c97c1795274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992206e3b6b328e808d70a9129bb612275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ede80fed935673c4e100dea12bf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e30c513ddbab7acf4b055f27ed949277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2023808892e5a4ef9ee498462b48e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c6833fc08ae64e85dffb4473c5208279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f72716a15927284aaab445c81cf26f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd52c8504b487461cd1c2beb408d7b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d009826a526e8453ad5f491bcb02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7535ad74f2a93b92e09d9d6ff7f9ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f5b141ecec3a2db23ec31d202ad6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc9648a7aae3d0f3cec97412ee930c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b07ea18a257201d8892d5158c8d4f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310174d5cf9c922a6956b627c89254b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e23accc55f579017ed165e6f3837288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0066f54f198edd28051c3d933c09314289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df454beea6e19358d937f7e4edd316f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc1fdc2bba094801208a9f7ec1b92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c168068f66a72bd60aaaa8c74cae77a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3e3c9f04b237692552fb1c37400ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a058929f5e66f63d708594b7e02d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870921529b59aa2118373393532bd57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d09e8bae9acf26144cd794ac0c00aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319130b3ed769d8952705e419b283c29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ab74eceae204e4a26a3afde1eb491298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c55c7d6755031f35ff37ed3e0592a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8c074ed3a40c6ddcc5b9398630ec8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2900814fef11cb5fb25a4c02796917c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310585c26f1c5506d70c6e08babde6ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6a869344f6edc2a76978c458ef68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf5ebe142000b7e2d7fba478d953a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d289dd53c0c2941d6e7b3a3b4794b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c61b9208ca4afedceaaf829cd0296306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c4709ff09b498ffc42877209eed07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff86df99021900f5cdfc8fb8e0a849308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2361f75e11f681a2c577fda15da09c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda4fa52dcbf341a61ee4959cdbfe4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d1821da8d2ed86dadd4c0f205e0bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75206e7b55ba537105209b7cfe97f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa063716689c54dfaf58f6a03a760f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bdaceacefd6a70b1dfe9f45e6f53c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769c0b41d82df3f7bc88573b0254b60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111215b68cc114c8ccf637789cfb49b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2380ea6b008617c827737171562874317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aff1d4dbef050a013a1baed0d4b6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19c07fed776bdcef8ba77ae4ae110f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657638d9492c302d0563347c8d5774320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7941f6ef619df7f98f1e7ad7d64015c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c120fa504c3bfbff2e27f94297f4ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ab0cd754ae09fb44824bda1131228323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992f80a98be3f769e493f1cbe2e4978324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0457d12a41556e68ac42adcd6f9004b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dae79286dd4b3ef60236c90310747326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166102e2ffb0645397f602da64c290b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae22a3b52921c2109112a8229bf2c07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22140bc291faa6750bdab1629a0ed340329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d551280223fd505ead2e54da43146f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2d703f7477eb447a9b1bb74f0df1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681613e23994258aa08cdfb05f478b78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167c922d133eb2dca1c711ba37728d1333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5000e19458b76ba7c29fb9c6894b0e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5871d47bb0b15ba3c6fdb4e6f5c47642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6240baa514ecd342dfb3d3a9b5c733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87681e5a0f478348e8ae1eb0f7a8f1454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d645d9cea8f98fe4d087e6c4cdd8f7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4f391d9d97eca760c1e9ce5b036d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0ff6cc7b599c066a3e809c8ec9e497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6429e9783fdaa6ff5ba046dbf0e13a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7477f3c0b2edac8e049df8190fe16d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f9c1621232c1cb51d5f6d43e16ae410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0a4a454a7aa5672fa9785b84ef86c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90f383f72da7960d939a911bcc14c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197315aa3c54276a86518c4c7b5ddf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35b98d69a67ead7e50c0cacba66b2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683764ecc2b8bb041ad12279c06618e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9524bb16d43cbda3ac2a9ccd986e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab4ca59052b6a0826e74f5462336417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d49f42399055c5bada946791c70dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0740e4e40b2dc0e2b860bcc640a53d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b23a05fddd93aec2f5fece4d8cec7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581e3bbec6c353f7cf9f4a6167a975b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6933dea57bdb0d89cf89c19cc54d78d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb41e277e9220c56f9da950e93b427623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f138a5f7a2be82de3877c3c094971b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7772faf7f2f89dd89230757fe89e0c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89668489c67a56dfabff9adf4adad226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7de2e072596a27876bf5c0faa3fa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a718a7275ddc3e586ed24738e5e07028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dabcbaef0d89a4ee8a37d1eec019929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3a8e561ca8d3db30d07c91552d1e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3d4083ee80cf532daebc5a94ec12131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e53d0a9e08dbbc2469cb0d7f5871f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cae9eb57f98ae0a1bf018f277e3bd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0968e4321f6991e6adc64c7a8111eef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d6a879751893c821ca0cf08142e8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0e229a1d22ce1377702836ca22ad236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11c14eaf1f65c41587df441004595137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d364a020875567440d3491229de4e7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d3b1c07fe7ed7e2f930861ef2f5a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47847189377a4869a301f240383af2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bdda7236bbcfdccd4bb519287575141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9d4b88f474fad4071de87ce4dd56d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b528ac3175996ba7ace00618764b69d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f685608b709b6c262dbe117a19c7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e658e7fefd3cf8eab806484b98b5dc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7391cb9b2e90fec700eeb22531e9c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681807abee243580cac86bf6f2bbe8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8acaaf135ab2a16672af7db7df9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e76b8b4b29b5299af2b0972a3f8bf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed9080d8cdcf5d817cb9aa30cd62d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc7e762ed07951761533c5dc5026e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b4f636f2d3072f685e97e0a2dc2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f651e704af083f05407dce21f657853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb5e14beb27d59a92013931cf771b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffebfb19b26d6c3e4cdea95c0eb20455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e568fb26e5fc70115733f25cae3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6961b08f4e9d6e752e9e7329d9313857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ee48cbd4a45b34ef700be18669e9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7021893412f1aa2b66a0a193a360a6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dc718988de3a837916330985ab18d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd510ce544bb29dfc58bfbc94ccc96d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d8bd5a9b35d54beb3690a4a479ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631c948a52f2f63febb541bf0a8ba463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8de033a7470be60a17847de98606664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b75f3350eab1dbae987d048c1b1d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d513c5362785c8f3b397e1399d8df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bffca91e43ff040e2990d77aa86ea267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5251c1a8ff8bd97d0b4049ddb50189068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0e5046d3dd25d49676d79ae84bff869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5a07dc0fd576476a383f5b746db1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bd6411b1502d625c2cd61788ad2c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b279136fc8ec66fdeefd2e1de526672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bafc7def9ef34811429d024e83b1d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03be0ba21a078fb0ac1abe7599b33e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890abd6c5f3440592082be3c279f6ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc37798a96a7739d56f6a22e4f62d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd39f4d569de5426746a1d0f181c6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bc6d6ab6e3d4af2af83f43e66bf0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d649541cfcd94cd3c26480501b96479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123ea7fb20ddd46e123edfc65be553280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811cd12045c97417b17d611dce7644181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6f610d82df240ae0cc6797cd0057f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47bf9ff903ba4ecfdf8ef976091e7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b95c780e02fdc84557a167cf4aedb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efc6076de6d247c3eefea95bcf8f0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845ad0078b798e2e2f8feed10fa92f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ebe2982ef570f95f0baa716bb5c3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8da8116664634a0262a0f6c0482daa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1257e542fa047b858e47fddf10edbdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f98d86830f04c30c16385eb6b3911490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc5eee0c3b9c07b6a4e9d54e46c6cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e5de3889784735b780741250f9de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea36805fa35d2fad44d0639d995caa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7632cb6484478f85f036ad5eb58217894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fdd3849f19a06592cddcd75b9db5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90560019de304d76ce6ba07d9dee0b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962edcf45792e3f6f0dace6f2d5d985697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162579aa7f6dd5e51731f5c8d79cb2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d4aae2ad7e3206d0fbf85d26d7c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e6ed5064b4f66c5a7b4f16a47ae65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ba7b6d4aa0c3a05b7ad9df93abef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ead7a1a393628d4cf5fe69f3f3478102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db1555ffb562fea729dd558b57740e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650903e1af720679d0bd665a3e17abc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e620231c3f00ca51a02cb41e119a908105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3b30a19705aca2326ad0ead33f79a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551e694524dced3d2216818df230c13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f354a0d3d394b6844e0bb67c33eca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104ee9bb6b776deb771897f6d2f7cb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cab0417aec88e167d7865fbb7c358110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296b00345c697062ad193c47f35ece6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdad58129070cac53448edcb3214ca5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6690cb77de25e26de5c04790505ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c3bdcbc1d4a9593321344e7f19826114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfbf236e1de656b74b72fcdf571462115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fd0486455a9119a10f2fb9286982f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f31abcca856ff1992b7b6dd65ddec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353727ccfc461d79f74cc997d2d4d12b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a48ff955a707b5f32b2181790d6fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332fc0d2136ad31db59ba5d11f2a8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962ef9465f98cc1d9c4d254b96a2e68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb05b613c01cf3793b68c359f2390af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1ccb47c79e72db49bcdad01fa0358123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db37075bf898085748014cf91e38591124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd40f1c150cde069d0fcbb4c77cc21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd299f944b16fb44f502582c4111b78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4dbf8308f1860caf87882f08c0b7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed21d85cbde780213c422f94f7cc895128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6358e72fc12b6cfa91feb91c7e56184129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edfe6efca0cc4d7c9ddca574a6e372130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12ef0afdd859c89c6f3cf227447fff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce82cd79cbcdfd970feb47a1d8bcddf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae15bdcfe41e00a4c541364c553d27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dfc0a88621a3b6fffcd7f66dab568134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118cb135a0de03498f868d46589d2dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0e4d8b0356db78b1192344e85f8c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba960f902b7f21681fa7c10069ffbfd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb8324f2af6e9160c68b1de265fd5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53975b4af4fb630573646278e343719139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c9e9b64d18ddd6d6c8ea79bef52e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c828947a80bdec1f5ced3e8559b1d0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2efeb139a2a8f17c60fcdb41dfc68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c74c8bdee7f478889e09b15e50587143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d092c08af5f97d6575895783e2b8b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc361e94912b7db2a82671e53f9e1f15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d104a8f946c960e134643622a7861146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405405a7ab8440142b457e7a74c8a3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f103a00a7b45b0493a18ad3f054b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3630afef451d94359478c2c3374b548149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb6b26ca2d8ba37d9b90ee8c9c973150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c1bdccdf60fd382315c40c4552937151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90283fb3936d12173b7bff819651bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee581766a367827a61f443436b0725ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab96cea398b8cf520aad43a6e86814154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87bd57b8e2deede514ec22afaf51c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2fcc25d61600645ccfd7ee03b5623156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670e3e67a098dec2edde059e4765617157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7356e1085fa14b081b6d06b305805158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bdbc0c2e17e4fd10fd294498de52e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6a25135b70a38b3ef604432784479160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35da8fabdb1e482ba5a47c23d104cd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d24b976982e5534bfe034abaecc1ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789069f91e2ea94990e72f316da74a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd3d6420391cd6feb10be63e0f0272164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7add01d85732f7c30a83720ccc713165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb40c916bff6256e9e843b1f491fe8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce78400aebbcec81e94c40b1e4a20c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f5be1fc76b486e9f82d7ca2efcf60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2096d4ae8d1447fcc8253a79924ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad5cbd88648359c00ac6c199c3bf6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad02104aa39db30a398552dd637e89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e1e2ffc82289edbaa04364170bcbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410f58e9573961b32d74894fba803a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875c544f215f75eb293f027303474ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cab0b8e2bd3ccc36a00916ee926a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92facf7391c6989c5669428283aca3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cdb8eef44436898c13adaad858f8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ee59105bdf605e6940c5e2f860088178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5243e89ab3c5c3d731a61d5731b123e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7c02d5b2e4fa7e92ff0613ce26a1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f0f0dc88d4fd5cf4ca190de8fbb24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688c09d5c36d61deff46c128a1d4241182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c58515b35d9c11fff365388ddc1cda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7edf3cb719bbeabf15102c7206127184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc57511b97afd47703f7629ab1848f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85f5dda8db227166844e0d59230199186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b7e040458f0b7e1c2c6aa1804cbcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78227d8c9717f99ed95b49c8a95fe762188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b1f125f33a976ef3043bea387fab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f5e217743f34aaad94e3dc621b608190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bca12ba715107fc5c894bda46da0f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf3aa0bcb4e34835463854ecfa70cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1b3e6a6062abf41b714fac54c44ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0977543fe5b5aafe2d294b0146df7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7535b1db45879d6eee6420937f336195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aaefaa79cf2761164ac22a8acd593196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ff9dea5fdf532eba35e730235e864197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859806fb5850a0cc1176afa6dd4a0c7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93475110c979a88a90bb5cb0cdccb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e9df9ade9dbf86c75a23795b868a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad1e8bdfb33469a0c6ba09822321e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4294dd30a0db014b3865d80792c65e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d10e9925ac16462cce947181d915fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac90a788ec1fa709985b5fdafe4513a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0aa919b558dc5d43f497e5f0cb1f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdad6934635343fe6eb521fd10e2ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a32f5d6a91f9b9069c9903d12da86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471859798e1404c9b229a1ed7fe22ac0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4bc4bacc09a7b8ab74fef5a8f951c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26a3b7a4033db0d7bf7ad9f3e3a47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d96f983aee7b1e78781df6db9ded4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fb410d21db392ec5bec5f4eadae7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77492b12c10eb328f0a50fc4094613213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735de1a29adc96e599ec24fbea420a5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e7f4f7d368d10bda0a4d9077ea213215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe289cc017e7da9827046673e1c5f45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4c15876b269711dba2ebf617e7300217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08a92c52294f1ae19b79ca36257597218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a46f1bf9c1cde0f4b6c1057381276219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c257014da5d47e94ce5a496208ca75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed189db13cbc68d16b0a1d9df299ef8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ddb75bf3c6e49702cca530eeb551222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de06419f24aa11204feb2bee1326f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c7f6a6d8959d2f24f682ccf2d1687224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80433a1d163c77f9321c0c732a694716225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31342a8112582b5463ada1ec6e69cd7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff24d9db698f5a5b5d00ce27c9be282227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af587d5dff8c3ac61d08b3b94b9cb5a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73defdacf3c9c0d36164f80242d36831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07edca91f1c1cc35b92ae52bddf5c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ead3225d5097d6e6d6e32b59e1f54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbadbbe1d32e48a013640d16424620d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754e1ed7966e964fb53000b8cf5d314233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703935a2b3b67ccde2ded4fcbbd592ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f4f74cde46a9d07863e46864069ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a91f86ec67817a52bb1c668a3c7a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc52d786f0866028cd96943e5b1f9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c7de84d897750018a4852fb893ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea08a21e28e04e93c664a5b2979aea3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df812b5ddd0d268a8475b01ab5f99532240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b01333a2c10a00f88f671321f81d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b136e846083e02469c2e2532cb2490242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f7f9541d31e0a5a264b8400dc63c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f06e5556971fc35cc74474c9eb4b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fce9bca871b2fd0d41ced980e750bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a992621a5f6cae3369fabcfc18e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2331b4e055e639464662612a37302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13d79511332e34f414cb6e540359b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68132ecaa8a0db835c4a1f2ce7eaba1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1137c7caea57642425512ba2c1616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890501a64004c262be7a93eb771b745251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4902376e511851d5ac9bc0675e4b54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5b6d56cb89a18df03fb0c20b72d56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c088c8ebb136a3eaa7c3462719eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728c6da9f256e94edb2ad341f7eb907255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9333ac0db52345873ac87594d91a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961f64a76f43e5e7c920733c952b646257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b9d79aa899239d00b0f3eff4e5eca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc3035ce2c977f6cdcfb31a65af4f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afa806550681bb43e1c632ed96fb17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fba7b92438ac9aa99bf4d7db1d7cab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57092a3ad895475cc366ca2f2f4f52ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ad5bac8d3d3a1ccb34bc878e26ad2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeced2bbf46b8249a5ab4f8d59a238264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d353ee5fde7c38b486fa6c79e579ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5a48bbd7209f4d82662ce5b22c4bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d819bf9cb4aa01f99cfdbc9371d16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d926f23627e92cf78f5dbd9eb6aa0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b671820b4e39062dd5c7f76b1eb6ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a15564fd0990cf6c35be2225073209270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912f77f3a440793aa3dca5c19e78b2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2f9461e4154bf6ec5791da0515283272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b60b541f13d0b8cc2658cc3051b4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95330879dad30667b91f024fcdddb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ef86b89838a23390098d891007076275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71253fbafe613b0c90b3d694c5eedc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920859149566a0e2c6517946277fd76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d934e733fdd19a1e02212df0f658ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3c7fb80aa385d3f6f77a9f7df0b6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62977b19202d58e533e3973bd3bad29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f849d01160e931a0a6a640228d8c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73cef36663fd1eca3331b9d85c7dff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f749954b0d41b5eb84cb5b27c0da5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9d65699f8df355bac181a7f46caf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3547c05f65237838d936f3f1f3179e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dc8034bdb2ecbabf2963e9dc570a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544391f073e1e34933977cd3310847e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cd460afcd780b301d7b2f52acb881288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c04585ccf0acedb05019b1939840289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd1a1b814b9ed6ac6a27cb08512766290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0bd0b41bfb482cc537f0a589f01a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d14d4702e2166886b0d8a8ce815acf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdde4318abfab1d93935bdd2377ee7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce3fc5bab667ec27774756960f47f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce466c2fb2ac91e0992883029f4c7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dc2f3451d2d3498f0926cafd6a4b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee6ca120dd64d738a75f551a27768297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5d8cdc6f2ad0f40528a5cba120f88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01225a336751bbd71f0538ad5669cc69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6d6f9bedcd5fabd867f26fff8c0d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8930742ae8b34982bf487e23eebd853301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110565de949d5625549055fba49476d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24352205bb0480eb2429016a880e78b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46a97b4cce34b5ee0616c2a338a489304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908554f3df7a59abf78d1805ed440eb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caca1d6a20fa39609faede334d8468306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9efc725de2b4479bf6d41ae0dda6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354ba0f4d46055c35174d3678281004308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25527f019dc9dc29bd330de92f9bbec6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e795890e82d91e6d7aa0be3115e50c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143a3450eb2c43a4405c65c9df2fd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd78a823075680eddb1459259070a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50db236b7a0653f081d4273e8f1fa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c1eb734803d06d39546c82fb3c10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc694679e0dcaf6274b37696f1bae888315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142550079b633449b04cc0032a4203aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc708c0d5b83eac314151ec974714841317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a2ca13d48adac64aa1a0759c516e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf992a465bc764d1d3b7ca754e6adf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1305f080ec48e7eb01d1c5550bc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91067ea31d43c920efffc8460c5f251f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baf4e31bea5f5f79b363e6bed1b4f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573e6d690ffcbaf5d267a0139d8b2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d8c77f7c14bf3c58325749b23de8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a70605754dd4160b6fc7649ace74b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>