--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7a5236c1a25d7f7e8f9a8b90e4391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611b46425c534c8600694a75c5032ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d4d21c8d0bededc03c0eefb51f9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ead6abce5276f5e3e19ee2b1cfc0dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3d584444be8e0a8955e3b278c0f2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e8703cb3d178127b9467519c10af16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81282c4dc9f548072ca6bc1af24fe3567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d264429f582fda4b34646922114b4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c4b95a0073e974f216521936ceef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b4b6aaa68bff0a4c822b87e9162fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e28e81724bcb464261b522682c75d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512f3d4e7fd0dbba2adcccacd68661112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab796479440afab892e7b560f26a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650c3f0c3c41d6f1d7093782c027ee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860e2ee2839235c3303f7284236ffc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0127b24b4a4bf480a6a62c47276cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae8a2f75e9bda2aa0bed884bea737317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515770d92d10d3300e4c7cbf203d08518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0be3b42d36f844bfc2e77472b82be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c12c749ae2a065699451c9055ef120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0a25e664c545ec378f8f2f5a41c9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a02f36592eb78ddadb82d5b70cca5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5751ca2445a6390a71aa123d451299723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01823a804e624488debc3332150abc2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a407f47085dfb47436cdbaeeb10f1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d73697e4e461d40fc771a9e638d5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cf368e6332fb7f89f45a960b00be727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a777dfb0c78345e076f8807ca33a9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c98a11a4081472d73fc99853ebe0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2247fd90b3028b7acd75c52e1ce1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624811ddc3bc0f15be18c4ed52abf8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e47be27fbcb7f66ad6ebafb86cdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e552dbe1375765f06a57a2b12742ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc8f17707e5227f10b4e31f6fe9be534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb76a22ff17f89e4b7c2dd60f90efc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0eafb0596f93f20338500a60d25ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928b4d57098f3d248e86d25e63584f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58633e612b1fce97ba78ca8074dc8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49fa51cef14799182817214338c5b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666f99757a2262e97298b2eaaec9c5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967d9984bd09831e371859aeb267eb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89648e90e1231ad3339d251249bbd6d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564fc9ba6d297645c8af2b050bf9a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0302305c102d9573f06f94d76dbfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e37a07167ab234e58e52aeee5a437d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a0366356b5dbde0f7946b92b1526346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eebccf3c5b4235c1b51a3adce970147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d869f46e871155bc0afa8fbb5ce0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4dc7b546db20b84fd3aa77f4537a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03a40b7d8d1dc5d9f614913b5e00bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b26c1bbebb328003a7dbf166eff66051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd2c980ad5993f2d71c9613ddca81e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c7571ce7372e23b97d630d6db80f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aeb65936e7017c84b9f11667a83dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dacbd65a520343780a4992116aa2c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a973d8037c1675a3d88cfb761634a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fca8febfc5fe75ea3de959671b53f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48fe5b2ab95f3b27a6bf74fc324e4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f146a08e5d4f5bb4610255143db94f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc12e25a8b1dca5ce8919047d1f6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8e4ba726c0423a39d85a6bc91a19361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa06300b0fb0e42a087d2fc8f5850e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418694c46fc53b882b4b02dd4c7328763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd490354d4462183815b262e38234464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d68d744f0daf9d15f959eaff9bb19065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91502305dd1ddb12d9aeb5b12762aa3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f440e38ec18f4467a594801298187067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1013d74a30d6664405bc18ce5fd28968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e8766cefa08a46ccda358dc760bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25278018f8ef71cdaf301f98bdd116270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6af581c68f1b88e533c730754bf7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d22dd9b6ab835ad3c8c32f33ef292e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5d407bfe45e83c104547001d9578473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6120809ae2eb3c46d22794e3b9c2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ffbd9e42f7c644ebc6c71a63a46b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470796d525e0ba0bbe12df3c26e85f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa46862f1358f2c931aaf310fb500ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209b4def40db1371106c5cafef97a1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a69b775281be14cddf13686061a4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a39bca69b45353f8498a1d6adf54680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9365b868b84c6dc2ad9f403f3b239081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97404e50475993e66e6d84fe74669b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b63c9c5c4dc21fdbc6e335520c272083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd265165835297d6c8c9922d552b30584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f3e899f8fa717c3a3db7eb46cbfcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee96b7d6cd27b144db2d2683434ca386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fb7a13597fb97ec67229cecc285da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127d24b7586d1709747112a846a1a9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3be5d2904127a1fdcb284cb6a2474689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e4ef5c8477a263dd446b3c20a7d8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe3ad6c7b3741822df37d72805e31491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32f69e9cbcb9681bb2040dd17481192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a84e3f858ebe02428af4c8bedb2af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c832344cce70550fe3c24d1b0d4b3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c110e12d7b876f933bee9db446de095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca603562c09762f35abd36d99921ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb727103b2f384b07875fee24f5a1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917eaa940f3261c4efc4377d8cee6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45b4fafbe5822ea517b54983b809499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f195d21056b6076b1c54d2abc02413100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b95d0dbcb04cc31f7ede90d459063101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c620c405b33f547ee4409a557c50f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d796de2e5e045bc1a3d311e6a9320f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233d5ecc2b2094f374067ee79847c06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1d5bc144d213dfd615647f76247d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f897021144679e2a9291efc1cd86c86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be4b814afb0915f8b6c576ae0525b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608896b5bdb53764fb9b907ef652ab4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0031f03212e1537e930b7187d9f51f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc4ee4966c84da4bae67949958d04d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1590c2d94b59a24337f18470eeb52e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45522607e5f64a70f6be25aa667a1f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2811fb0dc1037114f0af34b28b42f5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4a0f157ff1e16726a246e534d05f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32de984597d434f3506d6af08966e02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d3b892c0f1a8c648e8d6a46fb4bad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a871ecbf871f88a28e2d60e2fed7662117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9162a4b7c9f2ec7921d89c410478f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1539431bc59c973f430fe4c45b3c76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a42d79117cf8a898cbc981a49ddb92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef497099709ca6683265760c78d8af36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ec31161647a670fc82898266b8993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cdfc18f0d1c1e2417aa5786988905123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d664b53978df2f196601290029c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fadfd135baadba078327c40fcacb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ee91eb6dca2d19d475e7a4ef4f6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8142dfafc9fb598f293ef9152024ebd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f942bf458425fb004da3c7af3f61a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb936e35943c83fa5534d7bf3525f6f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3663c2600ce6feb353ca5d5b53a11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e27a1182170e8ac27febb904e38570131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4f87be864c9520c37828f0c069e29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc4c1e337f32ab372305aa879e5b4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc90d0b21b165eaf6f9aabb76f61e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775a80c5955b02572e1b578df4755cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d32bf5bff8cecfb3e5f96f016f48e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f637957e0ba5e5315d61c702b379e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419822badad7fc8cbdd1e0ca71efb14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b173c0d10e68cb8b052b7232d002139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b2201bd8dd37316d880211bf9128a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fbc47ce9961e4e6e5c483b9191689141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d91cf4d536f19c6c4a7df035eee6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99710ca098825893e9038c55f46020af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda5b6f194d7e560e6beec68942a36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c71d1c06186d6af5ee89db6c643900145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3d01b9d98571c6d2af1dd644e8370146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b545883f370c53db716b236c146f45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c20e6ceeb182ab8c0a194e9186d8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c27031415971fefc132cde6a88b23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8841280c36cb1b398a722da9e27a6d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e526de7e308e490062c27991d3656cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1a610e586b9fc8c494a631387584152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a54d10b514419628c08ed8db119aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645763eb4a63837bb370754589758537154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfab805a236abe6bbeec1fde3b2c5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf2f7859920b78fedb070135ef7472156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630aa35234bdb41281659f6d9e9e23fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dee0b8c665461e5a6f5358a8d519c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f76d9423d6401bee5a8a1faaef03b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed399f38f1878433c44ac10d89133d99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a37af175fd464a71448a2f5f947ab0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5b7e3878e68482eacda450b010054162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d410b1f22b0d98c532deb668d110c49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113d7f6e5222a83660ede81fe483450164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c8aae8dd71d596da59ba0a2858fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d915c5d34fc77beace9ef9771fe890c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc66333a20c27b0e093214475960bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303688f6abefcde231d9d4c879bee1c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e5aef44200782c7b5336f09715749169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966b41d048f26c522b3ff3387d611b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a7dfb281a72e698dde3a9680e26b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f83832a6f11fbbf993020d03330aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3459731db9f204f333e84a3906b9d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acb5d5804a9d98c292b97b90f389b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b576ca1662eccc56d717bea380c9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b20d555315527981d76f65c61b561e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b77d109b277425e84757c8fb65b95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080da43ef1ecc1a3be54116aa600fc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b6fc3a17a13a22b60ae59885e4562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1210e2cfa3516713954ab456e597f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5570141a4e5eac338ff49a7ddd1b9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c3fa48781564669cdd448c2c60ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14e46372993c3dadd69474e683d3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6ba23a628d62c24e07ce9d1c1c330184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cd0029ed8183a82aac03a1f220e98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad0c9f5267a81ae4d85f0a9bcb798b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c359833ee3bbb611dc694eb2fa80c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffbc487419872c279d78710266537f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b0e0927a389ea2868e69cb73313af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d4e542287f3ee32451c4400b3df65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c97081cb9860aa55687d516c69298191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c70a169cf55c28c764db201379148192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2d907d3de0bb2f3c8993f9b66ca8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033a01d0829ca2c156d9a71b8983616194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e2c05c949e5d6a682184678ead09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed165c1c40b8c7fe411f1f45ff3570196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b49475c37dbcc812c6ca88e79aaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbaf61b6e872016a4db46dcfdf93de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58abca6d7c4836d6036efe3dcb41e26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4991eabf25c431699e6a9fe66c119e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3368cb71215f4f38198ebcf146e9170201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15768056cd3c922834bd084893b3e2c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baee8afc28e9b310b8b82e6b745896203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ff59a9434e34e5ff8f9479641bc8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a89b50a266fe9db2ee66d1e8ecd46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc3883e321bef85523b4b5632180f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f56f56bafeb25dd54fbcfb6aed9ab3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337295f135dae6b83d69c4593dffb18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a2989b87d482306296c4aa898248209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b4476ca154ece650bfb523899e98f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ecfbcaaef6a7ac5a65a1ccdc4cbb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc525f20629494e9a82361528c2a7790212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26930a6f3633ce166bd68002fc433731213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e4ab25599d28f7f851c591b3315d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213186090a9a4360dfdf8bce2dbf32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32406c1bf03daa1748fc5bba89df3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52c0f584633f7bf7c4096caa657d6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a39e4378021e8089c30aaa5f0077c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac082d99d21bce6b213929056675d55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c120bd8f827c823f05216e355b55b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996afeea4469926e012a7f919937fcb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a56823ff43ec174845c2883f5081a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea5d4e4b38caaab01d2d5fcb43931b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd1c34b654da7fd3cada33845b1c77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a3178574d4ecc7a94cce0a1523cad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e4e572f9ab021dce12fa7097f9c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0f4bd43a27147454430972d2bad25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962a398a8113d98c23759fbed826e83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ff6a7c9faebd0fbac6c18cd5cb7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ed96d46ef00245cefeb6ebc36d81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b34cbac40ea3dc83188f39299a0a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1808a0c3318140eb4d8a258e1e127232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2f814d16f3bc620e58fc6c9f25584233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea5e07f177b2a5066a104a9a9fa17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd462bb566cdf83fb28b8cb0370e92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc14d6fb6a47a8594d8acd536af4e6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e3334cf1ff21b0ae82414166bdfab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba196428f21e8587f31c48a139c459238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a35126f2f1e1bf6256910ff449e1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dc934d88c22bffcbddfa105ce81c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bdd7beff52b61ded29693afd10691241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c888716ab67fc7e160eb6cbecad4cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dabdc3683a9fd19d38724665b62b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512875bd95c2df290058b5df07753b12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47135c3e8c8f7f3b826142ea467b6f25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836e78bf4110f60d095e3236dc4646e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4022975bd5d5792576f7796a78f352a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff1cb1da59ba3b4555395d3ecafcbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597f4c396c38a5be11fa00e4522f605249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d1ae5893f0bcb5f84b56e33aeaa2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4311416d860cd0118a99ba35ae5b0a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ecefaabe6fe56329a1e06bcef77e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f433822bc4bf42e31da1771b57703253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5f18fda99dd5e16bab41af721d2ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f42ebecdc770e2c68330e1fd94231255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98e5d86325501a8210cf94a72a58e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2fc0872b57d25015c9b1955e5d03d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b5a2a4b3d7a9bf64e67ca8f7998e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b8f995d86524f005e3a191d43ec9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea591058b85f7acc0cbb9fb8e1abbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40261851b49f61bc5575e5025be1888261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c55bbb7306b5ed5c431d4c22761975262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c8a7a2d421fd95cdc030f36cc6b4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e7483562e8afb3528e91ec6b9ce7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d97bfc492e33cd81469bb326ad6d78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c454067835bc2b809c82b62833b8035266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41affd1d6b962db8296982d4a239966267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac10672e18cfe030adb6d26eededa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a16334fee4478c8563c8b1fd15ac33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bff7f1ce87876092341cf2cd64fafa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc12a85368aa053b2dbadbe62806d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b68ea718735fa65adeaa1f35104e03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9088ec8eb9ed8a2c28eecbaf94b89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a7831436d5ff4ba9c4d052a16188d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d397f589cf5b1b56b9cd4077aeba21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4139a99880f2f10463161b71ccd11a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5e8091f961b8d84f9d93cb0369b90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae1d79e8d9ce97cc45599058dd2000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35b48f04ea7181b2932019c9d1558b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa01764547d0e2319331d7d2f21316280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b029c53824225bd55acbff897e9aeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8bec8f67b6c4c119dc1010667ed5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a9109b7ea05b4bd0a2093f1b47706283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9ddac69e34028ee93e83dc5d2c87d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e4281bfe02fc7f891d94c175e41b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed964012985c6c0f706f99e1dba92d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d099d502531381dde20577a64ae62f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da32b94efaf28d138637d4239c25d30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518534abb0401ee115b9c8421ca86d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6171340598138e4c1aaf0ff3cfe7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff4cf7f452bbb2dc1b6866fe4a0570291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5785469b73c6ab5a9b2203de4fab65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6a08d9b8a9f2b6da0ac9ff8bece43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10b9360524646cbcc7b9dac9058e8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f68565e070a2bc5c897a93fa84bf0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a2f190e382a2a2e8cd47adbe99a5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347801fe894acfdcb72a2c27f07a5f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9c493f76b1e742d13e050b7fa216298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb57c87dd3015716c89a7715c55df7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09275d7b04febcdff3e7685cf58fce4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652ace2e106d2095626320b5bf8cae1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eac82b0a455444f4ac6f7b7a74016302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef2e148c2e72bfdbcc5b23b957b858303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ecc0eeb783fbc7fac10845a64dbda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d0bf363381eb3fc3d2b87709b9b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58b1d40ebd0149f96ffd968d63d006306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3d48317be46cfff3cfc01ade50c3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579960bdf354a7ebc15b6541f5569ef5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a273f427cdb638e25d90c6e055c8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d25c5540a5359a53a368bcba958ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7156e923228c213e98431305feddd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e356ae2202753fc26adbe9153c814c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfb1f389041bb66e5b8e6f0c7bcbd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5303c40dca2d676ad7869ccf4117e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19695c6ebb47bcf4e7bdc4ef7f4af022315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a08e86d0e4a8930a281c21a5fffc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608850c727cdecb017b7b0929c25755317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706679de61b93ce0a164ae1e13632942318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc38b73837c62137b60119f3481dc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06583a04d616fdc6d241c1a9879299af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896a67184dd2150d52fc6213998efb0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539da7c8561aa68e45dc94f02ef02cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d0234886162c11938f883a421c5b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9fac7446a2ca2d64fc9d13978bfa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25265a7c986da2ffd84a4af0509fb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc60f980ff7acd8ebbc47b97e289043326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200e49404b0cde7d7a6db379b0ad996327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144e85625a51e9139648bd86754fc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9c9941ad48e4b2428252f81132bc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83422bab5112b4fc31858770652b0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83b0851533b3496686474d0643f4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c65b9c2f8d647202f88b02df80670332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769b37d760cd0684e897bdc19d09d20333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2144df3abe33f5158e8bae0d4d95531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e911cf7c3565f64ec2c5bfb6040f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c03fc015807a1d9e2058f697505883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172c6b8c99d208574f3c192fdacfcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4b84be715b00009776b59829a7b565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac557602c9cab14f3ba2632eb72e30296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67c819652e05de2c8f6c28cbf73aa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c876bcedfc193f31fbb7f9fa7e914948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be4ee4fced309876d88a8e3a485b389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a872668d3d93a2f83d8484ba6471d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd830c03ae10c738054f715e9b684cf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710db8c54894b099bcffa26e6b86777d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42214fe57f44583f7d167da1745bbf9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902538b1951e6325b87ba57601c52d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f64019c4b13a684bfb7bedfed9861015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be353248a1dd43ae19faadd8e4115616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba6e533fd57d46b2d817e3a30a1cbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd5d7104d61c087875f6868bc45aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b4fc2598be5e35f1f8d1a71c8d2e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0405ea72c2743c392de6841b75241720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f7e8dd06eed508d947da6ac13355d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e4aa57d213fa2abe70b1dbcd154b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3cdf09fe9e5a7a7228474ddf3d57a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76649848a1e70b3d3184c6f432a3f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb021f6f41afdef0b3961bcd633dcc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd463410823ae2dfbe52c6b22dbba126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d85025d389ed6ad17a1a8c49cbd9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdd133ad4671311b14e7a00e4c736328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ef0457afca4471ac5a0f1fa2cdad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c2f7e953f123633a4b970f26f8d2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038df244e22a29a7f703fe651c146c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbd3c0cf996845f650b9f488e03f0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d601af41c5a5e6d537c9aefffdd6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd7358ff9d57d730dc4585b9e9554c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5604dfc9df9e5a075b533985c426c5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff29205d94b595d265de4d9165ba9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6694c65f1c0535a7268843e07eb9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b35dde3206385fd33bc8821593416638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f34db8f8e8187573c282aa6a34b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6638cabfdfbfa4f6f5e6dfc2dac8a9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8233e18ab6e76e7a6e5d93314ab841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91e3480b79fc5258ec0e2bd4790c7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6223f58ca50b73f627b6515a93a9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d19996d8efa357907c05169c4431d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc8627c17c767052fc1c2df89468fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e5f7c3fa26774467b5b99e9a900046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3706436d06c22ba8c427f845b11b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd83e200e46545702c6fbb1000302048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43c69e5add304f7b457f82271f73a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74a8ded79f844053981fdff2ff54d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efba1283937ac4258235e5b227a7f5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969b2b8275d6ae7ab63102c335bc09852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f9b8df62105279fbfbc0288f80e3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aee162c163544b9a1597714e3ebb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a381ee948b26fac1eb291290b552855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cedc3ea6eea2036d02d4da8cfd3e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5226355091df6475421ca1966a49f7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea190c96e98417e7290a39332b3e7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf70562daf512d8b8f722bb5504ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9008a54d39b3e90d9e34684558da4b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec763cf21ac3f7e7fbea13caf3fb7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38af6833cb01344384a1400ddf644562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0a1d263a4d8ae98c109b42018c1e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522660f3e124e0d89c4034d3649cdb6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8249ad39267a8c423d8e4f872dbe8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35776628ce6ab5ae2829dc56ff2e7ec266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0335f403d378bebf9aea6c8543b4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a55fd910f7be58c0470b981ef5db8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23bdde4aaff8c9e581c9f330857db969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960709aaa56798def8be309fa276c5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c473a3a859f6078554db6151ab8ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a146a26065b4b3a8397d499296104872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9b77e4ebc55c3d7c86bd702ae59373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd7824fe8d4637871f9bdafcb49e6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215ba2a28142e9f6e308f27ca89113e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf9a0af82e11db67e0e45fc2683d7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f43e0c9cb98ea7f4b820ad5607eba677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c197ad378b9f803fbcbcc8ef2d8976e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690257dfea49cefaa4532235a1512bac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d9f4a49d5b4f0ad6225114eb8d1cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d18c08d5334ee92ee57385ba3e2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcba350639a49c3001b1306e580bfa482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016541ba1b6dc2674286202451e09e7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eecad4543434df8caeefffb4ba36fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d1e4500f3593c797ba256e085e2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b66e8c727cf956d585798e65bd1e3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89376659be1a7220c5f9cc7885e7e0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f95a1caa7291c899fddeab651ce5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab874d1ee700d9e6150e3c4adf191089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3163b6cddd4ba881fbcf1c21fb0b96690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385501b52c44f2990de8dc0dcec61c3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e6e144ab1a6eda2da544888b0f1d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de65f2219edf379d11a17c31d1ea2c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671d02ec6a39c8010c56762ed12fe5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecd4bca10f19a21384e370aa0c89ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e321cb2a1e610a628e4bc67bfa8e2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdda15339ae001bb300b234a9016b0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfe13b2214c2cf9f5195204d425ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dea050566417a8f534544d7bc82f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab133f60458b12b9c4cc86635daf5a69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650549919a8425ec22cc7397156b6876101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bb7a4dcae5875995d92241915e675102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee3bb2740942261c408139d55d2d2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abfb7e524b3dc1ad531d23c1c105e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625378d6894c37d7c8ee12d3bce61a34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5f500c3f04832d07b98160b8d4b55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b484502fe09c3854545f61523186cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f33bfccb450ea9dc332b4e47b8b40b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f300d7e73a6c9a7e03be5b57895b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ecb09f406cd04644a5e5e81f16f3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d73f94a6648697c86b4f3c671bb3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208be730fd78ead7a9f17fff0f9ffad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696617fd0d29ccc9e1211167393db6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a018ad4b280473b9d0924e9102d0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02027c59439ca516982e2ca0a9098aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9a791badbe5fedd930d444e750510116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd55bd91fe452db45238ee847c748117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04482b8e525fc9601f7ab70aa3b2886c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5fc88a42426366af9da6b1e2d2ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4d8506dc0c115b2b40e57188c5aba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2a8f882dcdacefcb6de9999a9555c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde404d412dd142cbc77685962c2336122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fdb99b40ec46dffe60bac7b25c992123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae0059fad2580d8e1b2179580f10f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da72b3e18c4d39faf3e23068dc2a8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190ba627bb9d664324c3cb88bd363dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c1a1dce29034efbbaab7eddac024e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce72561d4ffc4a74d0abe206bf24bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db71c5e606de0b40b52e1c83235f399129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a52a12d0824b71cfd941391a8e8c8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d64ae778fa18c8040a760c2c0f4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc84479cedcaaa0d845e75b108aa503132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84f1115ea7bfa0c280fe0c0adb670c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33aa14e9b62f0ba601dae172e6f496134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eac12559822a55a9bd491f5e5cb117135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f6ea8e3bcde20eb2310cf19be7f16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e81a0a8adb837ae1e80fba00a989f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce8f7aacb8db646e4fb6d1fce8cc78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a73ff0098d07a5ac790dc39e2535139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17959277be4be2bdadf9ffd790dd7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc998c653c0f93b316e358267253ba3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d480eb994b3ce852d3686ffa6c41b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569c0a5745afe96e35d584c08bf6c16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb978828b757d47928d81833914d415144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491d282c63155eb73c1f19d0bb05b7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc3575a2336d8254f5e3ec093edf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086243729eb3c9a9fbfeb0f48f8f41b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c32e347dc6c90508343d848ef94f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e988f56d8d5148269fb17cc8c8d68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bb1911ff0758124e5c0533d617ad2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee015debed3d628e63c3b388e34c16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ff297b2733cb8041d7ce42dfe10fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc70968eb1d370ff963f0048eadfaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34368c21aed2a11a6772958f2b6b7ff6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e071c149624b4669558b965499bec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a5e42aed370754d7025f080e61d03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e769c6f36aed8a26c4a823edfb120f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8173755834b0b3ceee65156205498ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0771c6dc40429fb6e4f454bfeac7980159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e1f21a1bee1a8e670a767527f95b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4478efe20d839b14322fe635a334af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226820d3065c58d652c796b8dca8301162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37def16b922a80560e531abb01f5d2c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfb367d80a727f536bae98c831a529164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c85639f40a38959f583c129772acb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee36f7892ee2ac3d2992a3b30dab2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a1741c6b32e8bbc49889477323651167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9fb2ba274aa681aa26a1cf37b5647168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02ba37d8fd32ac51a1f56bf2c659b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48004b25caf4f5212d57e8a371777a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268a8456106a27f2be3b3247ae77cd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35aa19c87ea99997fc2d44d08ff628172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc3e57d65fe1c6dd3dd33b2f1ff0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7f7cdca7eb632457fd403d902dae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27994b5df5a0faa3cdf90f5b83c9a2d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87e126ff219d9f370a6990855ff7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42db4a6260dc6024597785c1a1c53c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd32b6fd69a1ed6f7bb20a254669ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927f568efdd59acba4889e8bfffde1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a7a4143931ddc4e2ef33c608ae4b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b33e9b35a589dd88eea75c8c2c2115181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9da8574b9d11bb1add4054dd3bfc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63df1f1f8fedd4553cd0aca8385a3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02393dd7bae264903bedf63151aba2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e27b4b8cbcbe94c1128817a35928d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3396155ee97d0139768f2c617ce081186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1bfc7c23fd122fa0d9e0cdc9f442187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681512a7e6c822a69c6472ace08c082e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b66ac5216a505454f1f64e4b9fa29a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309da7f90ec1db34819d531cd472241190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b145de40bf28d0f45e38a9dfa347eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28afc6f124985e9c597d89540083c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cce1359395f79d3c05d3effeee1a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c20d78ef812007f9273ce22f41a95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375cc0aa7cd0811034964cd98774433195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494b55fe4a8c37cea8b967820c05b72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627e499bd1ec408893b9e61e3396a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eeff0321949e4a8a8376a70188b2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96358eefa44485adb3e474ef0ad8b538199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357841837e3435c0a35ed5257756cae2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07cfcbd287325084445adbd7178806201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a72669d2257a4fbe3b91f96e695b76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2add9faa1b463f9c519f5b1cbfaacc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dbdf63ff8f61ac59315b2ff683c6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b9257bc26ce711e88d4e0abcd688c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd273b8b13b70c55a9a881926c59951a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59cf65bdb03ec3d4a4613311ede6a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13116bab8c020c3dd10839399c107208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe771b452ce0a5509e08616f4ebfb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbe9b5677f68f7d104fd5f031c8e0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097ff50ff0dd9c1fe4de86fafbb3e60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34235784ad6a7a5d9e717e3695f2d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d16678423a8500e7e67e2970c7f6f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59549f764e6c5e35890e36e8f4f37b09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f15c35487859418606ef8e3664f0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aa8fb3e08cce20c99d570607eb76c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5d6fc7ff8ec7e62b2088e7b23c3b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bff77dd254d76bd8b31439fb36b212218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d01b4db91576bf6d8faccd373ac5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58358bb64be59ff381eb8b1b7471f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e1376b679dff87567e64f440abee3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486947bcf74cdc61ae829a58b144e34d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687d784fad560a96bcdfa4b90384863223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21f643bbca75790dcf40f8e13be239224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee32c6c17e526c16032d444bd2e31c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83945f8b3b42e6db008de364afafae5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b401e92237adfd22b93ff296013ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d64274bd227aff78f50df2750f23f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603268d915f5085b19f6f4e3df6b1ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941af7ad8ef24f83ba9b02e0dacaec2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36090711d9e9dbd01b8472e91cd8435f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdafb29e2abfdfe24f35f65e0e6587232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540947d33e699e84024473552ab8689233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c2532b99dec0473511aa6a5a1bb04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a633ea6bc782cc081113abfa770706235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939182fdef793745fd1d2520804efcb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2f95cc57b6c0a269ab22bc33d7013237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d673548384ca3f1a9e9c61019a7236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d663573e91f4f1f3146d7418219bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068e7cc009cf1925a975f572845831240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e722a49d0342452aa75629959e48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f86f707c5fe33ab7bf1c84357cff8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6b1e799bdeafb38992fb3958c34bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131cf58d89d894a3328f48f5f26d12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baa72c8cfbc3e14878447e410790c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5308eca3736c613e30291e4575f62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8fa4c929b827910773c0f0f58e0d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725dbbe866ef716f3f45b19c1f3537248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a96d0eac8ae47fd5047913d1a8eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62145b4c500c6b6ce1c9afad69f24244250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aaef94c8882e133ba230aca9e0e41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af78c7dedb18d8c1c79360b089c8f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cb6ac781df9d9ecf8d37531fd8e87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1862c11f9f7ff0d1503b94e38f293a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2ab69ea5c4d3e6470b38c7d237163255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e916d24b1d490ad77ac5f91d261871256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef45dac2297be7a2613a9735bdf670257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef758c99057ce78bb983de2025fe5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a4700cbdbeba425ada9983faf496259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014371ea8b9489f0f22cf25387dd8be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799d16088108563f9a380d908367caa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5139ae9b395a7a9dc68d2de1e3a9754262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bc68eb33c2e8715fcc8c5a3d8bc05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f532cd59a4f545052c644c164af1c96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14e2389dc9acca93f9de7781f306aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff031b7870defeb7e0fa37bf0f17bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7cf5d55f249ddec59bd5257456685267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0f623440325f410cbf59c1de7485a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d7c14b9c79091b6987789b63a9711269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aa17b30075c67f5dadd1668cfb1ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68cada0a719016276bbf66c633f0d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a1be91aca9141df1ffb9d2a55c1f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723a294f9ebf237bdf0c1f4b1459c4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeefa46533af854f35c76041b0d29c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107166adcc5e6a81e470d03839cc8f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee5a02e6038d8b98348c05977a412c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50885e1d6bf8d18efee5c217fe1dce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb3f0beb62255eb7d176817de27f53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f85df1cc87a4ea752a6717c1ec35a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538025d33576d1778fa8e71504fa14f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7c6f322d558a5a9f24ecdd4972bb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2eb64553b3678bad523ae4379a7a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a898880866c5d84f07bc3465ac8e4c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d959ae73bfe4a0b88f912cd3c1398284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6c36c12bfd600f3ccc9189383e417285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d462d1127fe84bf3383cd93794324e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e21f8e768cb24fc1b0a990460918a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdcc5f09af320edba534b1def56a3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bdc35a11695ed06dd361adafec558289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af9a9893f623ab15c88774a61b77dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf14dc6cec7f2d826390c43445f19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55143fe5cbf94b074bb0f349c15f9a4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6c27626d735f90cbeb9c1410a23e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014246cfcd2d0cac55f6c52bfc2b1e53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ec70c87b08a0e0c94b12262281374295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539b589007ba30271fa10aed8f238c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c65d6c49fec57d1c441fb86cbcff0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b161c477845ed0e2bf236426f1096298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8588f8834277650c798a3c8807984f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd659346926427ec2a224ba69fd63d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4882ecf3319a9031628283615a3047b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81210754b46f5dc77003d84d73636c92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356c076f4319ad1c604a65ddae1e970303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa911b029d0ca07e155021f0aea6d21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060790567a2b045fd0d2120121e427cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558ca783cb301485f67a2e7b41401a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff807ca2e4ea43ddd35d338ba1bb454307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b80e63a04bd364f47d6c4d89130d0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37092bc872db49b61b048d3206429fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c1fc95eda0fb19bace8dbcb91807310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cbf282c138313d24ff01e9ee93024311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc129f499c1a5d619342fbdc8472ec7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb21e2f46d185be80c0210af8146a7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58599ec605eea19479236b460b772f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef9c08a1d803c5169bae04b19f8b42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aa94447136688aa65e86261efbff4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9289a51446253ccdcb3f7cdfa5998317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102633359e618dd9c381a05949a9dc58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a689b3a72383a53aaf5007f0c1cd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a08b2f42b3b3208f9250b22c73b4a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b26587cacfabaf682c372e5567e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6156320d37dd54131e109fa933111322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d81f42e7ccc06bdcf4d3bae91fb0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4c5fb73a275a150ba70d66cda5932324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b89c9447a76a452ca340e0e139010325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>