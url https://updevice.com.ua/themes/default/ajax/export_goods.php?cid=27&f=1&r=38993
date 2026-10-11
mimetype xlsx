--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11c90a0f78600e1571dce10051e3fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d2bcc710d15f2d3ec5dc50367e4c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649163e567b229f7f0fc2e760e410c543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2c4c5c261698118a0473d9c8564d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2436b65fdf99b1a2723fca4ff0ef975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879779cc0462df0ea73ac0ea50ed52c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a1a8376870d3cb78c2c6217d97f787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cdd744de77b91632263ffc23cc1d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74568f45ad55333cdbb8b86bd21ec2559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f76bd78de2fa3f0337126567fb3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3273377ef631a31f92f48072edbcb2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fddebc59da27b2fde17ef24653af9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba41624d563a0fd85ad2608dcae9c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a96be6af32ab4f819473f902b7c9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e616ce7507afbc33bf46e72d6f4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4bb7d29faa458e4890270e711111416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abb133f6410819e0c5b2726018efc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e894e17b1acf5cfa66853629eff7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc99fe74320160f7e01458c29fb0a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e7cd2535ec399cc1b8c8323b24c9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59685f6302478d10d265a449e73ec7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4075b1dda642964384c003fced6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c1624f5f0c65bd56c25c481df02623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2726cc6ce9b1394308b093cb13506f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68346fb3ba9180750f1df99b4775cdb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7a8fb29f59dcca17d236ede81297e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68855b23c8832ca8e831f1c274bb3f4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587acd29274fd3e44590b3ca0d8642e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3589048960138f5262328fe17dd1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4eb0ba82dc98caaba5e17d10b5a2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a3206d56364e8fd69736feda95f5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f343b4e0e2618fe19a8e8ec41a4bd8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6539b9dd7d8755ce38e103dd2531633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674cc96063b9444a129dba21b5868c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726718ff70d453b6ed029b02f87ee52135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c1955def42ae191d372f85114e42236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6ccf1ba0ffb62bfbf0779650295fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe26e77cf23e8145dd2081a1cdc41f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77651982f48281a3812abdb071a24f7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054e3c46701d82d7cd9ce3efd3d1d7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d5c0851a0f2838606acfd37eed02941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a25a63a4694ebb5729b3156e2af7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fb60e5c3fd1911e3674acafc406d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1678d5ecbef47830dee5385856415044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b58116545df46fff52329ce26651f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6a8ac1b0bf824ecb9b14171daef1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94950383b03dc8b1e71d5ba77e063b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193370cad7fd1afe19fa4dfc2c76b90748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e41b7bef0d1cbd02bb9accd54aeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26002a3cd7ff50f2c9dbcfe2d0f8215f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff38fc8c4bcce2a676edeea9122d55251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe951e31884070fa379104ed5d6f79352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715676033d446039efdac5ad6dd6e0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236963a6d5ca6e927ff78e934abffa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f2b6ff5980e168643198ebd5295e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff22ba93b9c0870775b53b3ae91021556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e32edd8ea19ace611de014c92418757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891e19bd780be400fe56180d6aa1d4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811ea511d725f05c9f49d1f94b54b2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78782af5d443da3ea807c6c807d70e8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d431a6921e8f1bad2cef2831366d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e6dc493c6715edc219ecceaaaa3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eddd928cd62c7e042bad2032a514e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5ef2a736e76f854075922fafba9b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd3e7f260874a2b9ac0139a2a8557e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b18bfd4adbab4569f146705980b9b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7ec35ff7e0041e1236d8dcb6ad0ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8709b676b47e506d3a6cd2b25b36d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bb78316299de2b8a21acdefa641c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b7a03411897c0325de1d4907e30070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3de9682575ac762046bea39d36125c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70628b819bd0c01c097c12882c9c2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f343ed23d9e5c637b56d078d288fb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af33bcc19917daaf49e0a696ea14e2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d235dd0441e3cc01cc5fb975408dd6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907f2b4c38bd493f4b519c6cf270fa776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926de48d0e8f09a11a4b2137dd400dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecae6f2a1c46b421f50837244c582578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97233a02ed4fed4bdae861b282bc6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e3cc772c9512fd48fe86c7a9a7d1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421ffd63cb90960962bb695223c40ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26745a31f6a56c67700068827783e46882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c81e198eafeae477ce07412a62b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0386c5c3f8ca5ec946f4e81020fa8ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42119c437b2a4183d51e896cb86c897b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff097e83a87e3942cb181b9e3bb29786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24beaee4413d05cb624362efe7035d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b3ce1e5edf9718e0cbbede7a99d2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d11c629bfd0e6de13de4730fc73f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598925f699cd92946fbf785dc57548190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457de2633a7de1ab751cca3843e72c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd2734bcaffc8ad0321ffd018a74a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd3de9d6d726268548834ab7352bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448001d9fb25b3bfd11bf932ebec19894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91fa38c575d81a361ce96872c8b00295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8647cf374cb6af5d8654c92a4270d5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc464aee5633f0e331c2060ac9b9ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4626c680bdad70110df7ad8309b2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421858412929e3f9793c302c4440daf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f608f24f376ddb3c861c43f82e79c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f99e38a3cffd3b70020de534e596c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a233c6a750a00e792d77bf138ceceaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acaa0ce2121ec61a7e6ce2944fdd48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4f2a152ab6d031d5041bec1afaba3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1d92e0b821ae8d33ef57c9aadd859105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab0487ca4cf4c781039c15bd78ec4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469a14368447816e22f1830a2d9bc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3f9eaa7f7405e816beb4e45b7f98f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683580f76310a0e941bd6005ce832c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91dfe4bcaeede0001239747321520e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db452f1b9242d7fa3b7ce5831d6ca76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5084cc9bbe2441bc3d8849d91d1e965112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aa4e639d51c661fe2a38338aee9f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b4ddab289efe179a5fde964c5eaf2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32b1018e340f62d8c90c6543f67ef5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2c62f01bf54bcae6da56f17776e4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429da1b7cb2d58638ea2222e3802c65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf927b8d6ad1eb9faafc17d1606ce907118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d5fb0ba2e316316dfb1a156af5ff2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d642cf1d8d792b79151410bfa871120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75170467201cc833d2140b321c85836121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371fd455e094e52079c76595351f414122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636560a1ce3cd559e333c04af27a19b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a0fc63cc28dfbadb9d756369726de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5614b5c043ae27c6fb5bf395aabc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b712fc30ed39162393a0468298a88c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edae6e53699c421817d8b7991d91f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a7f3ff9ed2db2fd2bbb8b9dd04f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea0f020171cd2e9f69e31288419d2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd9299b62b3b6666938657e8f17d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e259d2cb580c3bb9b383a5941b50d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc7e7d1667ce22abdb0d3ac43fff36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662fa391cd6ef18462aabd94fb90dfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0af1dd5a48e88e2ed6c781237ab0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92a85447c2f382583df100c6734c98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0937b50b156244c2310a05fd8108eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18355b9a20a0a662ddd13fbba0341f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff009bf1870c232f4156ed3ed228f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e25176c1fdcc22c684f1cc55acbd63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ea796ebbfcd9dc94487922d8976d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee9d905e4abfa4745f1cc0607fba6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fde7f83d895aa9477dfd43b65ce02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a0f6561808d6c2db8bb4f6a4710f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5cb2ca932dbe0858f738b9cdec344144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16952a4a630448e3dddddf9f3d174183145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6bdf3bb0cbe90c14171414e5f442146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19589deda1c68e0912b0098fdbda82d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a7347faea8116dec218f7d932417148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bdda9102f9e54bd0cb08f3a10cffa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810edae4b4b7c9f18650ca2421c2b55d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1ff0bcd2d5bea10b4c29820886a84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755db35246f8ec189481e5b545f1f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f4491e8e3d7f9211864490a2e9517153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abb211305173578c6deec4343434f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b858976b31694d9ecbaea6f127c5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e9f96e82de84d5c4be22d80534afd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd59c5b604e9ee7e66a99399f3d9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825bbc97277d01db364ecff20266024158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950737dfdb3411110b6c82d09a05e84a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a9ef050b792423523bd61c89fa39e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3587da338701b66efa105f183b4dce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce5246f30ec4e2745daac61f748b58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd0521fb860818c81ffaffa3e91ae9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fc4c303f8fa8b0751fae747a1b497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed3e8b6de033661b4110fffa664200165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2aa31266bd5879c1ea763a9b9cd7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6c4bade55f825aa1b51af9454e7a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37423d065eb32a215c4a4952325a46f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a86109955db5cfd25a162774249420169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dfcf1eeaec78282b03759a833df2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54b495e4f99cca9266f48538083633171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ba3b1622a023aee1e341b76501a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc2d731423c288ae1855abc67d0be5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953206997dd936a007cc3278def92a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e4138155a2c3035506b7088d7bbfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d6e0cd93fb8fc6633c42f12556e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446246b4cedf2ff48a984c3622f3925177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1427016d00f92ca792cbeb29daa16a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955aa41a16f30ff4485aeedc658b421179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2e704b3d08ba79bac0dd99991a756180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2462223bcfef43d8aadf937a804821181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381758100a5b7e0a9975f8dac9d450e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dbd9795ca5bd5f669befe95f49693183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac392ea00b43dff065b5e3894a996e1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481483464cecccd9860aae24246a0ff8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdb32f91110d92931837678f18f778186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7cdc726b8d86ac54d4d37da94845f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353bc6e081171d7736326d6cea2ffa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ce22a27c2c4622378b0f2aa6b6144189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344e3ea39574674cf9123e368c3698a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5358bd9f3686a5fdb80d6ad2ed79d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d7f31177f75e16db08b33cbf5312b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0226bbf13d29d00134ffbf39ce96f68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc6c16e7e753f6b2a62626824950df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004909c2a0000e8ae90fce16ef8e4bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485848084453f7204391696a977d6f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b277dde70d959dd352a3ce0a88582197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6092554974c6895b0410b8826fcb02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc123b9a8eb3a640c96ee33f0dc2dfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8195ea4c1e5836147d04f13b0713c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8edcccdb58cfb1497b706756725b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3bec21eb5bf5d7870aea1dc753e94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db8b65237d983a562e1dd6d6ca8b88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc18aaf8bbee1181593dc3449ecef3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29b87bc97c93226e4182f0bd1d9a0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd9c5340e69f37070eb924904c4ad1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a8ad21337a9085a9a0b9b4a524985207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b77bcb59bb8226ac494b0cf04ad973208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50000331edb6d96da628d925090cfdfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170f89244b8f29c29e8538f63431fbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae67e0195089495bc60b387b22b8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798edb1202fb09188879eef3314a94ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d51ae8ae68b8adc2bcd1eda5c7a86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9adaa3b938cf97b2738ff2aecf31e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449553235017545f2d2c4c69b25abd54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee742ba6c34f3df7de22a2b4a505d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749836094aa58d88093ac2818162132217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91daad2d67b64cb7e461aabb0b5aa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250fa2663a3fdec4943dc365b3b1633219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5707a36c15c8db734222acda2ae535220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090ef3abc1500457afca75efccb15e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30e8e91918d06dd87ded2facdb6b43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c5beb00168b1c4cf4abe0f0b7f958223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade6b29d777bf29fcaf756d2c235da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c929ea5d6f1e9bc3c14d5fb72f2e656225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89db0a4e1f502be48aac2037f74100226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf584272577eded55493e3b84f15a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2000355e4215d6c9a7934685555215228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a782f4af33609e31d3ae7d7b82fda6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54fa0ec074458ee0a489a038a6f273230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e280eb8019e9fb8bd713d65e17062231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80877a300a0e4586eb33f916977361232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f25227827d81a6cc8240d863459ab8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da4ff2caea401e21bd4300dcc66e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41ba4059629d8f24e60322adc41630235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62db0b961d7fcb57d46bf13debf9bf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6900170a77e7936e6f1691dd42b955237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa50565a6bee9ccf86f7ac1f93e041238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ece77013ce98b074a28e237978d45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65338f91a8b95b9fa4259ec805a70f3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0782ef992071fb364a62703da2182241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953d8761a540d7adcd7d004abf925df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188996b9f2e2e46e84cba6e4973dac6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084a79d5f478bf3e8c59cb76cc1d75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeadb90f9c1649d17790704f840d473245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14084268715fd2cd8f8a81c39c8936ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5241012565344b7aa96943f47fdf85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38d70cb5016245d128ae4e42abdf0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c220c1b303320cddb0feacd0bdbd8de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901058c2b36311f4b9226e50ba9234250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b461e165b7bf687f025a66d732771a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de633f37fe0715b8d761b5b9dcc7a436252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f86b4626e265aeaf6225cb85fb8df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f02dca4802e83e68a02852cac017b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247e836dc69df9d7c7d416ecd5cfaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0810fb1459bf3aaf6040a1a682a863256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a2d32af9368bc6aa5c9ff4052406257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e501fb7b9f028572b50551e60ccfc5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b44bb3f50158a0161abd118b56132259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ca08fc0b7fe2e8839eb8040aa30f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb08510e545592f39d53b1fb0218d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447314af18074f7e6f275bf750490bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc8e3a05a741075dc16035ed2b7c81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac50c8a6cda06e2e7b7c09d8d0ed9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4f19f1cb3fcf369cfa57cbe33f9da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc54ea597d29048f7ef66d2a7aaf1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbc3425a7f821ca39a9edb22c891b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48756829d7c9ded9b8455a7118be438268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67844f21422a8d05ee37cdcf080a49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081153a78c251f03888fcd4c16ff988c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683ba47c8a05e370848d9a450b05f85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ab8bea1947ecd079a5e2c96407d47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a525b9ca66c09d23e88adc82c7e6d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f4f629ae5230206bc8997f514dcd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdc16f4bc40eab5701eca2ca812b28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce5277c7714e78ca10a2e70b851279276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28658b10c4bd75a0022238609b4bcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1904b0cff3611e9578f7fc6725b935278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d78c3d8d7bd43eb3a52b4752f2f4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2afa2e19a749962199ca9a679a1d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593352dc9d8c13227c2ef5fbe91844281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10917a5bfd67a93687ce1e340eb4698a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cdaadd512105a214d6413e75d9d23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45fc17cc530a207db50841c4ad3ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f7c921c3aeb8cb003c964002ae5f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd4546c0eab6acc1c443ff1c13e300286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957d76069b70868527be25f83fe4b07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1131391d110d6956c0b189d433f518288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40303fb7b8334650f8b4b0ad9e1b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143b87887d53001bbbe2537ad8d7159290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7183cc84104d1cd2293c6d70ff831d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fbbbe194dd1280719d6f266546227292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535471f40aa24e1b85ec159e09edecc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d6eb327e7026cf3fe5151f3f0fcd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e261d11b8a510dda0922fed45421ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2563fc0cf68ea76272e938b60403f06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970d4a92a2bc15d8e3fa7fd9fad515a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85291d0e3cb9c388b065523277b597c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e1db2798fbfb434586e83ecb6d8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e071876f190665779188a327cd69985300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f873e2ff61963438b07c7d72397e6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92314359e4deca8402c8a38779899a46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb4dfec637a21aee2f987a357249be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8511f2715c60483c5c62ac9836c19d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f00b910c59daa4cb2faff9fb89d9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff29e9a6bc2c973bdb4d44e144af24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d431fbcbb495995dd4b5cf53724c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cec2fdaf3404501f0750c0e2a0aaa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efa93b4146ef4a8258d9c4b288f19c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35231ce780811e5581056a7b2aed9d0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa14b195da7baac376fbb054bd85c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0683eaed0750938d2eaad90a67ce0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411a482f46a87595e149d5c87ce4a8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d40d47982aca34ad3d8509bb7a136314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0f0e9419b2a52f93fd372ef4f91e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded227ea37a89346753677c1ecb920316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2565f5bdc2df6c145aa7d29d3ce72a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b802191049e27afa116720060ec66af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c0d76e9b6a023d40bce1be956065e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15452bf9e571b49643538f823107b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90950398ab21e03543bb71a63a047764321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6c1fcf8bc45601b441f3af757f6e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e341c61575d1604f41fd9cd7c2d2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072f5ffe5fc20b72467c905c524698d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a4f1beeebdf80106ff8706df85658325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947f37d63c6981379f158e816d34a7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a091a3b45e36a82a10dcb7e9b9b7a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c4f0b4637204a1e38be0bc9ddcd47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e13614d1b30215b3181b94d692055329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ea18a7f88f72508eb42d9f3f90714330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc12d3292d313a6d2c0331b2cd2fc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efd139698ed587f28f21ac942d8bd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a080c9f2d4188e752277fb126a1f1f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd0edd4a823953b9e645696ca43381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b3b4a20edab41a0be367cae84e31a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c76fe60a6c0aa01cc6d572896e4fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec2063f1d34eb899cf3cc5424f34834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79355eeee4ca2fa16aedb9baae092bdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342dbcf636de4c3f1fcfb2fd3bc6fe16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0a797cdc26e75be58816f6d36a4d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d33d60ef255ffd487e01ac6280726f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b397b4cf0ab2d2af165cebf0ddaf4569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb4bb3b83c5f4fd5e248577a7fe30b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694369a13041b50230d916f730669bdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d8fc3034af09ef5c34ceec3b94a6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3973fd7e904f061a4064d4742dbe2e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d072e42e3d4bd60d29a628d1a45fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d125dc605342497d25371fec801545a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5019ff5ef82a06b964d213913820b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e189c8bd4f63966f25a989bb388e3ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1504e9e484dffac31aee3f49990911618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043f52fdc3d1bc1b96b3f79a2c8b5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f402561f20c1cfed0ced523424a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eca588502cd44b2df601d7bfecf7fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203927c55485deb0cf2d1a22a5351e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051fac2accb775d4574f3f36cb73e8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423a8b7524cdecb6f2644a1366640d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855937c1770f156d04ffd142f615ab925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b35f67febe1adc7656c507180639026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b2401d98ca2a0bd245209047233327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc583ebc895a7b4673b801964b2366b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802863e8d20dec2440c36e2a79f762429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078aa29ce0d7172c54e78dc6a76c75630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d529ae84b21292f07cfa9b708479631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68047f96e5bf439046f198d44b6d6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f8aecac023b4871dc9f549f2c82c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790971000925454d33d1689cfdb50e9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974adfb95d91eb7d0153af90990f3cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd4b9f8f49bf22c3673ac640c87e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f5afdddf206f215d579eaa642c4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733b345eb5b54c08848d7a3e4c1df5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b32393a7997de8988b12ebf94a8a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4eb0c74233dc65600d1190dfa663440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90f8bba9a2f876e404bb59a2983ead41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb0ef1ab4e77892331a661d69fcef642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b54a280730a6d75fb17976dca4a3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2b4fef93af325c2383b30bfc332b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7cf5ec7a1cac232fd4b65e482c03a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c282e28756bcc525f03aaa86f26f85746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c89889c2f73a9e2ffe9e8c7cbc1f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f29349b6ddd398017e9ed53bbbebb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080bb3f02183f6499a78753844e412449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544f7be2adb1ce8fa6f4d92c78a0c3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb827d6701ab2687275b70abcf1eaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40c11bd5a2ef720b52f666827e031252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb7b8e5c20ace73b69319d92bd97853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1576fd4470321b061d9fd3078825254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8575629f0a71a14efb54ed8f9206855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15362c0a9d536e15f747f531c627a81656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be445229ba1d694f3d6e8ea2b7118b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5840e6a2babd5a4fec6b92ebd3db7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd22e511cb5c531370807772e8ccc0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40299f17b8c4be2e784455f1fcfb84ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3f978a30c9a4bff5fd002da1c737261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c14e53cf35e13aa7c7864b697c67ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd261bf66ec25dca7f4f0293e48d6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8202b9f66ff8099ce5243270665d7d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a123990da8acf9588729c5ea546eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1979ed75b1d885e0ec646f351dfc5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef939d250b38789a3006283a2160699d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513c0db83f9c3f43e350ec976301f0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5bfd41ce5cffc4188cda61928f25769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c86d4fed599dcc6ba50548237517070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fdad27260acf6c10b72582328795971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc8ce41b9e3a97523cd4380b70fe3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fca2e1571fd0ae1da4f95e0d03d4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09716191ae9926c53ab685856fbd90dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7a748106de5edf750a700b420457875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92370eb90090a09894e0310f7a9a3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67bd2ccd150437e86a8664cbfbecb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f093f31b65b8e72d6256e47aa9246178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef393ed51bc60622f00ce504f1ebba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf11ea2c1f51e20180e47f1853490480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e3214fd449cfcd4d1af7c71fefb5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985672ef0b40256a0717191e949c31482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b0d2044101952ea2d3aed8e3cbb7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d77df1d116d93c15246c7d47aa5d5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0174656bb4133e1c687a8ef612d446d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38811d77af71cc3920de6337fb325586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d08f48f33e2dd6b1e15417cc3975287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940999df76bda4af943c50184cb1198588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a34057e25c99deee6d894fb5a26fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036e641e712a8e7919e362f1574113e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c77299b7c8b78141e748310cc148491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c417a4dc7b41c40a734c7d5271877a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2609464b6d5a51eee433de31f9eaace93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9f4bea2e92e5099f11102a3ffac6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39104d5c83eaa759365953bc651a32e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bf1459a47b07101a9647328e2996a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fef802b38ddfe5c34e134b06a28d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9630714bb2ca2481af55d01212c50c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87137cf6bd4b0729c4a5c0c7d3caddd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e4f5c334bf7c1a5dea20741c2351c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aee5f785fea9e7cabb4735d269530e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212ca67f520122412c2f9064abeb05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb34e9c7c14000efcf51bff104c35a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b060fa4e400cda5cbe99efbc0bdc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a958ffd711e50bec080f5fb7823c4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d76d7dc12d39a602707f032e452396106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d91223139ea402ddb41d005fc27af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edecdcaa75c806ac50e62a17e091be6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8c5764783735040053986feb4c1d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a689c8f3492243b745e161275a53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51e4dea8e721af84c6547b65199fa1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497553f9f631a337a1b7e1b88df057bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a00869513fc9d452fcc6b50e4a8437113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977269306adb3b9b1fca5a71c4717887114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c5802bb2c67e692b6f0e6370c8803115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055df8d2ad00a04bd48f4c78f5a816e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d6ee7264c1a313595099d4f648f5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022253c0cd40fe6729429a60b6a0d29e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b2398cf76cbd83b1b9e0225e1a936119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5987f59cad2c6835ba3048bbf91f5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086d7ff79836edc5ec4422e21bb6380121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea564d7617b44453a7434c14facd94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7aaf8e8418e5c84f8c2b8819feb95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5037e4940529b8f8f8b906d9df0e73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a336f44e514596cf87e1f8cc4183512125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403990b642adedf382b6d205df08ec6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bcc04043894b0894c9664caec98bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f06ede4bb4cd8b3aeec3045c8b50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459c77b4f1bddcffef8fd944ad211f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09a0ce8da80fe41565d10a7ab282a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f29f8eabe0b29a379a5d30d24212131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0888a51e4a3282c7c392794d6c1e50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c21f0950f14594b84f166b6200e8e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa57eff9ee77c85e7537410dc5b6611134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374e74419239d78a4201288b10a33a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab010f958eb2a9510fcdcf16bb8791136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ac5bcac85f016ed63425b218d155137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40633c88279f853a1e8b413d293823b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728ad1b5f5163a68bfe42cd1915efeb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c5bcddc8d6805547925e11430b6a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a3a5ef35034b0cf4f8f7eae391b91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a5adc7005f1f5e59f7af94e95fe73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a9d1e956e747c509de3ad137b40f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e542c497075236ee058121a9f6e34b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5af62bfc8d4d357e02f6eacc80a16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224fdce9eebefa4b0184aaa9f66614d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4955ea52f5bff7c7bbc5ccfab47eab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae194899ccb3d7c63adbf24a9fe9584148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441e2305583e45d2ec307ac65324f47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79fc6e67fe46a8d03ab83c55f7fa66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c433b77542d6c444b4678534b9cf47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa320c24cfdd97a910f628cbd7404152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc846ad42e5b194a786e5bfc4b1bd300153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e860b6558457eb7bae4ebb1317aecf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176658e3c39a8d0de18fdf1dd75041f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d3541ed579da5922f0923479daf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2ba014bb101911cbb3319f8f5ee71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f49e38fddaf06dd233b517540e3f9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aeb6233266ed434bea06e6cd07c76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921daf6c8d9638f3106faff44de9d83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc19408d4001965d535c0287a304e50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364babfb132f37f96e91b71be3f392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5697bdbba15846373fdb885a88d283163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba7205356672f6ee6a86746391534f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14793627e2671c2b1979bf4a8b711f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fac658af0f5737ea9987183038fb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7296d8c6492815a65756b2cdad85a4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9bc2fb84157d72f0b406c8cc23979168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9ba54569821084f495c0973af742169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddce08725321c713435b84a3c1e86c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a223777b4c47468b1d0cf70d1db639a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2bd95645357cf552b9c4f480db86a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afee2332dd53b8b7df5203cfdf78ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd10544a95e678496587a99d5bfef2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6b688be88d4ab6cf6b910c46b958a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eae4789a97b807b1587d396dbcf00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ea22255c4e02f4ab8aeba5ec5261e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9481edcddb1752988f61f98aae5786c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c48a4b63f72527ce37adf2e08d61d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4bdfe0ae339333b5b2ed41921db01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb329e5ed91f22f2875f66cd9f417cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd132da39a024010310728e56c691182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a785261c217cdfd96c3904d7e4c2ca9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e432a9ae4cc51581cf4afc7a92aa1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107687edff052a48f8a90fdfa315fe52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8b011b885b8057039b7419446685186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16601cef0368b9c529b8af0944fb04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b941292c91c18e45e1b6b57b0ce4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb21e19468b2f9342e5cd4361c659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c3f788404fd60f79c99fc75028bbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04516debb8c9e62ad04fc5727b723455191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b67796d6f09e7173d99f3d1588423192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc475934a68e3d5d9323fce2236c208193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17bfd4c14a91412cea8d36deac551a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45191797dca238782baa1efd14d120195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575b2348713300ee910d66788fc737b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d194cd7055f8212eb1179d1d112b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21673febe5c6ee31f69d6b4a4331ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6396929051f8b6e70f2b7fe64577d12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a881f60755b38bd1a9ccd7ce49280200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0a4405bdbda9230cfd0f36787e212201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e6908c79c0b9b60805ae3b73ebe97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e8e53bc4f69cf1e89b8bc6d2b08d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943b060fe83bd3219c0c5388adf081a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0723ccaeb26a018d3d085dab9021205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc8e468d456bf976cdcd89f7274a7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019a8aa226527d03de888579329b2c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa7ee4c76aa8b56bef706cb0bc1e12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d435f4b19dfcb4fbe715644bc533f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3ad16e23b50f3ceceb7272ca61e6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f7686ea515885c09e102b203461db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf903febe4f5dc5f4bf6b6228ad8042e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8c8747a6fd90a4e0e4d3ce3e27ac8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf41ba549adf7dda37676fd9b82ddd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0139c6dcd5c77fd7fbeeb76eba7d1a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e364c3097f86e98bebeca736cb90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1bb51c2313c1df7324fe56a6796ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e704fc6e935f035cde9939022a9f06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d5d69eee4fcb4e38f1eab772efe4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e26cd90e0c17a48edff79dc2c8f8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e0e3bd09f316771b5d2c259c92aee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436b434b4e94687764e76fa2ba0709a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c090ce01ee91ce960c5b434a89fe7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31885cc8c106501d51cb5c6ff9801aea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea57da2abe22c536b1c8cd44d52de1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65466c17ac3237a12b33f9a3adf14f6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df166f474d33d04077905a73df518b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c800b58be5e36619abc493689503b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28cee1c1354ee806cd638774d2c64a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edf160368d16faf4f2dbd421b0beff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccfbc5375a3290680dec16bf751713231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97b032e1aaf04d397bb90803360001232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a58560363ed76429ad2c432868d52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a210dad6c2099af65cf420d532d3db4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648c7de79312a405b7277d3351ad6d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b9ec5885a3d0949a772a6db88ea2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac345999970257b5cb78cc17da1b1f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e578921a24d89888061469b1a55721238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54881d1ac369f8d8aa9e2121a4e2bcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfe549cb9084e5098810572771c6d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61c6c7680ffe5d23c7b99eb90541c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f04e8b08fc091264f39fc2b76acbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8d90e44e17a558960ec04a7d92b44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238028f782d27be85b34891d747123c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e90e121fc7b8df67709d73858de59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe4b9f0603f6095a0c8a12ce9ac8a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c3dcaac1de6e03c2f0ce7675c9c7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7831a9d090ec06646ac53b414cba66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0784ad48d33b0047b07cd4f96067249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75b829bd08cb844f41e72e341dc7cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc4190f4547afc5f2b1ba7396e897251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7bae86280cc24180bab2b88f80e1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d36987772a513b0fa05551413fc951253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7189ee96cfe9450a82a2a8880eed190254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abe071be065e62521a69500e7ecfa1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dd8d86824befeb6ec3b2d9f7f032e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c54f92b789eb02a78d8b571f82e4e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3159c50e369642cd948831004e8361258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f8f2d1e7c98156c37e1c56140884259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6110fa659bd8dc5f8ef2f4fa3015ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56d03af4d01060152d284d03a9589261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fde3bcd26429ccabaf1d532039e65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd51932cfa56d266e77b9bca12f0879263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf3ef5f3d72d0439c2f031055e543264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53570658dc00e485cef3c532939aaa2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a535f390cf3bc0cfc7571762d45a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd8ee3b76956687f6a6b6020b3b2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83f5fcb26ad6e445b8013826025caf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d694cef200a92affa15628a2e3276269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13a46d6cd2c7bc3f25caf026ad4937270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f282447c0a59fe9f4d9109717bb3ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a4d9e6337a966ea2f982904026b24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cba44f8cc802d9bfa7c0d88a81c52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d547c668d346873bf1ad3214598588274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7625cd4e1b0b97197c79e1b5cad52c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff7b028b81538fcb1b9f5bb2cf1a9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de322624acc8c6d319bd5b2294e573277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecbbdd70d4523006819071ef2b1d1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f41160c89612c5cdf087966af21c6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501daf531bc2593e0c1bd95acb75188280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a8af3edbee105e1ab21e6050406d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deef7c11d2767bb3a6468e6ac03da13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87484bb44f3f8055f221fdd11e77d45b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef227b5a5dcf3a1ebc3733228b193ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef15bb31582e036a7e301e4e1d18f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7edd800a489365b1d24b32d6c4a5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b417fea32ea3c55f73b2c6608cead287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f09e99702d6819e09fd1396acb0bcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672449bbc1c3598e2e1b46f5b9101872289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3322cf8c1147a9b907f8aa01f8a7ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a840c2aa472b2d01b8fb72e8156fe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6d4d415816e531ac965fffea68bc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767d77869c8e0060691fb928291d93a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03881987b32a77244d8dd9cde9f0c328294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6449096c6866b7d346b341f2bef024295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5805f9eb8018a362061feeeda3532d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5a8865c96fa9acf6efd79d48ecd7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8d04c4fed8619e1ff5aae61ae8ca0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bde848c7416fc73f22600b7a107a90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14989d806f7de0e0c5022f936b5ef06f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa50ec1b731f428dfb0b725b88602b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7f883e60fb8b919fd32052b8e66f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddbde3c2a47c5db950e9ddc70cbe8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eb2f2741d531eb16712b90611b455304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257b3cebaa36bc6e612640ac2946762305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b55096634b0b254c0d93d7687722f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7b32c2fac0b124186c9d40eba65a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fc65277cad45a2abec83d4f38f96f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b869bfcadc3b1169ab22f7e925b55be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa1a2191ee2cfaecd44162d85422d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef6fcccce7e521d42913eb53cde053311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c2eb2adbecbe4cf23379cdce6c924312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f514a23326fe27bf365f4d19a504443313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8f1ee8ff2fc7bbb2e98c886b3e66d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bccc54800fe72c556cb44407466e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab736bf86d3ba8ddb8df044ae4cd503316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0b2521ec4e6a31a5c4c7d7ae9dc73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75451876b1045432183fc65a4df1910b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9b9c8e456141a5bba74ff1bee8006319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dca8822b3e03651bb202d735adfa6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c12395a910b7866d8ccce2475efe77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8409a9f0791c1105279b07426d6847322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989814090fa45325811dd7fed978c4f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025432303754e13b430a427593df50e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3cda0cda56925c25515318e9fed5b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>