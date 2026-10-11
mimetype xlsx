--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53aa46b2493658f4de17d2be459b541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8fd3d5b46dbd508abf3394e565dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51999542b60877a83629f578442600e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7934f774e1886d53d8eb042ede285bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda915de24e9d79d76a727d015ba6b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd743c010efef745456b0c6e285d47486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e1b46c249736bac8224358477b1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e94e52223f107b12cf67b00148682f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2fc0d697a8fe90bdbe710a07be7259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bfb4c946e608f10570a6adb6d7a3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e26ac46fd80b5006bb75b9fce9df411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16024bafa659735fbf6645e5c373d09512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8b021d60f4a7fec5fb23231703d3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4902f53cb4893ad281089cf40422e6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3686b0a5e6e27cbc140fa38caf70a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5958b425f8135ec613ec267add99d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b90298a2abde0b8bcac4d6a0344917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b28cdc42e98ad583554940f9b3dfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52793caadc7a15772425ef01b5521b4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac5bed5d2cb9817b7d15691cec02920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73766e00b572c836b6aae673bf6c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c579314b99df61d0cd78497421a1e0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a92d488b62cace0f73a9bfa6a6570123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbba71a6ae14ef5513ec556914193724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae05cd65b802d7a985332c3194c25e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fc538ee557dc3ef28a12bb95fccb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae334051af74a8aa2feb7ff2540ad0fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd2c2c8bd93c2b2779a088cd9bd31928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea7b37ccd6d60be78f1ed266125e8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34604c0a5927932435c1692b7abca31230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67360228f494add1c68a0e403a925cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73a7535e756a5b1d5690bf040c76032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab93e1326e10ab4e060ae7114a924633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04514ff48590912d7c166a7e740fe234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f62be5889a6f90b949a3523342bd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f460a67bef7b7940063bcc73ac83e6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ac3cb66e479d9e02e53e0ad9e1d0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612ed8950b42d6ae5ea5fa3486578be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242999a6d1cb4f911443019ba3a7ddd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b4f4d6e3eda41ed8fef3a042b01040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e405dce6bf7fb330c5a5af77b5d6a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229763de0e06214feea6f02c50cf6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc20666fc619b55064ea7936f5aa0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb2ad721dd25bc2dbbfbf846a5d86f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066945033fc159cf74ec1bd3d15bb84f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3276deccc62d7c7e8ee0e0a77c3af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a251b9147472b47e427832947bab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9798e1412dc60b78697aaa04a2a499748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209eb65f61f2a2e99dfadbc6bea763a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23ee032fe8cc510448a3a98c76392d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748e6baf6a5a8c66f6a91f62d1a06151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c67fa11b53f1f80266d916d31b5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412bc5b6b5587ee7dd4abee381a50e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c088c64c9aff52250d46680bb371354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906ab372d9504693ce90c7172596f0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f21a3a037013b9364294b7a85561c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859befd2e2506d0e6295bc5498e9dde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1887424c9738179526211f861152d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b6699c7220626cfa95ada898180f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c2043b27b634fe15993b2f4a12c9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc35fbb2f4e573e22a32f8c504cb76661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a8b2a964d02df18bcaef94f05c75062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5b94246d0edd7d17b363f63cfe69c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583552da3bc72d069cc5ec8b910f6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9b1d478f9ac5ce3d9c9252aac339b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6eef043b0c08ad15445b4f2bf53c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e0e259db1d096cdbf091ede41ceab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67fe3a534ab07ebad8d363d958e7e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0c4933078715cf47da600c6332e7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc5d634aa37756eba7bbd17f5ab8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0fc79db8dd9c70547c7844b6b90c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435924a39a50d4a1fda47a49ccfb18c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfed8579b22764fd2cfbe0c8258cf373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390bef213894aed4eaea09f83c816574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae6d20f54d0b4a039ea2ff36be1a8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a90537496d1b2a6f16fbc7f2fcb8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd283071ab6f1fd8858b0ebd79b277777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02690c85bb1cbbb26ed029ab4df107078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad2d4dd4e8c93bcf87ce68646322b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11522e385c10c53e477fb8fa885446580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc6ef3d9022c686af64219bb9c88d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69046a736b3122d20a099a909eecf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f776eaf88853289414295deffa222783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f030af3f29e3bbe701fdea91430eb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ee09a4932758ed5cd85c355d6596c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5584cfd011c5d3b5f7c339bb0bb5c2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b461a171ca723daa840b00c608f77887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179da2e5aec890a0206e3f423d2d755988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d13e1e5852ad82156656589709802589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c6c31a4d6c4e1f3e888d43c14db5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b18fbe31083f4e8bec5ed3adc097b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8116995bfa93a0390a0d0c54cf8d23592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722bca60b529f71eb40893f1fc74e8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb13baaff98d71c502f9ff6cb7f478a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fe2b9ae638ab8019c553422400c3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355485f9cafddf0b532ea313bc37a7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb4b10abea9fd052e3aa40b9ecdf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effd1976c4d799c8a346255d4521bcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa740a0d8cf16ce34893057948ee3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d6801c343240aa90f29412906b8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f37c12ede582b9050cb2017d42c357101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcaa942f5a7e68582345df5ea80100102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b10080d881341a229dcba7950b55fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e02bf7170f52ec06c2a90cbfc3821a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87375164b2b587a743cb437e10b2b236105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f302c6bb0fc89adc82c8870ce3c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e853d6bbbbd9813134b30ac8e4d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef09b2c710f4ba1fb710db73a5c3fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9ca6165f8463c60097b89e2d16255109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e74bbd90f72c6c21cf72367b5598f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb50bd9fbc2694600634c2d30be7ada111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070a3742e5709a9d91ba616fbc18bfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a97136e42255bd0cae1865d36353b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c6eef6392d02c07095c8735b6a54e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e599317d09ebca82dd31d4e82e556115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf9f894b158b26ae04094b040c81f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30fc78bf16a74b9924e3fcdbc70bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ebe4e75647ecf905f4ad49363f74d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a5ce7051c5242b2bba65658454b7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493fdf2bf50e2d4962ba61dd8351921120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e0120dc8133f3f363d3c45ab43774121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf136908886c27073910f6110d313980122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab75c393ee953e5769f8cba0750877123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433817a12f9ad1c307cea4adf4411fec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37557d8932609540d8a4d7bb9f92f6bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bff028d2546bb36ac90b98e8c2252126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98178014ad8c30c982e3faf6e97d8e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc14738a2c9f783980a6071d8137b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96a6268039977675eefe8ef5577b05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ec1b45547bd5eb36b4be2194b4cf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fafea88cc99340800440d9963fdcf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c296bddfa5d40b16bc0fff020f75b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f77f865f34af3b44541db69b984c03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292340b7d85fdc6e999231ee6c9d58b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f3284c245d499918ab5e80d794d21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7628defad339b651500296cf02e57a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b3e89f678ab937a670955d08a9912137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f9a1af4fa6f3ca0e8181b90255b25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878d17de23ae44d5c3eaa250e0fbf5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f485125fdf82feef61d998b297258140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9a15c67ed1746c3ee63b85f75074c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e965a94f46e7f24c225bf4073d3a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dbe7e4876eba22adc96bf7507a717143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bfb42ba5d849a174199243e18b989144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028614aff167a954425984fab16326ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec83afe41149e2b9a43ba96400c7ffd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab091f9f54d37177995f12df14c720147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832911d4b244674ee2c9242e1278c77f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d05e253941e91225675f00168897149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f02adf0c5ee80ab2a88242044b7003150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4942e675384d360145b894e67741e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4f400937a8f8041fdcb1b46f33af5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cac15834df863a205d9fe5229ee27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacc7b5717b0529275c4cb3d9e528ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d6ae9c0dcd02b450e05c7b224b408155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffeee5d102e61230a0fa4c880c6226156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b88b56bddca09a7900ca1c6b0d6132157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1b142d0ae36343d85cefa7f2595d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11138653156fbfde7aca183d3c0ff1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7740e622d1b531ae70827c5955c4ca9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af552d84c9fe8298cf0f2951ad22e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cac4831dbc11f4c42ba11e5343b259162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e47a66a8592211c96751782112830163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cbaf297462c113af0fa3edb69748d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620a47fd5e8584fbb6e04cff0d36e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf04ced32ad09bb56b7d5eb67e21ac8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d024d3490517ab9f5025f8daebc17f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacb1e2385afc42667b6f94dfa472bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc54f68c5ed85bd564775c481be3ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f1a29a3dfed3cc9bd15082c2ddb18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f8290935dd23f7df99707f15c9f8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af838605f468038db9566ab429463322172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329ab4e7e77f076d9a42939710a326c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a4580064132353602d3b7ec10cc5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5443620a155d18f50baafbc97470c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff63025f58dced45af2e691c30c08db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef71189500e37ac3eade4b9954e1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15568e78066be730bff8b7e9cb668bcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee122ae292cefff254734095f7916a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02329ff4bba9c35c25e663324a13ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cacccb91b010ed66e1f5ab24ee6101181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c0719440d8788b161461821fa3058182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e14ab2cce60abb06eb1a881b91a1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d364321fc8cff44e881ea9dfc86434184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edb8c949dc6b7c1036224ba1f188ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136df5efa36db72a9d5ff27cbff4db3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786ab9a44d39f4b9050ddbb5c3f611b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d0276469770d8c2b80773e1fcde2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27433bef8afd1be9a80fe93bd9cba4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb18f0bc97471d7b872866b2188bc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18f68c0d268c216dd7ac2e8028948f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc9da668ff584e61f37ee935f8810192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac6513be0d2116edbaf4fdb2cd248d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecd3e6600b0f705b288eb367b608c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122be26239bc941db9d72aa60815ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8d7f657930ecac8456fd959bc0bd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18bef4b5a24daf28ef536d63a35eb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737e9b291bc3fa7c220299ee27b2a86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba40104797cea6a76689727740409c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eac6fe4f03ae28a8c7433252d5217200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838867e15b4a5f48c9d5884c54a7b047201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9f4391bfb10daa82eee005e68cae1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa8b1855f27bda4fa8160d3b60d0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9c8a4168ed70efb6c484f4709ccfc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1970aee62799c6b976283507dfe486205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69771b7aa975f65f03c33c18d4f6829b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678416dab6e75ed742f5d211b46b12e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094078d677cd87f21be7d484cfd4bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bee507d0d835b2cfc4139ef5b5f3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56ec55827da17f5c6d89b9baba7ea2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24afe1f32478e9514a976e3658d217b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36163401f4f876d89b842e364e79dd96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b4ba85cf58dcf4a336f825a98c452213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b90027e88f179b1470b7618fc9e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac516a60cc8c4d9f8ad2ef89a71adb03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabbadbf6e2500001a5882838bb0c28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fbefabc61ddc25f228298d716afea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a59a8fda2f22151531fa41344c7016218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bdc3c463f908eed90458a980a5df1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3f40163a404773bea88f1d6b8089d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170214cf501a9c65d9f1199673bd2317221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfa2e2574a9a738812ffa4b2ba1388222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5741b60cbe7278e2baa58e6d2be317223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151cf734ec7bd5827e3192885ac5180224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3636b44d2b17b84a19aaace6c618c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f28ee40fcbe2a7562614d7b277ac7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04545945879fbd8416365b0f4977245227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687a075c91f25c333d729eefd7e0fe2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad74206e444909f260dde65c4bcf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a440dafe2d09e2d00f44bbf63e17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8adaa49414ab35bd11560fe51c4fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c972507a58bd37e1a207afd136d09e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ed74200e35799ce7268830500d6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95e5e512584a724124c5394ff0626d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a7eeb1876cfa55164480c4181d886235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bbb957d40c5025a2a20e5db9656dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090c572cac6c6aa9f0387dda54a8feb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d9da39dc424fa0c3792965e356c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906bcafa7fb501a77bab88ef022c55a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19674433cb8c337c8df1f2dc21e92e0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29d9f118c878775e12654accb23e3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fa6a834575a9c40f7a8e0478a3ec2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186645fefaf77322183f9f091630464f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf8bb32b653835f3f4ebfc399a2c8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b26c263f37c4c35a5077acb7a3a3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441427b6de6faf96778adb35eac9ce6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc330794a2a90602417cdf753a5ca205247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417185dc619cf139cac73c47108f2b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d153bfb954906fec648eb367b3903249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184f6ec53299e7e84b9f4304cdadced250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee0e2cac02107c53d6a1344ceccd88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d1c03b02238500e9bf6f104751744252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0140a0124dc512e752ca0a56bd1f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9cdf7836f29f3aa1cbc258f7c5e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129d60e8288dfc49a3a74f7c5f10c26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41997de362056ecccd350aef58f9f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53045dea084214dc314535b015070c52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a984b538e5b4a664798aba206bd4d71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb07e05ce77d8045c416da09104dc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c217cccef03291bc0ac691fa3aaa48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f28bef0c5ecabbdbf9104507e8152261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866145ddf186044c8c6c18ccd9ab2a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ca4df370194a34db35b4c0438998d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2eb682b7a0666cf368f79374069aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b731f69ff137279b10f149256c860f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc87c95d9b47d76242edf143bd57e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0832a1c691430e1528b8c645455237267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3929f18dc950e173bc1039ce46154f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fbf557e04d7291c4c3a8294ec4cfe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab57bde074ff402a4854e31650be153270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f6d51918193c90f20cb4a7dcc00ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd6f2a0327150c9e070c0aae137a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e18858ef2298d6c9775313806d2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e6b9673895399a96e0b6a3e335897274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2d0f02802d1f24ef6c2bba3adb6ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95069ad4079ab1cbeaa1ed154bc20ced276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d217111027fba8470fb1660b69a42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412bb7e1a47a3e0241b9ea0478a2456278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f47fbcb7f3d70327519946b7e53d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c5c63399400366c95d74c353f04d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a199d2aa7473ba43dcb722103b80b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bea72790b41baefa2b7a4ad004133282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d785e1660f57a0e3b51c4595ece77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88167edd1c0f51d3c2a0fa1028a6ed60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899171ec58ff8e6d74c0aa4aea566cbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830319351ed27f29dab55f1b09ed087c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f4537279f4d19cfae9017580bb0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327338fddb552149b9985f8c50dbbfba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de53e8017177abe1bf1a42e11be76d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9b28a2252ecce625723fe52355a87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab32cc1a6029d531df36a4533be469291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15081777f306ed698aa218f4aa7b60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4cb74880e9b542f875d2278155e15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb70a294bf5d26dc2fccd3bdc140008294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d611161476ec2d05c9b35ea39b2e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9056c74d3cd8b265020b7a064f50a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17aeb3d3fb144790f4fe0b54bc246d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b96ab4674e506b3ce8080f4826bca5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4f0708462c546b810328fc98e61c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6e52f46372bdbbeb7faaf02594ae8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f510e5c7140046dab7596c28b3854301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481701f4480b14a71b7d8d6ad92b693c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a763a432b28a01994c88e1fbc7d780303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4068fb31e41867d897f6f669c5637304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f61be4c0338ef493d7639a06b4a66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12fabeb590dbc681993346b7a8444b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857e11182dcc5d78cd3c1e0a2b943dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54729fe6b5bf083adbbfd051c8abb425308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd85dd6b29eabd140b27121b1174fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965df81298151f4179557a0aa40ff47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81025b7a9c01386318540ebdaa7b94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd18481c47c6994aaa98a12ba525e38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb936b1341c79508da66fd8fb5c3100313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5091817d1778cf82fcdca1c1e89db5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dfa32f80285775a4c47e945749b2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00d6bbf0794f0be55a2fceba9dc8c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22446aca8d56a95e60c6319c22c43c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a7ae757d15640320d675d3e4224fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e059c9e9e16ab827712d22947d981319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc80749da9db3c778791673067c9a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3f11e61f4b9d42d73b4f4647b3a22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037807ddd6ddd43d6b4b4e3ce337437322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc31ae58bfd26244e4877180152755323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89194af5c20286c45dca0fa1347a8653324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29794dd76a269ab1db74556619f7da0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a4f61c2bec6b02b87a17467c41f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acc40a5a10f4ea6ec37d45ca97b6d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48924ba9d15b5b3dddfafce2be9bd9e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad361ccf0cc46c3227a5f35912e4ca3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965340f743a279af91bd6cc4e45d5db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f47c8fa6f6bedc03c3b2df29ec570331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2234b10805ed167412d49ed2a10e92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de34870bacc408ed4a5a0e64b35b73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162031b1e1753dded931b349c8422b51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac4cd571a6e8b57653133bcfd48602335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234c65f9cccf8c6db4ea68cb064ceed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cb8728ddc3cc545d5b588ecc2abf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb8918895780f13da0ef0bceaa245d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ac8a6b5548c667ed28b0c5aba7bc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce310b56e65dd60c3410b9c61a7baf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20865157e2040ae15ac48905f1c108341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1534afdd8a8ef58a15574e687020e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52902f807aa2478c52283cbe9b3ed423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b733a870c144f9d6a040b7f527a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9403e54e37cda8b2a875e84bc3802c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02739eddaa2398da68d3eaefc078d6a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee3edd530d9882ec63c47b723366ef347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9523a60da4a6fb19663015068271161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c5835074ff3ef3691bac248321aa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6863ab6eeb60d7994b2f7df43e3dfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf760f6abf2d759d4c5afb11e76ed8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346f32f3df0ab6750fc59d7c80610f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ae7bee949c0d80e7ac98044b90bdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734858a04f7aa5e3c00b2bd29928314a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d7f1c469ed61908a546789746d2048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df055e2375fdfbd2f7f966553d99639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e62164dd38f837237b45be189540c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505824fb40f0193c74b2d40a9364d4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3707389291b80ffa188aa5674afae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f20973850c3b44adc994d4041f38213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16910ca674fe7887696c3da8a3a593114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff621c3949783add14698501e346e99015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c216448957ff5e9cf67ee06043a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74c6fe07291a117308ab09c1b3f83417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9f21ac235c79b7de02401226dc6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de711c4a911026855287a3e46788bd9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9eb2cc7545b8e33442f31981be30c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1d82da5b8089c73975371ff27ffc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964579984ccbccff4ecbf1ca296da1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1e07114b85a291db422f0da33fcb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdc01cedf62538e45c92a93bd0bd7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a062750f8cb9b4d456b6d68f2cc2b7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ef9dfe32891efad8eccd6e6bb852d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85614d6a67f664ac194060e92f19124627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61042d86457c15907d73cbb56f83da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d01f3b220502441bc6acb2ccf35b7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53279c16499426c6ddc2f8d9a46c5e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf695a550bd85d05bea59525121f7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b788c10389c45477661b87133a3a8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37526fe6a5c19b48e8d91ec9d9306f7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569a82e5315a9ebfef631224402fc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c2abf060cdba8e87c3de03fe743b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0c523a7468be6c7506dfbdc14cc5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee772ccd81db822c8bbf6895dbf31c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904351064b0a6e30bff3a206c4f8821c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53815a2718c8c73f169e75f44085987739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad492fe82e0ca2f431d55f1c58a78440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d259689f4b43a227d0efd50fc121f5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f0872e14e2cd6a35318e2839bed8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90acfacf857f8d6ade961f4c1b77e0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03dc7bc2294307050726edd39c05db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d134b16a08822de310c931e989c97c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41b81a5a9523e5dc93a93c5791d88b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93541105174f397cedd23254c57fc06247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612052c3eb26b99dbb11cdf0987bf91248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e1b562f295199d656cd4d0fbb932849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c009739d4ab2f1d5cbf20a91a748aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c32d566082f2b7a7803f53358a240251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa42e93ff9365330f2933825159a1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a66191265f71138c97ae05e8b74ef753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada434b0970df42283f850083a8d599554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd71bd5fd21ef1398bdddc68a8337755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d55a3049b5c17e504f1c5b6f91675e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3f837450fbbf9d90fe114e8dda97757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0d8fa3ad9da908406206e2a3cce958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb53867b9f75504c6d64d7677ea5b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa8081656a9dc0804474f0bb7214c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac29efeedfc0e7eabaa8abf9270c73361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092684c87263903500afd61961f210462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b89b83d243a356fed089f8246d356763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc6b3bf18b14ebff587ceaaaad153364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e8e3e2bf4a3b9eb341f58f4fff0d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeaf784800649326d4adc5d089ae7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63b38c7c654e750048eae028a0b1c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b113385b7ade06e9b7aa8cb5609b13568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3efcb2507eef9658c01c5026dabdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aa95d5fd3a197a2419385691fb9a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c9ad542178f52ce36b54ce90ff6b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b78e633ca52fa32030000c228f2d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb894dfa3b4d975eeff399cb7eca2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfb3219f4b1901efa3fa2d02456dcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3a68d50cca9c173ceb695466f29f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ddb7cf273829f82767c435ad6833276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192742082dee63dbb0bed2eb8155bfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed3afd8c0b3c118bc53a7ca0ea30c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf9db0c5a03f712ba23cafd2f4572b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aba67532dbe817d624c171e4a79c3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537fa7516ad126c8261f20e69c6c7f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac2da7c58226739d69e606928ed8af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e109d614d71c3edd67eabb6281e48a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85837091fc2f03aee7f0c082f097d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a5c78268e34fe17561e69fe09e8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2fef5da3a337562d8acd637a22b2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f03da0e1314023428570963844356487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948c0716cd697a986120896deba2e0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb820f551f1f94e95cffbffcc389ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1db77ceb08f6ac02142b527a49e1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc654aaa99ba46b62a83e1453df6c2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b27c419125b942eae3f1ad901fbe9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b87c19f7aa7674fb0bc67950512f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e25faaecc409032c00b2e61b3022594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8677dbd24d1691eead8bbf3c4ad6adc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d0e0d332252901c8196bf4e31a7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa34f2ea0879e9751a87fa73c697be197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73184441d118094c7114b47b3b246f6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce51607f72da794a683bc4a4a26aa4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0497c458075b0b48dbb996026b342100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b32066c62796d494ce3b157f3070a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010659a7232370ca79fefe4b319620ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e72cbe787feccc1678eb566d2b3a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c5b379704d4ba033651baa6c309c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0badd1e974533cfb308916bb7a443105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaa045ae6595f5ced013fa9e009fb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee39b4c4c7e36e96fd383367abfa539107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946e3092c60483c4895d421c85779fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90e7159a2283a5dbdc599eb9f31954109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604c54fb485c6456ff1ff0db95f1fe9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab1b4e1825ee186bcb313b458c0611111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e759973c794da298daa0ee010b9167b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fe53a482a4be5ae789e755b50c5ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8846f490c33f88a3b399bdfb4365240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a2ce6d1456afddaddd9b54b86a80e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6193e9443e8a9c330473166303501e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da171cc8cbee688d269dfeab10075117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396712564545b026b44eeea59b3bc5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f267e8987f02ba74acdf0e09871d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808d9ec51f9795f417fa699e9763086120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b2b1aee267fad47a3614dd3c241e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a722297008363dc7dbed6b0ef18aaec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314dd30929d8f1a81dd88d57215a08b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5539b4cc477e7081ca42d61160ea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fca389176a83e67cd247aeeff2683125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a3ffed00b5e3cfc1402774adb1727126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381f39fbeacb2420ac6dab5d32648e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409f893a5a3068ea0b5cda2bef81aec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bfbd60f078f526f26d2a6c2cf27f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b355f95ff3b542baf00eeeb51366185130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed22e6e8c9544b3b6a2321e711fe635131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ec9efad0da6d431cb59c037c9c6b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c8a9e44cd7e638e58c98e8f6b0d0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b88d185318bc51db809c0ac7c774134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cd493edc91ac3a301b35e0cd9ecd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58afff291933b2f9c28d31ff02b14b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789ee1d0aa5b4e6f0d8d7873631f7eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ec9e204d3b6911a7716ab3c395d59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c908fd3093ba0d983ab77c78ae385c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f202018e35a8a095a7b9d69e836fc57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c25c45a12370a9dc0435fdfa7426cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ab057bc2606a2185e48d8cadefd89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf379d95fe876eeb355dc54323c96f67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795ed54cf3a0b848eb1fa0ec3e6d108144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff96560ed5777f65d7f3c94b1778ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00334e5f0417769d0b85ba51b9c376146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d2f932085d70bda3e1f5f4ab69ca0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dae8a4d1fe52cc1196cb9c0066c4f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54632c83aa433b1b226318d711ffd9e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697303c62094ec0fb703392bd63019f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06f94530f25d845c2e3535d23921fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86635a055a5a7e1be0d2a26ca5ad13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f5f77d4b8f406d9edc23e5df8b92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d2469d57d38b9c168839a57854142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd71ef96885f09fa8b3e92d25c788e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43d8418a4fe7eb3b0c874fcd35d6f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe82fe7341f774ddfdcefccb15a1ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b012c4fb538c743aa0c7b075c2ccfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e99f78042df1c4efdc8f518ed67419159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfc7866c9234ffb0c71aba8e26e7a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204b5839669571591190608d14295a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb927b2317258ffa45a25a334369b11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bd92d4295db31b4bfd3470690f668163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48662b304ff42caf9f21ce1f82a1ed2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa927707ea0d83a60339f3b10765a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f068011e8ab1eca84ea2817568607166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2997c754032549e5342814b6f8748167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b25f34212d8204f9518a17d1dfa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a68c8a19bbea1c466ad5fb65872a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312646aeb63427143aac37cbbd98029a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb1b7f3134f61007d90c7f5972466171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9b975ceec5c7c0eeb240574d25aef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a490bfa1b061af2dc3c05890b001173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba096a34c74ebc2ed460985df03b822174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b09fd8f018d4d9697661dd6ef173175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5e2380399b9a19a9de58c8f5b8977176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff9970eda7c82d7a5efc5d5aa23db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9ba9c49e0bce16ddf8ca52aeef31c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35bd0ad951e9776098e8e2c141d268179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24492eda9b42f8bac855de570aa0b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98128b38f5206b01136cce1ec5b3d537181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426126cb3eb5630193eab25195143d6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0b765764cc863129ffbc65f4c88f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf830f6720edfb5d430efe5a649897f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961e3d6387e00f5a9728e3492033653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c074982544ed6c16293212c3463d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a17a9a63d092d975d5105972124c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e102fba8ad21ebf5df836d4d0cdafb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3f0a68b36a61f21f9c88c28c28999189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bd585f12ad071eeacf2f023367182190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a095e8bd97609be39115d81d12133191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3956ded0939a6623280d158b1e18290192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c3e128055931f257010cb45ad54ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caf42de6461b00b6c13c9420ed30b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c4f3318a925adf71f8ef43f18c6f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16274dd074e4c41882f45ef732475ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03e58fbd75ec1e29044fe227f020c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8fa8b6f4ce8f45bad1911519f8a45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c8218eef41798e34f1fbac544594c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937580754f4e7ecc4a4852859edd89a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdfa94aa72690673ddc1d9f319cea3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe97706d1a067414621ca422678f235202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901e845a14eda93e68d9669380b6292203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bae21f6309126f565797447525946204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3e81cdd1e6987f16820135cafa349205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71860ba6925e65b6e31743715586dfe4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e7825faeee0c16cd09f9318b2451e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d480ca4d48262d8764dfa55ada040fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2d47c7bab6b1d2a9cc3fa53075fdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc638364f136d3c135b44fff6d82ce2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19db71fa2174b90fe9100e3c1bc87e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18370e0e4f838f265609c6ab45a2c6c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081143335112b348c37cbe9b96325a2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b00be8779acdafdf623ea30804110214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8b6fd35e418762d40a67e54f3968215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e4df0057038d6745a5720d40f7908216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffec39c7f93f1acb4bbe70f85bd16d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc8bef8a8c232b9309f28e9275f847218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2039a2c1473885940c487fe5b27689219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9644b5824d3c8bc529ceae3ddc4b51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a756bb961eda7b6b75f7d44dd5721b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2fff503843a8783849678b6197b3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98361da4eb4da3feaa5958726496f0c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201ce9e3e5cb0bcc035fff7d3e99a3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d54f44855de187949cccad0edf20b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e6f0b212f489e0eca0b3971a2c8f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a9848b41c4506785a3d235db08575227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4dbe2e3f98eee9635d6b56dad9a61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb5e2a4bf07f8afc2e5165cbf9746f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e0c7f930a3659bdf115c066a1cad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46592380889c0f02d238b6ce78fa1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af1f98fbed4fec45296d39bd350e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b688463cfd3de0c2a4841a0a875163f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73865c175d3e7bf6a4c3ec5776659558234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790640911991deb9e89d3b48dd427f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd6aa0a8ec891f10aa100555a79d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61041987eda345f3fa15b0d9089cd37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c906096a4a07eaf902f09adca699f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287ac15e2bc60b311acca3c67979ca8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c08e27fd74be7664454146456aee3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cec7e985bb98ddb69f93adfbb4cfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae332f2e45ef4a4ec3a77f365b972c78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75431a34b88c7c657e0f9cde76109c49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30da83fbbd38978388ecd05df4b7288244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc530ffb7decde10e2253d458b4e974245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38608577839e53dca36c231f3575a47a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ca04e1d4af34cabaa17a48490f681247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d1c274f873e82db65648493ffdcce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5d13f5eeab66bbb92187a46cc0e94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b5a3ab9f54ace73fa5d2991c0a79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688e39fc6551cdc5fb0e31a792b9994251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432dcc2596756b3ac5135ec1c91778d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5479fd7ed775a6b4d95e506ad464e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f98f20b96c720ac118a9b66712da9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed70f9d3c79eafb31a696439de6ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f1f880801cd203feff747d75c07f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b9a257304595f8f8163a66d1cfe25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa95303e6347f0ade4e79458c18c6a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961312e9008bac476d571eda6a27b602259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3484e944b314e60d363667ded7499260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211413c3cf61016ddca5b2a88731be6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096303940a3fa778f82fc3ebd3aae34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff99968793a867c0bd11cb45c3c149263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36faa5dd93183a7a4ddd78cdd8ec335264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ca3ee048c30cbd09fba21eed52a11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4f78268cb585d805692b53b1e5890266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb1d05308430410d1fc2937bb6bc11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396141452b2b88fbc45e19df1ceb2427268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6c54e68b9cf40a1419383535a623269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b6a7c962906a1e4b046891cb333f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956bf7ede4131db52138e728efa8944271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d12a8efb9dd82927351699791770e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957456c10b1fa8cc4270809e658fd673273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5ea58589f29c82dd76c005b1ad233274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e4f2f2bcf8adf54fbeadba4d1da9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb988ebddd6d2d712d1663722ad46eb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d20ad3e17bf1ad6dcf088b59c2916277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a053217e6564f046e8ccd9ddfbbdb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667409378a945a54161fa721cd1a7a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ba51a66b6111b233ea572dcd091e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb2ee20f96e2a9b31d6664abcca15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e8cff433c46a87401b82ea22b1ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516aefa743ac644e4a3c1c2dcc6c8f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a8d8c53996b11b0ef99f45d1d290b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25323e08e54e014688d6a6f03a258fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec82c7759e175538304fd2431bdf04e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958605f7e4750b2be417801d058dbe98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cb6e32e921e1aa5a776a4f85278ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea19e050e7f0ad968a515e3e54c109289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359fb24e51b0c89bb2c4a2374aa9806290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f5af3f0e2dd5fd72facaf41d12dfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b629d1c107898dfd8a19807a0d758292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5d3f182c527c8ec3be4812d1760f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0a9b01c2717286ff6f6e8f3ce87ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7628d58e809280fb62597ea39504863295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02622b3551e06a3c23c6ae245937ae43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975a412dd58c973476da31d07e7850e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128259748677877d5bf04fd7205c09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97676484912a93a006dee263b2049e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67a9d7acf9d6a5f94d97d3d051a106300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0b7679de7c03255939dd0688d8350301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db65d5d47281e4c5b992e62abfae5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea631a82b9cc3a38753fb6b46b88c0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7c1445115440a1c32359e9a7410a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c470968a4746f891497e45c28955d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3e16fc39acedf7f3006cbcfcf33d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3f7f2814c61c605ec46dec945dafc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f7fa209e3889001cc9e5464993046308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33220dbc6011947159d7b0458a7f3daf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f660812bd87c13d0d8a4a2d7de0f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a8780a128078127e39627d1cb68fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2bd860d6e261eb638d19f1a7809f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65904f6b3530e590463140db285930313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ffe2669f1fbd84962f51ff5bcdc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af1cf08efc01dbef840ecc9108ec47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d242b329d2f63638c11eb9c6159754e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c7aa8e79df5b8e83b1640db7f883d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab9bb405ffe49356536c4484de619318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdeace6de144ac171dbef58e3cbea4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ff319657b0991542e5af977cf0084320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c0d15ca8768e66ff95d43d7a9925a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a847e37399c71e9365c24affe674d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065924a323d58e307ad1366e72ace3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b4c02b6503b758db8729e91322cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb302640afb8e6c58336d19c3505cb2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>