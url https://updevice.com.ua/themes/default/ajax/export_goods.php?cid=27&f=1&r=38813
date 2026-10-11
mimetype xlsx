--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbbbbbfd21e9e8a80c4f5f834aa48c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839944c6024029c6301c4eca41997d8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21674c2aaa60f2de6e8ea9ce9eb0da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dea87d16b44de03c443565eb5fd504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9aa6761ff7a4da3250b2c242d8a2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356167229ff5058bae07e1e9fc2eede46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae580100e4ee567d1834d10ada08a53a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165d7649b984db880832d25a3cb84528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5de81887f8e259d998a305abfb4e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87770737d77476ed108029f285518510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64a4645b3b6f07740f24e1f74cefc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99377afde2a802e92002efe1d33269d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e411970277bea9cee1fe46397d7fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9699dc22cd1460a7db70fb84db30614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dc35fe0d8f284cf0e0b417229ed6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd287d550d5829879390ae1f71a065d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b129229ecebb90e46d0826965d6483917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed128e70129c77c9176bb0b9c0ec4e5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775886b1e0573e698e87945f4a8f6f4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5228edd32b661a7aff7c1a38c567e2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe29b17327eab42d9e48bacdd16cb0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d987f44795e80175bc15f349ae55c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5694a2df05e67af96de9fd62ecebf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0e36172c8799e26dfa071b7e140924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63960b0483b7dc19f2ba27d3061aa3a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66169a75f41ba48eee39b3d44f819af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baf4875d513c2d5811ae2236dc721c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11175777bc793376a4c0176efa3483d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a060ffdf2daeaa468b0d4c3144572e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fec1e3a1ff076c9072b6d3d2cdbb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d1eac812e42a6523f89cef03e5c5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00428f3437249cd630d11ab2739c6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b29424ba1eb06bf5b8382b7e85734b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22c5256acb4ee4fc56a6e9b70da0a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa178458cff0fcd489884ec6e2e04235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa0a0388fd96533d15d8c39e2e938a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa72c2d3967343b07012c43d3d776a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cfbd8fb9d650dc37a2913980ebcae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748773cb5becbc620b14001e55cd7c9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7932bba549bc8fcb455680e6c13e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64831dfad8ffa32c1aea606c3041a67441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85193901151ba14665033ee84093b58342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53543f9731ca1c086cf9291c0b7898f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce7b4601a2da2f275177439b64851e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777d295a04591a0363ac66f4df53b1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77993c764eb657f47a1bf42b3cbbc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d98a7b9ae07d1635dce9c5e3b28ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff795a038a253007847fcd60d339b1ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a076926b79170c6abfd92b9f2f4b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be538e91d82c81f8ba96098abb47c1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f23412438422f1d4baa26444d1e6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7066ddcafc07f30f0b0f2a0355cd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f506f9390618761fba891e800739d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f5e9086fe1e649320bf90a6aa47d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb061b03afa58ca36b6af4986ba8d67055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a471acba4997a847287d520d19aec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed3bd1175a509f28a4220ac948abae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a2e7f66d299392b04a79413c6aaa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea1bf7b310c339c644633ff5a65f6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3971ccc2d429782704fe406ff60c04660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c2f458f72c55684979ac32c998ef761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523adb8bb5e3061b406a62f236b17a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db7bcc01bbecefa0536e7e36e482c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6241e334f70862e16e04814bd4d19264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee0207b84ba43b6372fe11aa5a28d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036737c5bead49f0a2ee6f756d26bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c51634e15dcd47e724000aa75f01a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e1ced19729ee5dcb316f6a21a204468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578239d909023afe5a5c791e49f1ff769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc4d1b25098ca49f65d3e550d7e5df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73b22bb1356b8ba5b269429f52ab9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45de044a65330ddff5f3832156bed172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151625893cad4eb2bc34bfb5eb6e96f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1c953d573d794566491f83bef6b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e1669b65807213323b359be375f4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695d31fde22ff8b3595495d7bd85ce976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beedf68e81c2bd5a7c305328e75621577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b1e63e62bda561994bf8ebf10980b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d49066553987b6109183404684c3d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d067a9e505dd2b7c6798b88730ad0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1ab173af8ecf858729ba611c794981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0c9b1911f943cd2f17292473872d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221926d6a70ebc3b98e9306032a50b1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba59a61fa3998c5bd8e2443ab7cf6a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b1b08530e378a3c8096226b37c60e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d299aa930465cf38b1e813bd3c5120486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2214f84c29936081b3c85f46eb86a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f1c7194bf7b617372cd5d8269ed2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92cfcd93f148cad8f274c40646d2c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df57ab0f10eee4c03798d17f64b36990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ca289aeb059df29c9bcbe35bd4ae191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3a5226139baae2c3e5f350e19e1ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7a0fbaac06a0ff515d885c81c0ddb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f27421e99951af98012920854fa09594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ee6917f1efb5bc2c9dca1e67e534695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d103f438a8387e41f68aec90b3cd0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2be430c8687c09063811ea1c2d13ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60070b71a9efd90c1231f4575070b9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d4538a17aa40b03509d76757976ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c8e0a14dad980f30a2e4872539bbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d1d643413d4ed6a7421ef5d0e44a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70dc5560884499492fdc6135c6665e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a35bfbfc97c8ccf80b258646963a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19921dfb195d476e8deb6b19292575b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9980cbd90598c83c34e2b15b7f2714105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2fa83cedf0e8e9d665af9f3ac43e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6de553eac9279c87bf9c55c5e80cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed85fcc0fa4b5abc522aaf7733f8be8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63aa5e738093b29723e91baf56e833109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb395008602e6a845c1ee8063fc2f561110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434963653b4cb3ccd0caeb2295788fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e455c1ee436072ce7b0ced74ebabff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1c50df245db6081e1c7a1d435d574113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066a1651f8c136efde4113c88386174114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36677ba4ed49dbca9990060aee460723115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef4c0684b1617d5691fe8b12cd4696116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23ec6df124e639c02a88bb4bb98eae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012343d9295453e0d4b4dfb56ae726118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665313b48871470f7b22108266fb854119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c6fd9d50c45926892ad08c3d52d2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab775c313b48a5fa3a7cd8e6e3405b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0eb7ffa417af0468ac63f44ce74b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a85873ded4393530d7468deac5d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e574aa4c11c1b6fcd4207881b80236124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8f56d0976f556d439369fbbfae376125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbf3152de5eda3f98e60513a683caa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29cdd0453c8cf8b430b0bbfd59887127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a731d562f566a7cdffa36f263acf651128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc3ed974de7871e52ccfd6336b1db5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4da20e13e4715752fab5c4a916e1ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111fad16aac921c517e2506e5b0f35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09740550b916ce78bf46bbcee65e313132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a1298875adc41ae5276daedcbb51b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af619962bd36fcb6728beeff3436f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8d4a1070861be66cb57211e4e4562135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a71b0108a6a50e14dfa084212cf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ed6793bf67c51bc5c36b7ac1d662137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051fbb7c97defa48f3dba3778369f20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1ee3840bdc8524d9e2d79f9e7c17f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5b255078b36f26b25c20ad6762b77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae1ce7302d594e964addf175a1524b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dce2ccc667440c6a3eb965b676391142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a61d8c1666f98ef36b7b30e579a32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9565d5c2ede46da5351384008666afb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0af8af6e792b82ae2d3a34efb044f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015514617ffe37b5673827b5f53f4aee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4481b8034e52497536c59b30a8ba8d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e2fb911baf38193dc95ee3935127a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8b9eb484b857cc272cba2290d835c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f6465551f13307cf4fc3300f6695f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9cf7a9361133e09aac9654929362e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0cd915e23a5e42575a3dc0ee1cb63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e9c6003ca2f94c03ffdbdd75e393b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ddf1a9e80da321f30be3df5de0d27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a253e5d1553d612a684ed10508c81f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249cb9212f8603184984a3737510199156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4a68a5d1e158c235027653bde09f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49201fb4bd9d678b6c4a504ea38ff43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae0b3ddce71fb2c040d04b7c06f586159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f02d0d863f4fe7e112fe28228c44d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401b4c9734021a64e45969ea3c35481161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fca809974b490b6135cbca44576039162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ebb609719e11ac14e95448bb9035e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd568760cb4437c0c947b7065c297b1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373e2f970b206a662abb038dce36c0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e7d2fab056257c77dd1ddd6bfd93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860875462e00a1f7aed4c120bdfb2c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47915e49dfeb804a6f2b24e045f1a2da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce4114df566538a705abfc0eb73296169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7bff7798a3dc7f260b80d11db900a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e3325f80193d31b3b5ebbefff6e5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f47082a141a4fda81b5f7a41f69b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df158e782f565c39a4be60ae7c8e80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ef3d79de5efd797e79c07a019e51a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084773523b2b2607705a6f0ade225d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e566a16afff26fa2e45388ec3013df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e618035304bf3a39981c0e283a2724177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5dfb491a5b3e938f0302bc69db7eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809c9f2396500de80a9ff37a89244bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f8c53b354e122a6b0e2c0f342dcc2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb10efedfdfc72aff02ae5c5864966d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a801db367779f28d3456f7684f302d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300f54afe274a5a8a66faeb499ae9b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d720f15cf6f09a84b49eb4e11535e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606066e825070eca4798c7a4908d1095185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306f1c3897e4a37862c2910dcfa95ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc4ef579efbfdadb4b0cdd6c2a44b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4e5fdc29fb6e101bec3e4d85b0bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6cc418314f8739d90d98a5657c834189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638f175d450f29343ec015aa97447ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852372f90c4e54630747964345b7509d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05002303bc204638d6e8fcd2fd8c45a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9091ba2704f3968daf8b5720ee536193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586def4b6854c262ffcd10dec66ad63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb204391ef52902924b99688fdb19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93801866f278c96676605845e4d29614196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a45abbcd3716a127af9cebf8f7adb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148bfaf37ee5a55eca0291766ace92a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41ada6ed461c294f0c80cf08fc1c5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e0370017c03225e451a56fc36dcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10538d3c41b1b392367cb1f5ed495f4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f321ba61c06c7f9a13bb08bc3ea10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ac8e553ac1d5468866277f36b707e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141be30973a5893bc6c2af83beaf068204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905b3a377ab73348ae3ac9e75211788205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e5bd8b0d5b4db07f629eeeb86a029206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966eb76c088296fce6ba7d40e307acf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d398e89590536ba6d1912fb20a085208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f56a4ff34ca745d15659f13046b96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d0fa9e013f2a8c1386d40ccd9e988210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bd02b4f0314091168db4254eaa1e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f24d55351b939c9ed028fd1882c98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a19bf28ba74ced53f40d8312342b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c94726c7609e9d9d3eddeb66aeff8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1b20099ac9fff7f6e06ff9f9a60da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0f9b8854f412a1515e069018f2e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508483bbb6eecdc9672f3161c918d13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813e9743ebf4f3f8e72569fa2d205de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72ad74b71c4b6342b5f1bf1a2c5c5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c48decc4ff80ad1ea54c7cf4f5b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c951e2c7df2ab9527e45c5e6a1529221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9f600d90dcbf30f4cf0bc6335f76e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca343a00783364879e8c75f19c1101c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dcb0a6e6553852092f0d01627eced224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be5ae1f22f05d67738ee933b6e4e59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b1c63ba06e08e05eac55e566f0650226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ddfba5a204a12af329e170fc63f43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edf181318eb41f1c4a75601bd0a635228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee61407ca287785fcbc1a32b134e2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c26282fdecc88d9bb9c5aa704f1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89427baa5e8b1dec0957af6de184ce9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a17188d0a2ea3d0a975b445e125b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21337197db07a6dbc58f5c0245e6f87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4f7368253ef63ce4cd3446e8d253d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7c7cb79ce927dc364469812bebc4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0349f8dd51009fd73d35cc431282387236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764ffa660b7f96818ecd44e167242d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009bc960f5de4d20bbcf7258de0232d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb26f3f1bb3db328d237d2be26ff88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb387685a087b090342e2bdaa556a6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb4ac86dcc61f64fb5f337ac314195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b37e87a52b63c17d8b7663e0bf7115242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a257124a596476b18cad34621565a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4b55c2ce15559236b962a7cb983d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34291dd7242b2cae25ebd84b9fa44e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b7cb59bd6582a99c810b7c956ec6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71964179724d268f107debc61abc44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a925ed21eb2cd92c532ab855fa28eaf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8e2d283c978f6ce7eee2777442e80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59161a9df453c836a65df97d56073a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47595c3de6aa053cf2ed07fd80c246251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedd56311acf04143410c84b788a6c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9e493af514fec0b69563d54d7dfb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb5fb50740b5b05650cdac28a533ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a086e4d888c8487e4509685a83d8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781078bde106affdec397b5f7d82dd5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fcbfdea31adb26d82aadf196de1f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ddabb3aca2deb3d4748e66a0a99d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a38559afedf5c11dcc4f9aab7884b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29938f053a2636e52ae90937a091f56c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e95b15973f3d446a333e9c8dfaed39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1d5919fc7f8f0c735b80b7857c1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf195aeb4795e3861aff4031e743af9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2195bfd74bdba1af9f8d0e7350d9e7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f64db4d7c6fbbd4bf588c4e5374735265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6fb5659ffff92408b4138e4bf7ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc11c1d84da5e44ffe2f91522100c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687894cb0c678d9379d8f3d638dc47ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b660425748e7bd02be94f7feb84c42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e10f623b4a3815d532e4ba70843153270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ddf7db3f1d4b94680556f36895d77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863effb2c607a9c226fbdd29b0e90c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6b2c53166f6fae80ba1423200c34a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99a78a73bf92265d690d3baccf8be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dfe7682adddb2fd6c91ebd20ca2fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb76222e83c7b03dbd4af8fd3f3bb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39129628b5a9aae6a03b92473a364f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde8f317aa0efa727d5ac2d9bf96345278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be881ee000d837e99291b012b71d57a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddddb4667929a171ea5fd98110b662280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f8ee44df09f2d2db5a675c0950353281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4be992a285c206e12bc04b60a5c74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f0ad7949fff38a23324c567f8ec49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a222db0e0cb2f51f92bdad5269402284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97219130358fb3ba8fa7d8a121c2c0bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb591fbee052977c1eded3696a71e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8b6912d187b251cdd1d8b467189ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c615e1b11ff30e4632b9cdbdc1f18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d008520a27bf7fbbbb620bc4bce14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733bc040fd752d82d41bac896a47cac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac0b886451aa4b67b0bc702d8c249291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4e5ea4b4fe12a3f66580d51cac428292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff3e8a294bfd401bedfa6c228b6c18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03dcd8c9ad408ec48d298812467ce4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e330fac7583b7ec78d7e343af85458295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d3045ac901da8f0b1491c0792057c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a029bb8931398cf17ca5a285f5555297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ecfa74c5c11f2e2d868ebe32e083b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ff19dcf9587e03b6e6418d021eb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2169445fdf91e30afb365aec9e4c0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c104a36951fdd93d4dc12d85d448f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdef392bc0edbdae62477e1b578606302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c308830f7a43c010ce295e271de235303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef620e6bbed38c8ec7906cda68f88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea956040096e2ed1725c02d99d1da9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8584f8d645b6042a2e904dc9b2beda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17355c16e27c41b24710b36683e3f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041162311c46bab4c62a8e7899c75411308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac5eb49fecee3c662e75be081eaeee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbfd611c346eb73c7153ee53cabd4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47cd4323d808ef5fe4c29c107729fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee76956ab1db008dd2e2d87ced6514312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1187eee2b95cce1fb2d40d236b39a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6848f094f4c6f62a26e09d4411f0bc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2290e20198f9eb8c2190aec4a47785c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac98b03256393bbc6648fb85f15545316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966f2cdd9fd5e412a8f1a2228ee4be2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5b6a2bbf8305aae361ddd0ad2408b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd448d7ec6114673fe03cb4c1a4679319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336e849fefb2a843e8fb11ba43aeec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b23542b4311588a89ebb7ab65f4509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863acad0d106b0d408c5f35b1c3c0403322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6571d71d6be514346c6ac0e6ef6df5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5f2b1a7def432bd7eda4e8ec5b65e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ab81ed131599f633982c1df090b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a77d77a03f930641b0b5d779ba678326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb52234eaca87d832f7616dadbe07e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c66dfba7e77fcc3bd5201668b01e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adf3a0b9ecfd757f2a1cdd771b166d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355d5d79fd7776fab8745f41e40ce1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5307e527b80bb952801e75e6af7ee9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db77aa5afdd00be6e399515688731d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff2ceb06474d986cd7ccf46010aa4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d0730dc37f2231fb1681f55751d36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ce523f9fa9392c67aa6d4d40c4f3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e5587c1d05183036e32312ca36529336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7db59825281e2c89bbaa66b3760e42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920299103e110fa98e244653b7744599338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c57040f9f37ebd1fd9cb2f4663a88c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29946937b9ce6e52bf9205300f07607d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc642224941d61b478461e0a5470309341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fba933a58bc402fae1b619c8e92b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42f9ccc93a97089c2bc002b9e4ba7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39227205c06e96d96a994503838a71b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d794edeef05dd1b7bb76d0fe0d566345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75af0ea38bd7a54f63afa17125f414c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800bb663dda006193fdcc5f6807e7e0347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f002f8be2e7a7869e8d0fd7aee8eef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f1ca3e7998a31e3f9020f013a92982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8218c85f5d14cd0be6f0cd3edfc883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57da88dfbf95ee046d813ec0d1a11344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d4f7b381377f8e3f9f06cb73de2405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fc7008d74756cfe84cdcad62fb5086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24446b72a8b7543512dc714e61a0027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fed6f51687a1a25e08dfe4892491f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a553380c031381b317227d4c20c099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15834b9d8d0c0c2d74b54edc631d5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45ab8dfbdb961c7f2167638095a0fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9037ec37aa6e82781bdda437b5e5a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb2a87e47eb2a10aa155fade76c7c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb27187f26ebe50e0c66dcd2d9a62914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7101c8995a086ba963e84830ee1ee115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb53b4977b316b12d2e794975dea07916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886020f5eb56842eb832434f0bb428a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fdeef2d7d30627494da5dcef8fb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e23cef9e6e1cd5c76dadea33ab2a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683be7e0e4231517428eb8e8cc395b2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4c5e3d3bff60b72170330053707e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a67809be6ef7ff5c35f0a28309a0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485684bc7ca23d954a2b72fd398311d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038163decba28285bb362c62ae2a522424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf990ecefe41311b41d1b73cf689377925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fc211d611da17c54eb9a149371cf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35188fbf095fb447468746765456787f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb17d764d2d038eb92d45f71db06cb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda81f26ff9e22ce464c4d12a691bec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab891fcce34eb47b2f97a8478cc3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151cac1f5d6d9b43d6f614dc00f6e5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eb531ec4715996946e7c87c8846dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e25459e0540851490010039700732733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a87201ff03261e7e5b7a026f543334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b052e67199f5097875744e4b5ec63735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbfa6b882615fd0fce999f401a855836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcedec8054e49de5b9c17c76fb184b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dd4120c88ca8f47facb1b8d6e9b0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b15bf1b7b80d065a52288ae405b73f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8301f9d53d4bf587411900aaf7e20e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45bcb6f829a1563a46a02905efb70b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae5f4b29b5a366a756fd12e5eade442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ed602dae6dbc6299f5d0246b36d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c2c6da7fa435b20dcec5fd898f61044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b676f8724f6b85306c5e34a4e2da3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c6bf9e09993e3b05b11da41e22a9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c4f52daa11beb754f565bc5a7adf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05d97326c271d0e2e947ec4877ff5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59715e36632706e92e75ea208078d62649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb791e45c11d5514b1ce248a43872f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e102b667bfdae206d1c6bb3885bdbd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99880f98e301085311274687b3bad6cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124333b2c44e7587cec7da0c683e4b9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2c28ef9d6af5c8573c0481d04c8fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5222e426a178ee8cfcb31e60f3d2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077167ce65205b0276b001a3565dce6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3d5516839249f67306bda0d5efa1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b3ea26584b9d0c7726c33931182a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65eb03aabc1bffee9cb812a74bfe459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a1ddd41be21d27b8943a46c2446560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c9f3770b92f10ac3c8eb3e72254b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950daf4b4d99ef6b5845cff64d02abf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341519493b825e2bb4b05213e9f659863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a797e8b94474be928f3ab29fe2f258d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa2bf9de6129d91fd019512c18955f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ada35c8b08a4603d41d4f166d16ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a740d982768b438f43caf3b72cc1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54cda40fccd5e2905929a67ad8c39468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f952b93d8855d7c36eab1a226ced8f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae89ca16fa7ae4f25b7b2e08fb1f8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdf1d481f98e43d42c2cbf77a68c3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb8ec8b9f4019e43f4a8f32c6d0f1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bd8e57b864092613c0e0a6717cca273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d23d91fde58d3bcafa8ddd13aa10574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73814104bbf61207d084c1b691b9aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497158130d92690eee45970fc0faf0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758161ebb44b3ba1f39c1a07a45fd75477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2796cadaadf0383b02f4ade50889a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29620355d5870910579e0773526cf88f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824bf7ee0f73850d1f76b2f8c98940a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc455066227073248f33a1c4ad6b6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a082c4e5137acf68160acf92823f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd304cbfb4aa16e106232cdad301d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fedfec75d2a5d1587589fe57650ff684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4074309d910312573c1e2c11a550e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df348346ab232bbbe2f91ebda67b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebbb44eef47ddef4666704404e16bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955eee301b26c54f026474726df712688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411130bd3ad33c3c2849ff021a69ba7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bae787225fe666010317104ab11f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858826eb83a5996865d11ab912419b2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6ddeabd74bbb2f6ecf8dbc3bca24a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ffda01d808a0901845098eb62e35993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde80b5f36de6e0170712d29e7abdfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c479e8e5d1aeafb46be7313d65891295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48217e380a61b1799c06c1421e5f696f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc325b39524567ad38791176baf10097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e754a2c090c2b22b61ed893c8d54f1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6f4eb769922b17c11f40b28db64da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a966ac106be85b5ad7c0682b69cdb8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43baca4b1292049fdcfddcd3d7f21b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de84ecdba31285d8a22c6955f545b74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afcab7d9a76eff2a484da580043d48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7c0be6d17ccfcb5a9543719089801104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821dbf1f235001cbe7ddf57e6f0d79d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299967e1261b1f237a25858e1fdf9879106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55500725d47e33ea3aa025507b37a1e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c97fb58eeb4750fa16ed0b228c7bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d9b758ecd5e149780487109af92ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d736ac7a153d73cc7cc42ef1aaf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839ab51169aeaff61d672ea5fd89a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c36b2753ea387c7daf18fc007f7bab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24994b1eff80866e65e079fe0e96f00a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae95b2ad65c88271baf4ff4b729a6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df25ab557d121ecf021780b72774e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0594430ec3a004beef5c97cfcc9d46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8d14eb49499d48397ccabd3f86023117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be16708f95ad0caeb4ec6767b23c5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5da22aa87a20fea339fd46bb21d81a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a333b9a0912f53bd543810029c0a874120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f9f72da9f419baead6ca3bcb2df88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb75e31211b42dce981ecf5d7c6ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c79bcd80936a94e5b953cb35c76d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444961b948b6fe1c5544cedc53eb6b7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626341821020fba6940c32f5f5c6be5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab4869bf04b12f71a6d89e3171e47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93052310d5a39d9d64c53565a736d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141dcbf0ba09494bea94af92da38f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaaaa83edba94a6624e80637f67636129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6cdbb689a27857f0d55c25d66a7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e3985df8ad2bd07eae43547717be0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56951b23e8ab4960133507274de8154e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e7bb3eb4710a12b4362e2fd256927133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3aba0b834e959c4c3a53760164b0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec1bd116b80882ac40727cd30d738f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccd2babf2b3678404036d311cfe3a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe9b0564fff44603932a1b1db3874137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2ab56ef6e9f403944bd456fb9c79a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a4d5c656a494b9d76537e31ac688139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defcef12bc011e2e5ad25f8429a49c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1483bf5045276a4014e7a85ad5889141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8b6b7690240b0404caffaca3e635d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7153714c6a3e722edec47c564fcff5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155efa7216bf21972bd4b35ccb68cad7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec94c1859d70852a2c4907db81a6295145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d59af788a6827041e9ccfb7ff8324146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86366af144c01d893c92a105231275c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6de19339af7efd3a40fea9f313362b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ece539899ac2b79f4f0c90a615b7a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52ffd84d4744c94b03fe52eb161b12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574bece8189e5bff83c3418c8407e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ebdbc8bff2fb50ebb9d732892b86e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec0a6b7ba796c1c3b050d26d14aa20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890120fdbf8bb05459dc9158cbce0265154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2b44ed48959600b1104ef66a53928155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a933863e14177a85a47d6f1c66ce1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f216f4ebd6dcaaaaca4404e1e4074157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf182af659c22b2246db5a59ac23c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fed4f942be371afd009ed32acce145159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf9e2d6c3f0b39bf01ee6b57230f50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37790285786d222e6f6743cad21ad401161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cdb9711a6793b50e9166bd342dcc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6191ef0819ff8eb911d0a63218e6210163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe476e0a10af08dba7231240525603164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bcdcd6e5d0b2cd56842bc097a908a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec6acef87665dcca09b9f9abf6c95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1502ef69f7944de97b66855b07dcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1b50877381682033df4eedee7b2a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f125fafa0dd996494a286662c331c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890cc88d1910710a03908c038a8cff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c2167fdd79b2e823833963298b35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1801e44f4ba284d2c731c0c15df7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d127cdb435dc9b4db8931868edaddb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d5c3d00f86625610a6f451c0e1b28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b91e7674d34468da2872b5477cee1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cac0715e9925875629a1636ddccbb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2612b14f5590fb65cc333af3254c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64b83b144cfed622777cfc99057ae2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e290cf38cfb167e644008cc220289e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659da441c44d43ac334a42267c0214f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6a8e1533d814b16fa35355e5834c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6782d6c062ab9a46552fc26e1d3e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fb763b3f6bb8719bf8962335c6dbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f83958254879502fb2dd03c9746a52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fa13e980e02e75f59e8ca63725cf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaf70d9bfbe04cdfa3c7540c07d1c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901f47e734bcb6375f5f1b0a3e7d17f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff2f6446864f72e662d8b4d875a2e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83870b7961e971f3171785158b5e14d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ff6987fd8746b34da9eacd37670d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff7b967df69b14b465a55762a81b62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9239c29d86fd53681d256d7c837c70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7faac8eaafc60f87c4e8323a9c20f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ac35c8eae618dcddeaf52a03175a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828008764633dd825b7d3a9d21c4cd59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acbbfa19b49693ff4ddc83f1826751196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09799db72c8399edd9bb9e05dd113d01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa6bad6e1996afeeae29bfeb205671198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9844e94024869522f13691b7267287199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e56f086fedfd3a8c110581f9df00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59993bcab369512df76983f0a191b63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2ef0cb3e9448941c72f91ac39b566202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b8466b29c44e671435862aec65703203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5563f335bfaa9dfcd77359df3a1ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b550572340629442f9573afe15b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207da3db45f00f44aa6f27d2b62574e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4a2b894cafffbc4317ca9560ba1a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74146d718391fd635672c7bf8c58177208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c883f344d8f08972841bd48fe4bc329209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f90394c8d228dea94b5daa1993c7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181f65f493784fd71117531c1337c7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61229feb6da6c154a01caf10bb92910212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d852a9a20ef34fac338d88c37bde0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960a3aede11321cb12ff7f1864106e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb055ce9275e111b54529c564d648fc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd463a8813f075cb2e1cbd1b4c458e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae089d1d9991f99488007a03a2be24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff6acf01630907f259349441036492218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eb9d9c3de1aed9e900036e01e34b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39256a3a3b9a9a52515ab587eab8276b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5c5fa9f0d013c8a42bb4965206b6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dedf09cbc497b5e36119d62a52c83b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82b688b27415c17afad4a136b568b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b82ddc9a8bd9d641d5df0b366294a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886c7126b451673c7c73f7b98b9b6ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcea20de1f2693e1197ac694e635f16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fc61aa4f979c40e39ca33134eed4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8188ba12665a7b8eca4dd8683cd097228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8426207d10c4ceb5c148b66e903f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803662a4668d81a39a2b08574fb8f41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78635db6e0eae0cb5787dc514f32c1f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc61466e8ca7e2b249ebbdfb5bea6d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d55066585e2ee516143dc78690cd84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa56d7690fafa2356614b10f181738234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da114dd269331a895a9d3a73b53c46ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351475c9ae74abe5555ec34f4883c1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e717f85fbf895e9ee28ea39b5455237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58711a0fc87f826804e260f07051847c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1238d096961ce9a79e7bf17d6a1780c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2b4d316c0e7f93c5e9bbc869deb1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0011a75daacc6d38299a03a48de7772241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78ee77f92b350285ac5c4e3088e1a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780311fa5ee0e12f7711a3f4dce21718243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3dbb3b3e779e7c076b2d1ce06c311244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248f3f0947aa6e0828cd0b5283d16a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78af48e9ddf651ef6b56264fa4fca4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a6183d3d88369f3e9f2fb1c9cd201247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51435ccbd1d48eea9a87a40f3f18b93e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e93bc7d7992fe0acf9ee92f6af3044249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b630c4dcbb0bcbcc5dd3314a0d8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f14482b1c509873cacdca28e6ab57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8fbe460c655f4f4df60010579062252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332fea4514d1fdbc98e1f2cf927871253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae8e6527f422dd8177f70e300ebccb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9705012129c04c6a293216073e59743255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c2ae63d071f8e1af505a03097ad50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa14b92d4826240d7890fb5f3dc66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d47c5491af3b881ad9d66d02d2127258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f7f90dd91921c03fb7880fb45fa95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade214acd7db7693038099849f95796d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129f8d8c37315625229e84082506543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270a76c386a673811752d5beff3fc17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa2d62c5c85f96b9582930cc5e994c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2ad1b0e76438fbe0272ed2164c4c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500469b4ef2b7e09fbab7d50c2a1021265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e3544b3b58070d226fb913abcd0ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c2414b4008a04e9ec046bebf3bd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d6d7e91349278e3305c73caede1dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf076e627029001b6e671a9b868940269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013beb10f708693467d27e7f34212fc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1167390a96a7336302e4a5752429eb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c691368661294462aa7c9561068a2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9764be8531c9a4d00365316ffdcdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f978246690fd32673a3c951066d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e593ca8ce1f2672b0d0a7a17dd58f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c79abd6d1b866d77591e6d349573f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cd2e8344fa4fdb09e041c2ee85946277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b8f9acfcd259d42f988875e19d6d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f6a448eec72c3664d2f1eb95c7cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15694684e43c7a26f841103db4e7ab67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545483600b57c1c6e0e475223e19c0a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f05c19c28b4ae021bf7ce15b82f57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf6f2789bd90bdf7c542d54626e8a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a31eb689f204b4f806eed7335ccd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a93318062049e00788084e0c2342285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abf4a8140507945266e3cc1524a18a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35fe00889d45c8a25e5372f3b6dd21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528bddc1b768f216716eda6e639c6b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba75f00af3f3ef85f41e23ad358e70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c012379b5e654e78836e83415404d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3178a43426e2f0d939b6f76f2adcb56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5e318b306f472a965c052b45ef92e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a4a3f27b2290585a51b55f216d001293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b9586549cce40733d39a2aa3b594f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3159283b217f33eab22e9d8163f2cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ef68090f84f9eabff4f1fbc3fd391296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7a29012602fd2b4795261fa36343297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a7c56d1097e3e85bf158ace79f68c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6556dff40851155590742cf7e90073299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06646d37ccdb0c97141a8db18967ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601a6139918cd734dd7c9b8e6087d6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7aa4e9eb0b0e692b731c8d4c74413302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab882d6a8f262bad90823d6a1f023ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176bb4b5b5c3efa9abb2122c104a480304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa57031821b29d372334d4ba18a50e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a639f20d538b60955d146b817bbc8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b0f1bad5e2d697ebd0cfc73908a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6ce67bf659df86b2cb0c23a929d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5454de0dae40321bf29c3934a1e27f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e12a79736f83ad2c237ce6611c1d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5aaa234e5d2368f2f852986a308af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215fb127a4c622a1d9da38816515d93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd6fe3448e9dd5bb3de2d4c4fdc7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47708b32b402f499d8ba8386326b3d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f922846254611918b10878359efd7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813af4e78f002907e4ea58d8bc7b39b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992105b4f029b081951b006f1097472b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7e2e183756a8b7474dcd547b1d7cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3773729030518f118693977d22c10a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa865217126e0f08b0493b41dcaf55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72072ab7d606f2572303b360f3d1ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bf315ba97508defe8a4501ff83a6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc59d06588156a7ccf17db3411ff12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a51cb66d59db2ff30120095d9c7c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554c6904ae4fd01f1e07abcd4ac6b5d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>