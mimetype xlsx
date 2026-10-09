--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661151d3ddf991e8e04b5af6246c1a9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61954bdab6e0ca0db1a64a4c42ecf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156b5bdd80d6df9e40c4d2cd83921b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc543ae31f4696dd7db17cee79a8854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e0271a50b0bde3685f5497916fe2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0eec2fd4e48778addf9435802bb7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac2f2c8619d99a0b497247c24653187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0337d0b892853b4c6044cde81ff6bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0a13929cf27dd1d5a8aedd158674d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8dc78b3b648864d8812c5e3ad586e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ff76ef853fe8523dfa379e09adda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f432f72571a801ecc1a972a09e37dc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e65fc6cb3b180ed414c56fdfd1b7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8415cb81af41cd77984bd5656a682714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c871ad7b80a3b99d486b4a175532b3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798709b9950df3d8419387a182fdbce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb62419420a7211e412b8d47659c4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa30c3455a30b88eaf8a019556ee2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e8822c033749b69a26d9a7763b27d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc29ac404c3fe9095a5cd8748e57e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabc7c698b12479b1bc6102acce454221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed29059ae5b00b91fedbf962f732ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce24f698d9673a5c4678c70345cfb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea1def0f7f9073390eb8038a2299c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ac7a163a11d4ded5a80ac262b7e0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292e64ff3ccf1672f2d96cde6e4dc5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326f36f1596dbb9ac5010e74d943e2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181233f3a951abde8dfc50164d007b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f9b3d3f688aa71ae05aef3c5f6a5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0ac9e124020696e4c19d86e092d4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160421be58cee4c1101c1bf0fbe278531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15a9acaec713eddf0efa010581040032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047d9aa02b0231a308d69653ab52d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a5b7f2a771c74307649c2272e8df634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562d46557bb9e214a4a623e717a7c7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950a88f1247b8f1a78aa9318b9d284d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfe21601963dca86f7a15287c7988f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bcfbedfddf1c30e75117e83b45a5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd337c55c863e9e5e927569fe501a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb5d344a34aa5d5405b6370badf0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1809c3205abe7697fd66ca596b4c73b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43609721aaf250bc9732d3686df0f1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebf52b70c2e358b8cdc6ddb58b26a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94d32a9ad8dba14b870f29c2e132344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9896bd33aa89f4fd787f199836e9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2abd0bda0ebdbe9bba8a693e60dfeb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559878da77a876c829c01f0b6aa635347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2e3d5732e54ac488ddd4be0d636fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739aa9b0c1532f17f2602a1eb64f35949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe243a660aa6209eb84d51733ef7f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7affc472e43f24fdde5570d8e3b7d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feefd83c73fa6bc8b1a9c1abbf4104952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01630f926ecf40407b4ee6e1a58624f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c523c9c3c4a44ff3171d844769c6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d47bfce6a27d1437e63d36825934d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64e7acda178fe0905b01702131674b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9d363cc76673816fa2b3cf960590b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b801bdb10966128970cb51ed54e3f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934dbfaf53f9aea6f9a593782a8789b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7b97230fe9bffe0e5246dfeddc7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c30998d4719dd382acca4ff703d8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e6f3cf4bc2b76afa8a79e7b1f46c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea053a763406e39a1eb44e4532fb9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb03899ebb0a91cbcc7ab92b0ae9f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c0ffab9e264f1e125b9c2d6c9512a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453e53db02cdbb0839f9cb929ebfa6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a30afa1bb86aef36917a87f33efb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f64df3771ecc6e8a1a0cc3cb6615368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37040a04fcaaff91ed2f3732e0422c5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f66417ca047245a739fabb14876b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88652b08adc4c9562c1b09a31c74af8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d9cc0bd7bc44c93150abbaa2bdcb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59b5f143d3d547999a524e5e3eaf9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898afb8070cc8f59a52243c3be628874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791d2bbf6451326be5e25bdae49625675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5db979a1a566852c13e6dd1fff382876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5ac5c109102d8762b5ca848a0b04677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a191a23f8078e67e9a914a5158163378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951ff2d800484c5d036e2b1d1ed891579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e9e08d053a02e3e90c05bed1b08e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537352409b254e0751ac4ff9ba48661981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1bfd3fdb28b447c6768408e52df6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b099071272500468916bb2667055db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf97e57bc1a033c4817ff7d7ebdfe5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1f807e552d676a0e87b681160a17a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfb47a216139ae34fbb88bf8c9db5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b1daf274b218d59f77eb49b53f0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27937dda2d17682c7d0a0580b027b93688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce9af953e6cbba2d3680e11e9747789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891f536fa60dbcf9bde79a93be5cd1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b119935f5bc17257eb32650485fa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d9999f65bd271e6d6720b0fac081692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a5aef4924b02b40d8955979ccf7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d403c87670b704462077fd5ee24b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bade58bb45bb8f35e3b771cb90d1f1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12efb13cfde2e39851b34c74dc0306c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893b8bd58172638a7b97d2b7d2f020c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a657849a7fc580afde61ccaf08f53b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a9f45904e1cdee0d690a68d474f8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae05d264cc2ce0bff371cde4d1885b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d1e0821d1a71d8ad0e127796097c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7f469ae6d4906bab46ca12f62d159102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f99730872a4820c1d0c88c9350cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3bdbe9e265ab8e915e5c8f86bb497104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea056ad683703057fe2085654e89a81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094d963eb61260d541b3fd9030edcee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263dfd3fc855131630d32d57642c152107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642f8cbd6014f2729cba81329eff4de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b1e5f7f5635f2960cdd813472e6f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92496b501959973ad1ecd1045dd51ace110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84333321de6bf0fe48ad4070187cf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c40a76fb2514081b53ac3cf6bede9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d2f79005cd5602da3be441f7ae7cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf5d12de5e298f9f2062d93d438d05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f9e8246ca3590c4fe518e53503198115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5eb526d086d9d6eaa0984beb05870116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713b567e54edbd5df4b58de14b9a82a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114ef2dd9800b6fa9fe2cab4c54af1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f487376a755e2ac60a42ba9c670aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e43d03f29dd0b869716a5ff360907120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa99bdc905b36e7f288ddda6d5fc41e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26af53f11d92b4fc94a72bf56fa8b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc49bd8353088b2d968515bb4fc8de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53202b6828feb6457f2aae29723c1d29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702cb44d56be81d280dd229729e3705125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039429b51f9ff78f802c33f82b7b1b78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bb0c1bb2cd30ac8d5d93131f6ba36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd925f6810683f4039aa10344aec4c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c805e3b296faf0fdbae63cfc583fbec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa486d0c87774e948c781cea35b08e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d831c188798097408827364e820cb14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19043d8219e6c8051b6bd2b32c247da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933e37a7032d1f347d4dcbdf16a74dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1563399efdb539f99c82b5f3b27417134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857329d5717d943e9f7f8949a3a2945135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f131b9adec8d62f23a8699be1e9139136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183da432ced05f79c1f43638105e92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0959a8d3d4839e8af12a83ae1ed7804138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0341e3b4c72c2af00c59afc2eca508139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b074350de1de3dbd10c956e5f470124140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c4b7a52f1e825512e82399477a53c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd63ce3521c01b2150fe3b08a410694142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbd680c2b49a10a3907bb98fc47f89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cdcd7c9779b068c73808a60ec5fc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9938c6907dd0594cb143941f9c59d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff57d5808d394fdae3422a57ef520d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc687366422bd0b4c328a78e47f9896d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a32bc390ed9f104f696493953abd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e8dae5e94b890d6b692b31f584ad3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e21f64a3c9c1d2fec58d16f7e6f70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1c609421740b01023917e5cbb70d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3681e23c47a13ad6f3544b71aa715152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba696dceb8aa8608e5fe6b0aae3d34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6a8717ab678d0708c2c6774f6fa60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b8ab468aeac427fd9c6848df33160155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e4b00f7f64e3c570f6bdb03fa88ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf9f865dd11d5b7ab94358807ebbc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f09fc2a1f7772c11964535e9daf662158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44109a7d53a7141f1b03d7999d3becb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d952cfce5b23f827c81abdc7e2af6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b6ac203ba68ca499b6c7d4d31e095161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe654e3f058696d7bf2431ab9aaf6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108959717814d0ca42a378a3b3ac0980163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a6e8454970423e797b90269243d0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365b0dc05547714bf9ca0d1af044531165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c82a4410f745e53718c0ecd94dee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ffc5856dc4d700e06d602edd25057167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe9d7cbfb44a85a6456b03e5d96705168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed99f7435217d4e6371ce766add7d7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f2f37e07a904348f4c6070ba089a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759376295a7992c0bce218a841707210171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0e6a544736785faaa12924c075721172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d44c49ef0a6a5fc2929a47309f9c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03028493a5cee0a32041210008c304174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb49f03c19285dada8c4cf200b26a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6725f574f45e1d9f1e0df17c06198c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a314f8de2cc2caa6fb4d95a39ff58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376dc74f3445e2fa4430c1c6d04bf9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f24a02c4da47330b4df107903e72d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0ba62285d89eb41b2ccf257f16932180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba141fe7878825aeb2eb06eb6d1de17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b31e992e0c43b2ff91851e68cf778182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c31ba677a96088c2dcec72fe80ca5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63381be2437f2695fbdfb4f6add46c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f5bf404417c0cf1768de66023a0ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3cd3114964c29d2b8a8a15e73b574186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268d1b93a57f9da538a4faf6c1f1a07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6af4fd35c620d61ceda10c771fab3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c75e85eb98277dcb64c8a0e1e1551189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418b527124ef6ecc07eea4522ab16db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f0ccffe7fa8b130d56912d71a412d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324d96f532b1c7bad5d421f2a6b6b83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd76487631d7124feb87dd61c86b371193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db70f723a76e80243a832428399431e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaafb479ca7a447bc5a0de577d5ce1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824a7905ff1766117300771f5c6897196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6fd098dfe7535d0b5b4eb652d5cc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39d17383a6492f553d98654f74ca5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8e4be439204260cc09b482895830a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8246fe359fbac2d02158f47501ed6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d10b7a410220bdf93d91844aab960201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9828782fa1892bbc45957a9c6bf1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0fb4817fb5529326aafd184786381203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50bf39ed205767e5d973cedc7bb5e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f289f6070bf45151b24bca42106da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af84331114cfa25fae53a9d9d336d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a4c8400511f777a73817c8e86e679207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbea5c2048a28eb0d28306d9403de88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4a1b003c8f4d299fab8a8885559bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991f72beea7c3b1fbd49c8bca8c5673210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2653a984105e4014759867b39e22a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda74f179a59655877961da532f8549212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2752b19e6e52374f9f969692a6600213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cc7efeb3b6c0bfc553600e4172dc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261eace8b84f925644415effbf0dee8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb574180d4b820f27fe72e117fdb2ce5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb67f5ed236c0bbca020eafb44f1a6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d2dd6bc10b4b5acb432e137928e76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54272c58aaa2f77d3b634b1a0a64bfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910bac7114b117ca52696c06db2dd9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8980e536dfb4d4321712525720757221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b384a5bb5a6f9abfeb86bd1b96475222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8be83784a0ec88f86815f36ce6b8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d24f2b5fdb3f54be99a1092ab549224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c210cda9e3d973cd3ca116252dcd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171373b65e8e4bce89a67cbf3dc53b7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f945b66dbee19709bd7e8c016f3c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee885f050e1566e73753e2c4397544228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734783f9064a8c7c4605b8dab56d622229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68b68f55ee623aa7a4fb8f4abc1a0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16098cd1ba29309b4e33993af657021231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dd3873e34bce784d416e57c14aeac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039663651cba4b01ab5a540602ba4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d371ff8b006812ca9100db3ff284c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4760fdc93cd1e346a8898beebb99cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aef59f1d68ee7e364dc9de3f680cdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca546478df0204f962dd87bc6103659237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19f9d739027754ae3d1b18f22e0654238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa372aaa21a6cb1b33939112b2730ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635013d3b8593480a432b8a46220b7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618f1e894904a00e4ea0156f0ea05a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7a1def8e41b26632492e71710ff48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2429e9cf801e77f5c56f89fb2dfa7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61ececf402f2561adffd5fb5f7d76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44a8c4d0b3c2ccd14804444e7ebadd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42399b2fe495da8d08694217a0da935246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01106d0a71b54b4c39967467acb75caf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafdc1d5dd57690e31aed7c31da4dd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21b92716ae3674bf8d04ce80f45b66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026531d835e5f210a56727c80ad12b5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf690bc755ac6f76b078139d988f0c0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48c19e9001c0b29da672432038a6b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7d0fe53c4bc670427307ec3399197253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4b668375f430010319b00ca8de7d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77902e495afb54a18d26762ca609fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b2793b31215924f4ea96435340908256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d98f40b607778d726801daa1abfbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a2c9bc39ffe73abb9eb5d7b7d754b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f397fc57e9ec2ff574b068356eb92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0de189b813e21be9a659e69907cee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444592aa63534c2d7c2e5c838c41e724261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530e27f655f03a9c3751c70db2e84e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6840f533823d2e0d9d52682fda43f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd916ea80d41eb0a9e7886c42178fd44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c94ad29755230aa691218e01a19645265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d303f65c76b4a5faa8f10b8749c9de3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb6a945f6c4d074b51264bc024cfb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749c95f978b7ab82addb115498b7841268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513453705d40b85bfc4c58c24ee6e349269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d5f32fca279dd13f125dd34391d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a000a98332d69511c7e1c8ff6afdc9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060ec78122f716bf21429010dcba05e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc268c72374fde2a2ea8b8d8039b66c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152690ea2ec76376e8b80b6a15844e0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1c85526d7116ca86e729a3068c10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51dec93c1cac9265747158d95330f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3b0ca6b92b4f166ba4d3f777bd85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e664ee1ce3a249a9776131d5f91db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30becc07ed793bc795f128ac21d8bcd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e51e04ffbc883c29b3ceea91bbd80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d162eb10272732cd9e90b83981ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76603a1dab793d4a938806cd8dac9d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef80158889f9e6a3f91dd3cf6f6ec44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b895ff25cc118fd6bf46968ad8ee100284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c54d85cf99c791bf30f9cd50a0a8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2fac47fe517d9309f0b7e3d739e34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97234ae7765d84fd7036406c1829e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77136ded30fd8a520a221b4550796a23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aa326c63f0cff1047e65dd4dc696b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ebbd76757f7d4605dcb611e6c3d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ded319ac64ae65743ebae0fb11db51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3873b344af47f01f71d5436281a7096292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456508641680826a213f323744ea3e32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155be4997e3adc530addb800d3313d87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855df1f64528c7f8290fc3c93e10b550295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f7f81dececdb66b717e974d289a98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54be2ab68b33b37e131268677bcdfb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930904819bb459e8225bd752afaf4da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44f0dbfeca373f8c7fe2171c3aeddb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee14f5af7ab028ff999a14654b91b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089b228f5a0ffcb1ef58ebda75bd05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b37c56a29cb3429e938320106e8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac26bef78270f8eefb3d60e49ed935303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b53029930824d2114691721b7982b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7908748eed292a2fc0cf5a9b13e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cca499514dd1ef458280bf1f014f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2912521e4d0c25a17b2cece73598e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f0305e49c4ba4b4ad067cbfcc2d06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92938c6839ccc8e33a8f324e8871bae9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b32916d452c9be555efa15a37e4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ba2095a4e4394235798c2be9ffaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c657d7eca51d2d2b44a39cf7ff373312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e9f9abf91274808aaefa709557488313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e257851deab07a9e88a16ab5a8519f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5665b5df00587c49db279d7723e4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e058683367f4bafe6c176e88c47f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4627ace40a685bb886c3dcde5af062317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2339f8fbbb8b4885875b9d54a221b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa7905b28e2b77e2f46c861b2b0f36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2954aa0626fade8bf8bc04c6a5a9a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67ce2f5c40412e7b8b4d9aab821086321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cdb55c6b07af3d6388288bdf4511d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8af1c6b9f935fcca0869fa2efb32f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84025e7d0aa0417cce95e99f5ea50f92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a590f6b72eaae5d39ea56bf88ca6453325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fa378169d44e3d4aebd4e423a59b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec683eaa75ea259077b2daf61a07b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91957ee1a9560298d5716cbc4f589c6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1acc6a664af6b61d23579d460cef81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043f80a80f65becff75c5dbfc12644d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d77dcec2043186ab68366c7bbe3094331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e63e1305a4349428da4157ca8f09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8498d563e0d8cc07cf8fc5f89b35d9333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ccadbc89debede6e430fdc7e816e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f3276b5516156f2ea9292b3931ef92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb845010198a83859b71473149261f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ab4c0cc90b2beeb030d14364970d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459976cd5d6fb09851e5761e70d2b9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d9033d6d856c407f8cbfa6468ea386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0052f0eb89d749e1cf73330021ca457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d91c95f1778d70040b3b18c10b09b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47927078c7b782120ea1f0723dbc54ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5b103b4d0cff0d8c195938ecce1e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c9163569fdd5c7fde4e662e24cb8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d91e60bfe33b568271796b7c3847b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89102378aa33c411b4b772f3adcbb00013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f89c73b4043990315a56aac2096b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756615f37925924a03b2468b7f373fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85307dc9457da1e0df1aad0ce17ab41016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c573afaca7d4fc3bea7bfb0bfcff94a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d45c6622eb1eeb0c36b8d7c11a6b0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11a5f08d17973668e58e34108eb4d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da423fa21fc51e378b7bd792e29d8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f642e26e4f5b06df80ff4bd5e004921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920c6049104307a61d95d28fa8002bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed5015a77d2882ac1565a9d63fbf1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8bd88194d7571e7f63c3c0733778024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf15b1b0e25b4e151b4fbae98180a8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadce0f86d7f071105d29837c55a30326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503acd934360a002459a1290c77fc4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a423a96c7f3c059cabba1f01c98e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af2013d89344eaf276de6520928ddf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eda1d9e05f934859e897f4491b3a1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3975121432d791c4aeae0af61ba4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a740a11fd6081765b86076fa4a31fe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f705a3e54e949757167ba41b4ca87033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436dbd3f65287e3cceb13325c0af76534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a018755c52ae2014e4640c5665404f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f145a7d22ad2d6c2266d6443d144136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efc06a6320c396d2d4ecda7dbf5eb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cf314efc3f5edb6bb8020dd9e1c5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a0ec2997204fa98d3efc4bd78792a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9dd80ac13e5b4803381ddca76637b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c4d959af2ff5e570702199d934d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedd3f792503599a633158ed162b6ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ded2143a4eae6ce6d8785a1c6742243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8a96212d655478aa3e778731154e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923367fdeb2ddbdee0aca9ef77126f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f2ceb211834ad514a02a587c61fb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f338a9b709bebce52bf83c4e3670ecd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255022d7ca49c79c8d5c132099a05da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d66bdb756e62c340798f49e785a5fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8db3d2b222a6137c7cc9fa6b756e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd953c25058fcc234cc4ae2b593f76551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3938a6860cd08cb53dacb5b7be39852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92210b55926e09db05ab78f3464a84053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d57a135fd59f5d6df3a8760193aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49013934306da903a79da2697bc7ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe1bd8475b52d5b22f15aa8e529b4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc50f513efe3a13e50c9455839703557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a78f76e1490253616f344a2768a0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9924222966bf21b91571ecc10283759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de574a6a938de868142f183d187cd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c0a4a67939c8e27d714c4bd7a076661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9b47755d70a8f5ffb0edbf1234d7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f03e7d7b4c13a87fa0985c3506ad163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010882de93326752c3488db29fe55c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16b8a39245248000b8e6fbcda10e1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8200a291e9a587c4eb535e7bd3138d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af7af5435ed576c77a679126f6c1cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6dfd41610787954f452b4e2b367a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24b0efa2a8bd9bf6160443d15942c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682d5566f09584f687a823eaa48a2ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711db0ddca47b7304d0b6ec202f408771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4e9abcdc388f5ca61db8a86c70c4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b8460b17eb46208f27fdb1a0546bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fde8db6b7f29ce7dd5844267603a7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f56d32172cddd3015327c34d9e39075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4460d3fd1fecb47773bd6e6ce1b18576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd394c0d77106717ba70ff74e9188cf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12aa53f0773b131ed7e3e10b6cf0c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f1acca0e1b2043505e774c9e0e9fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9a925f1f2a8f4afa5c3ae52f51a9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22516cfd5a4fea6c521b62561430f41081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b90f046e8881e2e7275edbf15706082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078752e7e6856b3ed95b8def313f26183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2874228ac0301667535baddec56fc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bfd47eac06166730dc3b8255ff22385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382ba3ac97a05729ee891f19ce79eb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b41c083fd019d6e5509e91954437e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ccd0ab6663bacc6af876f52bfc8d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a901945c85a35aa12d68042aa3703389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a232cc1172c210adce183ab6b2e7c8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2cb13f6fb29b72debcc975a7cf41691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059b0662305629680e5dccc08cceb3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b935cad69829fd125fc2038f1e60c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44fed81d45b21e217aae8516aee1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae266cd72bd8546379013c0768d632995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f624f73744a692eb620529523ee691b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679edfed060c8f8a69f3e70434b342397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed1f5441d30d23744d96f1971526eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc76561c2f042a1d0a827b4be3f00399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9906241018c35afbd2df4e1d51b088100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd142323686b1045bb77d438ceec29fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f847b936f5c9692636b14550f2d78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c656b71ff7bffece13746f97a56fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d16d65dcfeb28f967c0ae6e34582a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796c646c368066171df65cc8ea27a01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4964282dfaa4e6cfd60930bf5f60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a56c42ec5f39ab00cc78580e452b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fbbb63d706985f5dd996285592736108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0b4f87a381502df43e218157ae382109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c688ed633176276bcdddc73489e5aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2658053ef93d149763ef210971c5063111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31063ae5486c2004c6b3ba1d0ffbbf52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d31a46b177a61e29897b9fd9561b0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619d8851c58f2a0f67a1fd23b31592c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910e36b85513f987ff7dd6050fef8fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55365a0140fe04c4d2f3ada672f02fbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605516df53732b20d8aa92298be3ac7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55e1c4ce72a9dd69d5fbf2dde22288118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4110021229572a39a53c21148a10a25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04176b2c6fddf70a705d4022dc9a4fff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0233971fdc9d141ad07a8a3fb254c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c96e7c7c6e14738a8629cb9adde908122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82601b7b9bf2dd48db7bea91a3b309de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e678b0f296279081b14a1a0a65fba7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc062d33720c7c93df91437fbff2865125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5861199c31e4838de8855ad1c133cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75779825bedf7aad1ceefe3bb00ef4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2479c8347ad67cffea8ffe9c29421a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab28513b40f9fe36889b339a0d3458129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38ef6c62f1edf066d51c59ad2cb843130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a4bd7aec0588b65ab50e43934d995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e10eeeed192da478347998a9d71aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c146799f83f3cce1bc855af7693d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85983ca5de721d441a278e87840b4f94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918da37997a11b51b730870d86f946b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc22da7f024bf8d9d6ff303da85878136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7704ffabb3de49ef330c2afe808ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c05f5b73cb8646a72209d80208a3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aeff096334cdd2c0d637da464d05e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b21beee55e3438050c09868e208e59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318ad94ddce4d9e0150095e5dd1a87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef987d357c56ad967d0970892846f5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2353fae4b3f64d3a561b99e535d007143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04959e6a92d7ec7527c7a25eaccf7f5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96455023338d54ca8da6986383e26b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938527ed670f470f6e1c74e6d3bab8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf2c92d3450cc4d13cd498149e3b62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5634803d26c21a5b02fa484cda6b60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237dc25212f76870c390515fcc38529149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a072864d6cf9ff1494367f132a9bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee004b93525b2875ea99291893e046151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a78b285131c7706d243049f12929e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408033ce40ba9553757767470cc69506153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddd2181a75b587f6dbebe4b9ccda64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908f4de2f9c8ea16458b2678ff8ad6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff84771e59e5180d2a6c58c296628156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178db898f114d1964b60c73e9cdff59f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7b75e31abad0f6151f8c8c91f2100158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a380166068d885327e4cf2bfcafd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c20327ea70dd7a05c5c1332b0f16e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eff30594b5bd4365d59537bf0c52a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ba3b4ce96e9b43935bf8adf4004c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a7fc670f462b20bbf6eba36aef92c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83675eedff92e7449b0994cb16908a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e2366cced061077d09809fd838e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c5885a1de2e97ecb085a179a455f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e08d349fd3cb9e520d59f247e61dbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3164fef088f7d0261810c34df977986168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531e3adc49563e06675b0acbf2cdd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51319642786f611683f26a1f733ec1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b0cb93545347507f4ec37397d29f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb787dea77fd492465098da7f55c437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8dbe4cb903a77f921016ba22342b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17ddd032701a4191daa363d2fded9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300093d5d04d09c34df1a55814e8d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e67b3c74dc0f5e9dd11c96adca9df0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51841a6905acccbf040615876bd5b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09adef65239a11aad5ec2b9727967b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d76a01c62e299d600a9a51d92cafa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225825b19f42d3bad611b1c622dfc6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c8bb36106c487a273ff5b6b0ddde6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02568d230b39e12cc5e8a00b115646d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac43438db64eb7f957a3054df74b07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973c2ddbdece94063c06b6d7acbb3d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242fe24c1f0bac93e3178a130fea69e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32793c4272ecc48952480daa3c1707186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4fea06caacb62272e3a70d859bfb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e0c01b3e88007642467e13fa8f51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa12aec98649850a606424894a4b944189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523e1c06f3d86760e6fd498018b5121190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465cb7df28b6cb190edcec610854b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00fdd7696ed35596bc2992b2b7e35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259c345b5a157b6030ae4f31e332afb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b166b185f9c03a40c300d6a46ecff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba2d741b6e696eb145c8c7fae3095d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faceb7619e8cd32e4262d67f5c5e8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b469239930b6b2722a2d474ec1f15e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a17369b958b04f39131b404939808d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732c2f426793186b2ba6d0f2d0bc727199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a194220db18507f0a275636962c355200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3152e2cc834bc651248a51589de4ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c2381beeb9d63f4889682ef03fa4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ac717adc1db0712f32ac2f907a2c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dbb18ff7a9e19fb2a29b6368b9339204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364c2862ce37d2585b6f2f7d4b14f35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088f082816bed25086ee91261cac08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3b326685c890a69d572c9d9355403207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f268f9b972f43b10ff6a73661f93c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65c18e753dca54d3676cacbb85d49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dffc033545303f95f2b43ec7c75e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87492a2147566bac11f22a5caabbac4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261767cde722e7c15be940747099a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ff3197f06cf6578089811fe2ad0c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887851d00615be6c7dcf8dfdd33c62a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff2e01248f971d8ca525ed4a111b52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881178682949202ff1b719d1f7090fbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07183da52da55c499942ea0fa236d8bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2575e0e85f664e5bf7e7c193de07e2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaae0dbe2b1e83fc9601de41d03b59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bd9ed92f2e4a93950717948b10443220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11d41664c6a1079bd271153a644934221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba1c1c3602cf1f1ca958fe7ed782b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d07c8a8b9d13553235d82c23ae3d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab0212de772b3b85f6b0d0c8d8c3e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b335197be1410879588e65d9d43699225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f68a9d6db8c557f2af5856d3d4ea9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117ce4cf3367f9a5fc11cb33863423c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce208535a96055853c492bebb4850bdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cd684f4fde04e4d9ea13de1b4a7f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e789baf20778e0f6e2f4c53aedcc81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fb1197b7924cbeb3987bcea10918b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48abf78b770db932ed2200d9b0e7ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adba4faeb77995a473c736de173c10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03af13b5983cf7b130d1e679795654234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19e6d46d7d5afaf6195642ef912301235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08841823b094358c7ecbdc5b7254f455236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eadf21e02590ca6450d92b2221d92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5adb159ae4f7f68a1ed1c4bf19095238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde1075724c37d61aaabcf8b2a88cc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079cc0b81fa7e6b5b663474e6726b6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c47c988453af94571294ada531313241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91895fe44bd7bb07a1ed884780a54cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d98a8dfe56c8989646beaf923b585243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dea623554abb86878231a3555c069d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77df4b87327f80920a93081d8dd5691245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e27db91634ef5d88f285da4d9cd51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792d270aaf5cf3cb87a7b2936a87dbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040f755a2e96992c5d7ba62729735e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b3b967f2704ea42236f9856139b51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ab91ca5553720f10b934c38d9ad1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6198f3d21bf3d4ee8eb4465fa3459251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91392f8848385e8b88376d5d3776695252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1272a7d168cb3df06cc4a3e52445f5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab98c618ab65e1cf4970b2f835237f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24fa36f183950cd2a96d31f05e9337255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b304669119b6fe55ff08d0565aebe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1689155292988a4b09cc221acaa3fb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b536b4e471a9ed81dc25b194abd198258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d9d330d27f99d46fce93b4da7e267259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40db0519ae9a140adda066ba8c3ee1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f23ce5599defdebb49ea3977c8c4f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae426b7eac1ee402ebe87e9a6e7c735b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce87d581e4fa95876e1c776d631ac8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ad6bea3595501ea09ca7c2fc7dfb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914f8c57072cd4ba55a787939d298a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d779527969a1a9ae766f03c742245266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3a8dc2f1ad9e83ea0980c373e574a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb40316f35e5014500f9f035c33c342268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b279738703085f2058fa0afa145d163269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bfe856f5ebff3fba442466934fc1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82dd47b320d5b25f8a2ea682990369271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f58c4a4d57ee498553c87e601ba1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248558aebcc5c0a8b14ea66e4262e985273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c181d229db3ba10872346b803adc137274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e3d5646c1b5b3b4cbb88b6e215fff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03e1c38e7469885df071d8ca845dde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e7899da89cdae14f15709f8571266277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c12c2e1c9f6130713f9e962bb27072278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82e72c0c6fc4aff8ff257de4396b52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f36c6650ecc9f379a77a252af0331280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc640912e91a363bf9c8c4466087271281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee5b7e4058a3905ec0d99475f8a5b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712456e210debe34b1b8f593d83a527283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b59940a23b94e008fb6e1370aff724284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643ed89bf4066c99dcf475e03a3411285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903de7e06cc46759ca51907574cbd6c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9fb0d5f6c6193721a60ee5242375287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d7453e7b035b45f0f4fa4225feb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e26629a3a1ebfa50f71e2bc35aa1c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f43431bae9f7edbf11926fbf150dc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc1a356ec9c99f2244b365b311be59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383861a52df4e5a075a838f4341f1e6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b4e255cb628e54dcf8022d8d306fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ce84d6836aa263d532d235f7ca53d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5430c46959cbcd5f3a476230003a0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7da78bdcf5459bbc8fc2fa09a39b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3f60b6eee8610ac019c98982d6fae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e024fdf16825391f8f756bb3ce2eb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e99caf5aa0204d93200f8ca13592e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e7bf916985219d4a30649e5181f30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0e197ed050712c178beb84957b7fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b9c15b9549e186f767f612e902193302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb70dd50f77de630b866fb8cdb483303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b95398b95f50155f128755db93ae8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad2a1bc03204494521a58654a92a9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343463064b6933f71489cddfb673d141306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401353ecf517834ad865a415da8cc731307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991f917b2ab5eb036c7e8588ddf1ab5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0e3d0818a4fd4adafb57edfe24d5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d99249e3009d537ad263d168a1326310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b3f6c73f6370ce5d2fbba4ffe518f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34c4af5dfccbcbb794757dc9bf66f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775f9082d397041fcbb42e3737798c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa785b91b43c93e371e59424ef0b3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b11e156cd5b6d277477d3aaedb4d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd01a5d3ceb6f0c5348d28656825971316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e1ae800cbe56fc63dd0a81250cace317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a3aa053bbaf8f5db87969e2eccee6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7cf1ebc28ffa3904daa43c75c9e6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f2a201b4f89aa16348d443acaaff7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec34874492fcc898121c1a89368e2cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858674e0a77feb5b8a02c70abe899108322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aac1c3d8c14228e95eedd078c39c49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c23947bedcf2ba1e5cd0d0052a9183324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d464514387e051c078177e106970325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>