--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66882d71f0eb4735fd5b676472d305c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13650de8b340f08f116390cb13bc5a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d420600e142bccbd9044b7dab2df33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98175842f190fdc057dde176ce4e0a2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae90fa7ebfdc18b57d7f06a67a49115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cd5c8f72f84246b1efcae750febae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2606b7e3a35f236c4f2bc1ab984223a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca5409375c371a94ab894b35ba21f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f7a4090e2ac60a2a449035e288de29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d27116f67366a674e30ef81146ab010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de135b8950991715610ebd19870a9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e804a105d4478b90772c612a19763c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa42ce94d550153600c5315aca076a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dad6c4410916139e16e75193a946814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247eca0ff6f8d258377d8e7ab35a34915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07787e622197d6bba2d04e32911d408d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69c3c6544ecd78cef863361f4c635217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70150c3fc3d4d4e7c58acd3a904e39a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd723710fb300a355b2b969db16530619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24a949c8074cdc9473da23030f747220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83032d28beb58cb77b69ff3407cbb72a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff59814f055c9fb4ae34282e3a384022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b303251bf2086dd3c15bb1c9f8f18b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733632ddb25b5e46c3981eb0012e73cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a330925d60bd298b83dc7a96d27d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac556d569d743d91d1925943bd4118926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ee5f248eacb32a93dddfc59d8a39527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f04f06fcb8d7ccfd4e49f55182a8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb147e2dc65c672c91e7b93972d93d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c41ca89d7429da2e848a023ba9001830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f69d3480d73ab2fc8e2dbfaea5dc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cac79bda5e7a98d903e61bd586a6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a6d2f47997adb2fd603faa87ed15433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c72fe01ab05458ec2ef290d9f103d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283f1d93cd7cf7b92d138eca5a71bef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c2ffa396a08e4ecc280acff8f14536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5e7b2b376e73864b4312a526f0e0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54292224935fe73b9f59786706b3cfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc38c4c8ccfb476914aff50f8711a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2104a19c145903d73c5434492a3969440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b797b6ca0882c407680ca9469c83df741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12fdd49aab29260b090aa8cd3a8d5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edcfe4fe462bad0ce88a3a7c12260843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5152281872a0cb1a3e004515214ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352b451984db9919cdbbc4aebc3ea2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cd8ba8970b80315742b5fedc1e2b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8841dd8b8063ffd7742f04a3bb2c58e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0384873c0db21aa5cffd40e8d2673148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743bc3bb40722feb8740d23c4070fcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14d4c59860fe2e25918fbf9bee5e2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40a2a8640d8e1a3b3a3443bf2c54f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395b5b8bbb485b8e8856f6c800a32e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff8df226f296280fe0ebc5cf4d52ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9b8eb76b7deb33367e8b81ab1912254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e069270ec38e1644d2ea0ffadde755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1ff073ebd22ae25f4d6cc8330622956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4193db58620bb97afb057d6b18a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1f1d48f3953e5924aa73b949ae59f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c08491fdd4aa012ff5cfb53ba1b6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e4afa2c6b8d2ee76b24450c232ac360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd536e2cb4c8e89e385405083b755c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4bb5ad40a1b14ff84ab37174a85a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aebde0706f88390fc70086f1ff2ede63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27d3dddf553bb584b05cce80789f0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610654af22f8d6a55adfa71a609c256e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b7ef2652ff7a159e0241a6f5e60d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c63f5d0ba5213ce10435ac54aaa7c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8c4789cf1733242e0231faf32f2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe8b6539919122973ebd1e3cee700969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b4306faaacbec51db6afa19b18f0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce247e6868f4950bdafc6aa1ec2a7e4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361607347e092e945ec0aabe5c95314f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96719cba0b23ca9f097adf96725179473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04febca1f43ea042543be1d2f78980074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba3cc7d8fe81173dddd80b160b602c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aef6598e22009fe27fc04869c4b2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4837a3d2bf083ca4e2b93b539e661de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d497d90c7eeffe3316f4ddcd3ee578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275daa81e5358e3c89c704bee470abe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82e7e07739400a0a0cfd127705bdc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9870584f0ca5b7706e564de163d10581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65c9334c8f0db66f97d9bb1d61e0f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9410e962b2914646a80f033ba27ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a3eee043452dd8369dff00d023f1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef36ebfe443dc67443cdaa62017a0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7279e1c7457314f394ce962aca34b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e0454341b9c0686ae88fbbc61620687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4d796978c974ede8e92f1bfe5ab2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f0ca8fa07f9df2d2b30b42649d3c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66b3f2d2516b0bd3e3867348a0c6a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c7284a0abe56ce3f032eef7e507f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d330e7e57f32f8bbc1fdb2df715ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d022c93d32fb693b7630361894f27ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77649fc2ca28fe16dfa8c777b631c51494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b72a6a76d06d7a3373bebd4c10c00e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c8e062bf4ee63486412b08914efa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a61d22906682f6841a5d039e80c3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8efd34278f837f923ee51025e70abe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded4ea1272e2f8ff0d8d5375593b31a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d260f04202f2784d3195e521186fa5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43580a4751fc6e5446a8f8556e6968101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d08b9fb4d71fc1e21c706dcccb102102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb1579f32d1c9d22b11dab2be5acac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a72ac98ab2cc27c3a2048a97a177d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab130b24bb4c75b20d794e21784987a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cd5f0cda2dfa0eb3dd22a1cf97e56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c94ca43a3d3134f500c80ade639e4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc37a020a3136ed594787d6145790c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867be4cc4a637beb7c239b0a5ad790b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a77952ce375f16653ba8094bcdc47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc90517dbe5ef33992fca99bcecb485111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38157425f5d27a59ac43d6e8015e50a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfad635c60cd38ce70b415b725be4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3cc06eceba6b9152fcc394cb0dbfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d5643d9942392e75ce220b6a4bb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62716859128d3e07a4e8833a79eb808116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cb779017e6ac6dcbde5d38613465f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a629546016715c612fd476914e5617118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddf6b0ed44961b22c0998ecde86b1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e81ad67816ce0f4b4af7ecd4c656d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac346c8de0f272ae3084f1182bb13d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a01963121f963288c085d85cdb19f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01242797978b45eb96b6af4ae9d9c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae8976331091efe365f43546ac127c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627623c3b2d0c58c9d1f542626b91ad8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dfd47748572bf5ba1bedec4d3b5cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15f9d7f418445925fdff4aaec9c349127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53361610e6d213a9ef44ab2db075ceec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e9e364c6337afccc60d4d2cedc79f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64fa8fef7d0f209f8be6a8774107e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f765753f3c236eefaebe44043cc3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbbd98cb563ca994c4181d49024c83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c777949ee128ff4013fe0748ee72c4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669923b61b19ec490e61e6d7190a7b60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce4a1caff09979b291d19ad8875421135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59dbb3cfe75e21abf4d94ff46bd094136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae59a7e587b38d35f008eb28741ebc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efdd80df9d33aa1ba067115f683b82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b11ed84c5e223fd4ed9c642ff7d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af468a1e5c3c775b4fe8a02ee016dc6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b565f044fb577898ae293bdcd458ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fae7cadd1ca02cb618a1a60a1b976c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24281182fb7ed85251120d81e65902c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1297a2ab9c4f54bbb7d5835c1a2cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6e10bea20cb0d326758ed5f13273145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731785f24dc02b160105f2576f60e28a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fc646d7f85021ab1c9a81c395dff0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3107c1ddc2e2718b3dbfcefe44b92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2e84842879fdeedd3b24448a51493149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c5827db7ba64e50b13892f855f1c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45008bdbe05468e2fec88cd84a1dbac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1627fbd347d31e90ff3ff2f0a33ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35392472aad0a2b29c10b16346a9a9d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d10d6e10e1e054d2153d838f3a244d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9c6027af8a1cbda9ba6b5d4f69b10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c99f25c08513919a24515556f0db8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae6d8732f3271428475acf6070eb4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa57c127e5f08be44ffcd4f7b6e1f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2017885e659e152a42005eb01e50a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409263e69fb95d37781ffdc43dc8c65b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867375792c5accea8407f4d201549b50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db884eea7a0febedd2c486f9c59b48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946917fd3f696184b8479db92d85613163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d273b10820e2bf65170c604683918164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf5c8dd6d1c1505f577b75598a691f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a36a9bbcd2a938628f8a35e4eb82b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d9e6624b8ab6d39ffa6e91569676b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e55df83ea6125261609a9615bc4446168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4aeaa7fab546dfbb989e68312f7f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1880761bb67b70a7213e9ac3844a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13657dc9ed36310cfd160917095c321b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9c27a7a30a2d7ca5b80dbec9fa8e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1681bca6650618a92f71b5d35d04a54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3becf1098b6f5c771ca184c793507b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ac1bf7b8ff50194ffea77b9388336175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12149475509e308fc64b75c42780fd94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ec03eddf9cac3be518f2c1ad1689177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5448a7a84ff6f316515e6b52afe03b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0049f72100d46e592f6d74582971a4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc049fc5b0e35d803e77d0c92a7182180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bad535b45698d1311b02e82f0d452181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031b8d4871afdf7c25fe5803b8ac652182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eca6bfb8867e4621caf4ebd0ae7b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdd80648ffc336e84f283fb62bd881184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03f342cbc12c81ba3fcafdc558a8be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22f04d1606bc799a7329fef1a2dc74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf061587525984bc351006f606d3d26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd943201accd596a71cf325acc9eaebf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eaac0d5a38fd0a257782e4b8d61f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3efb04ae9702a9f1f06dff05e3f1ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b81b41b79b683b909709e81dd4fdd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457a5b5a519a61f6e796d88eab64858192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673200a8b7675c6c8508aa64ee13a771193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a77f4987353c7219ae29ada6285e1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df6c3addd5d66b53c33cd264a7182e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1356d4c29e84d87a4ed9b297dc9fda3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a08d9539b14b02c4dbe94c77ab0436197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aeda161634bb0cf199fc42f118785198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679d6a0b14ab97390de5556ff72efbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3634fd239689497ca3bf7ba935301d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c0dca42c1ad1f53f59ff231b15b1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fd1ba79fcf71cff62b0bcc94e7d1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cac1525976fc9b9eed9480abe6634203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d198fe59dbb97d2eb7cd9de7f4297204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a00b49220866bafc9fadb14b986c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0054921bf53a60290e749aef3d0c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafd1be773792bc7c7ae0d03ee67173207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2b6c427f8bb0f4e8f826249b5b13b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb27e56b46f2a044e48d1e2d4966527209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239c3fb2326c26688355e6d99ee2b50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eebcc3ebfe9f9b4896ee705d148d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58118abac5d885bfeec053c7e11c5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f9c8fafc496dbe3f7c5c44de5248a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceb37ad682af995624fb52204c7220214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87def6c5d2429808b33ac4ac7eb271e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae069d85fc76e5286ad9dd194cdabb57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c191ef7f6bebd3568d6d8d9c864589d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff83e401fc5eb21ce7fa610dd0ceb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e047bfce468dbf684405ba8d51ed48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d03d2cae9bb707197733a46211dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2b3d6a50054200f66047e53cec523221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449de9f51b14ded84e882f7b11e77113222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f3adae68a06b21b5efeb71c7c31ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed45ccfcb453969dcc07f4575788f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fd4cd38a02777564ea9211588bfe6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833c214a6469a04522a498707158c57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03155bd7486de76c9302df93d06f5d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba78b8761a98fd9e35b2fd1b0c724228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e700c1417df296164a5a215ef4db8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a72999aba27af15a3b1b595e4778f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e778a89993744473a96810fc76ecd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305a00fc621d8b68dda1d62c01d82b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63970a99ba3126e623e71b748222c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427692fcf63435028a01883373c3451234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956cffd28e8d7c4cecd956090318d8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0661170502c075099478218f0fc20f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd4db61efe2bc5f21190757a1bdcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab4feb76c8392bf604ebb457c8d3a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb70e743c67b5db6e9dd99030271825239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740ded20b7863b92cfb662a2e4cb3f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c528216ee094bd3c3bb41416c546241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a437f4aca700702f88cb17fee43c57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d8de6225e755479b83baac274921c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca1ef75e9918bec9a21a70e3d64129244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4c2782ac5f95cef28fe5dff16bcab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf6269597299ff6fcab9dea1fe1236246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90e95abd252fab3cd4269cbc620d26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c2db28bb1754a421c6c0da4cd5cde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73049ea4efa90c858c27cb17756b31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67021f399bff18770d56366d6b6e6e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf454bbfe338a4ef0771a2cae53746251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2688af6c02e6b5a5595362e28fd742252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264c4ed55204938afc0e25d6814a069253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ee054ef3143e0b2e907d9dfd16ce3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a12263d23c73119e5348b81c235eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a2d8e59a8063bf6a1d304193e373a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61460c309b3cc1c56d589bb3a936cf84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4046982f9b06b01eb4ef0d802009d72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f86c6297104537e1124987ce90299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f262af5e3d1d841dbed9ab4c229495260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe122b6268cea4c8013ac502b8ccb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd63ca35f8426cf4a83e0c78e92e55b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de11be2199f057dcde91055833e3fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3a18ee1ed37548ecbc26ced805e07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b89377aefe5603a7395eaf2832b67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa8dbe25408bcfa9a62928c734a105266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ffc3405571b2a4cc895cbff92c23a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f2de950026d7ab00ef6f2a00dc717268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c94c06c6faecab0cbb3c522491b1fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512442d51283c8d44d769ca416e359a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c2d5ee7ef0b349028d0a3e233151271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d01136ae315d6311835cb5a54aafb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a3d1b9c14944d497b61167f5de030273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fb3d20299527d1f54bccb012b6a28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491246e2d6c61364cf62d9ae4312e9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e41b19ee6c7b46d5c6d58567d8e30a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1629771fc90c4b2c268af214ff199277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b3da43efc2b0cead06d5358d5d74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612be2c08ce430cb98753041aa81d0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d072df3416e06bb4f03e2e2959cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2de2524e4ad4c0ee3ae353f601af9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b9a956c65feb70a87168d00eaedf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283c86079e2cbe7c785ef3cbdd25b87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561f648def6585a63c74f4828997711284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aa43f89062e2bae8e2a51b07575d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e646715811d0d0b3bc108e8420204286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f7466e40509f418163d2132d750a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c10f6f101df1f877c690334eb15ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac7e4684565bc232521487faf67b5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc7736e2981d278cba46ed2f44d8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e5a00dae2d4a8c9c4d1e36ba9cdef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a3b5eabb08fe4d504c8cc23d356e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a6b9e434f6bebdd99163c9574c45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480f2e06fc194389f530c824d457b06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eaa077d8d686428007ce0fcba14af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec59158305af7aa425b514eb43c9d39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c577cd009a210d6edf5edfb9a23183297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f549ef10222055f0f0e3c9b45c9a49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e9a250f4b7c93f627aea800fc865299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624d28dfb30a4a1ae568805ebafd868300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c219a130e75e7cc8bdadc16f6730de3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfede34c19d513c66f96aa976ac504db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae5e1cd7761808fa4d01f3ff7c2782303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d22a4fc32886261af3001713243b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172171036e1676a3bd4c664e01c91b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07971418d5cf1b12677e16ae93d902f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f8504ec92f9a137cba5eb4a375c73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f31eeb34943d44bf5969da960a2ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc170b1f59af93834d03b4e29dd1e8e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae1965752a57bfc26cfcca4a3d4b2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32299db459d1bd56442c49b958262311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefa205d084e983e79916fb47737639312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c18fa1abce160dcd3853a87a8b8e51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3df39b37eb90f741f43107e7a8e057314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e40483775a7b4494467a7e8e02e25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb27d9ab725101e5df4b3712adbe1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db042b255da5428a736f282f4151a01e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb3c416002d5790c294a78c73bc365318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40851851a0fda082fe8d39813d977319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50666388b5bece0dfe3ec29ba4b4f41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fda1dd762fd81fb6553d95c6093c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c50b009634805261bb52040c476098322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc744817dd61cd17a88b21cb8c5d31ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939622c9469dd80ff73cdb1e31d2e879324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010985945ef85947fa0d330b5ca03811325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b10d965576719069f5e31cd29668a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a73397cbd31d3670a2a8373b72a8bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6c744acf0cf56e5ed86337d2c0399328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e574265ab089aed545ce70e9d5a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0fcbdb116475e7186aa145b06c7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584b4d4802f65e8af255ac2eb1e6685331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184e100416cd831476a8624161e79bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8720473e9cd4ca2980bb904db551e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bd1b87b7760ae987c2eab1c7ac8bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642bc82585580ccf40e955043e2d60c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ae26f034580124a528f0a85232233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d08d52087977de1c2f7abba992c12d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe811c9e5490a5f2bf89879fd15388945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb91e2db41674b01de1eca52c710a556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac52b5511c2c26b88bdf4e67ffc58ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f966f2aeeb71f4a16692afb1a013a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c384a61b1d2130654d342f3a49a4bc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30617c9cc36bf3a1e6adba2e318614e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018e04fb77a872da5278d17ebd8bf1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2110575c48d7ea410ef6e3ff8bfb3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cf9370ac47c5612960aab03ad495113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96915011847689503db3ad573b25558e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40418120b1c6f2d7a43f3c8e539c3ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8d714eb7c76e7c672f026b3e6dce216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf26e229a9fcf940e6299ca515688b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d222e90d78e4d795df2b3a7942f1c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40032b187bd74e73c1d6706eeb9ffee019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159b9ae9f41fcc399f7fa8d3b9652fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7005da0630553db34392becfdb7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b13612154ea7c62f945b8b82998f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2234486844c2648b4f7dd99afa48423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34456d2b1f3647cc5635e0f573913d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e206b5fcffd8657ccac4bed4b97a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e732705423f1778ff72d6f8b54a323726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ce15ecd143fafdcc8aa1f501b5e7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646574b0b16e4534a9917929abeb91528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60d5d7bc281931ac6d5e1ee770a1bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643782d93782e95e11657f693b973f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55035e3005e46fca150896443201b8bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ed9857298d1de6581d6cc365afc5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddb915f5895c3db916f55297ee3fde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e1b09c5c9db5cec3dafa68f50786f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a840b4ccef2c970ae239064251bae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939d69ad0af9e3fc3242cb7c79319a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92790d2116fc25f27afde054cea221d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426bea0f62155c6d8c87966aeb5ab7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf16c97e6be0ee4b546bfef413c32fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcb9d2117a41e2447b9c13fe0644db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faa032a884b677c9acd1a769a6475741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b916d4174577d3cc553f6f7f64eec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7e5b9d75bcffe79fb6c0b1b4e3c1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed8eb6814b018e6945457edec2e3d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3a50329550f553b4060c9351971645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38727d01e6c81faf93972be483b603846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb867dfc63f1889765c92528de0c74647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358c529612691db5b2edee45a33d74648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c04f75e872cccb525fd910f6f411549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a88c3809ca7e93ac42ea9c958b9c6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d30c268469e2c6a0405b7f6cbe39b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a34bf688293e5d6c20ea3c448c3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1123cc8f47799c9fff2d9cf93e0f6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36140bf5745cd7158e9ae4255043683b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326192c6557727536edd76ac3f9afef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707c2d8935bc4583d1fbe1ab54ef37c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e95fdf41d99a478e26afcb483afce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f221784306ed75189770e26b478f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f4107b6a8770f5a05df7bae2789a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf52295ce1cae3a6c3c4f6f2c6319b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdeff981457e806200aa0747d1023a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb57dfe5c8dafa561a2b85950df947762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da3e823bf5b57150881b50b9eb72b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bce161f862ba204c557660d1a7246f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c124396946e29ea59523ce6dbb2f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b862b9d3b3155bf6210a38523e4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6244a37dd6f0b981830a6c289f701f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb1b4b29f4e0991fd95ab2a1a1d32168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20d9f27fce2f635ef539ac962c771769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a48c50702a642991568c33a8517b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a1850d5a95d04f81c391871d6368471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928520100ab6e74d5e6401529e8cbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16cf3041133554988aa7cdedc99dbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b9d322330eaebdb05c6350fff18e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6435772f8c972346981491e066d4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9237c366fe8cdfb85e8fb7ee598c6f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384489488e67c231bb8faa11e21130677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b498e3a9b4ff24d9a192b6364e3ce7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234aa2a4b3f0c109c7677709ff85f4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f25b4532e72e597c5676f5b461eba080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84cd95c68da65f755a10650f5ed2b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f59edbe992f245b2a2e28eef8fea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb51f07a0035647fe65044625da8be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba701e7b7c4efd1dba20bd2eead57a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b30515427548db147249045330955485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1e8587293bbef6243d2f1e0fb815586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5e8c0ab20848946b8a897ce04035587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b1021711b0a9eedfefa78236fe97888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1bcb8dc7b7efbd09481373b40c77c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6008842d8f4ae154c48b8f69741590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87202e78c4083e252b13dd5f982a153191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a8be99b4de6d036d80bf4e0ce640392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37211d3f0348d9f60005e752958d9e5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603a1ca1d1879f9d20f999c08cb07f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7d7c219cb17c1e15c9f014306482f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de034b9720ab766c0c7fe5e4753f2da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aecdbdd785e3f19f7fdbd3fe0ba1ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2e9b73f4d6eb42b79a9a7104c59dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107b575d374fbc7c9a8635dc79fc3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572f45ffcb1d205e546623d6a4211ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa156d515a5a33bdbe2bc065b48777d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533921498ff72bbb057ae6ae5aa2164102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b560d1814fa6a5168161b2911dc21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42952ff2f5d7ce47d9ff3344efbb4fba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5526c438b8933c8cf8db0f639c2179a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3fb6bc31790ce8eabf4a1e40f996e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f849a04654ae4bf8c61a10cbd2ddf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ceb447a01a5f80c708d68b7e03036108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9379fa713a3ca00e99d0d194bb32e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393c23ab8526c9ea4a4beb2eb8c496a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ba3515d2fd732de7ea6ecbe39327d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761756231524dc327208b7339029eca6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408539692053a57f45fe49ac3487d889113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d05b4e0493d287f916fd06196dad4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f7b6a4bb56f5a2b6baf4858189318115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3c73e209dd9ebda3de5073a47bd9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b6e7bd241fdcafbdacf329771653a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f660ef716691dc388059222951d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e192d0e8b11c64fe8b912b3495f819119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bf387b8a8ce134d7b476af86dafa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22922e5d1ba23f369cf28fed7efe2b32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6d7d661a919bd506dafe547a62b16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559ba41a96ee2245937e0b28630dc30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c56e16d8a43fbd89e0ac66fdf3dcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24acd34f02b28699b1b4310556da75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb8c4bd3f148353563cd8370340727126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc874d98d8e3c301cd091af06ba96967127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f98a1190cac19270dfbc8c80b4cff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4aae77afb4e05b6372f1101004c22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14e7465ad5fa290d2f2a8150a96e7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912382bb8967a152f7df527cd9982ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eefbad2f6ca951fe960a8cd4bb7cce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b28aed65b571e2260f335b1c619d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bae8fcee7679511a112e08ca14b48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446d34b56f2e697b533b03f3707acbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6ad53f05c6583e3fc0f69cacf9749136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ed0c10b5fb1a4716a31c50bd97419137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea88d2a7a4dee6770536b7ab143221d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0fb564b4ae8bad00ed5d6e827e6de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6baeabbea7a84d0c8d207312ab7916140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded25454f3e643a304475880fdeb58e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13daa39f1e1eea18297d7709eef94f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bee5d01f9a359148ae4e4f33f1f77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd7551687983c4844ac4760af8b0d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3898b3d3a663607352cca2b8e6f019145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79750399814819bec95f5c8c12e6e73e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe786afef4c2622285a6d6c743a18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d961e671d72152e3cdfaa22b1f2959148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036f892ee0ffa681aecfd13d85db169149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d3c009cda6a276a0e48aa3041ec48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd66b8d8a2ab71be9659c2ad56770e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86b364367099093cd61b4c835cd7cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f64362cf62a71e58c23feea02cc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a955894ca9a0568b17167e2da02540154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41c25a02971397b400a4f27826c5a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09511cbe3c553d250635708f7ef33f32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e8066dbb3c1ee087c3b3fa08fa64a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d81478e1151b681b3d6d981f35dbcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d03cbf394bdf94f3c9ce8a7a89a99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690043b5bc59a656c4d6af5c3a75e92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66732dbde768b0ae8e7cbea5331f498161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642a345bbdcfc815e888998c4f486c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5470d7eb91b32b02f9fb01991e06b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bf88f45bfa2f7999d312598369ccf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d56e98697106a4d9ffc8ee500a6d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3fb54ca7d8c03d16840e9d0ec4b03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b1039474ee713b55730d20160b2ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308755be2362e2c7158465e39ed6b736168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b097b23d16f28e6b54526905ff1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28d99873762c566b07f9335f5fed2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb19d5efab295e2820653623c34b33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3081e185d707471a225d37bbd491f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85645a7e3223919f60bec1a1bcc23f4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30318668024ca514c0c5542ff31c57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a47c7b43682112b11e0fcbc75730175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734745f01ad6145fde641d28f2c46fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2c8a3ada131af5a78ab10ff49d54a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b188e6e1019e08b5f316ff2b0583190178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840858045d3aa1960ebfbb6fc1ee36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102212b2089c120b8fe5464286b0894180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd4239f70beea303d3d5fd0100cb8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bb8ed44124b635d8f16862bdbca7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661650ab081148503247e457aaf2cea8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb6b36167f1956a49894bff2ecefa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177248002ae46bcecb8b7551e6b4d55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdebab8239e1d387f3acd5cb91bec6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82016ee9b38ecc1e05b3e0a2a341168187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8d2e053a78c830e30ce9c29738326188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65b2e0fb4bd0d6a878771830ef6167189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e35711ff879d37620de92fe767c82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5140604631f4e6dfe5a8debe6e0de93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897336456f70e2abb558874e4260060192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bcc5e3393d9e96b15c4cd7030e285193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78071113295c618d008fac01173df954194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8c7e4597e17dbc1d25b00f88cfdbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694086f916864b2c7bd8a4239e7744a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d955fe508937f91f4b7ac9950f904b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb01484bb1360435ef15e2b0007af8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3c0f2e0c484495bce12143f7f8810199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ce95e7e8bd6fc876efd5db59bacbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d9777702508c77880824d18809db1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67581b3b3e8896bd6d9659d3bc8c783202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8e618934460d263caf69c2997c4e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea61f053195ae526997c05c6f9018b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b096ffc50a4bc80025443be3c18e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc294470a281970a2b00e2b48d5b53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad47ee9bc591b3b8a4e274d56ccf66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c6daf38cc1b5d8171a6d9a3de9b4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47066e0bc54753ba82ed6cd5a39c20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc7c38fc31c906b0f10847f71c391210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566704d4b5da7c9318ae4e27ed2229b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f45d2ee4e95bb73000052e58039bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9a64388b7dbd0859fab740f8054cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b91436923d69e8bdb24ebf9f44a3ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d552b3a963ba83fb0d67eb545bf082c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd021fbc7b41d2ad1c64c48892891ac5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc328789e552fb73fbce3eebfc8792217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b4dfd61426e035d2adc2a126129b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870bc159e292625c155de74da4a0086219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9ae91b1336ff876f380a9c7be5fcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738419ed712ed4af60a7296a5590d8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0919da0b51a4c3aeb0b376ffda7af69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a48eb84b98c5d4cb7128bfdb5b9e19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98342065c087c905d6826bd0e74887224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2cb31678371bf46f79206ad71bb71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70755b45486604d27eb00e309f046600226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80da70e5a876ea04b8daa958271325227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31130362a57e3f298b3412b23c14e8c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5926d0d16775458a4d311c0d1eaba4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab50e910977b94fd468400a27e00a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf94c4b03e586870cf879f201390a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b515840931aeb29ca90247007de77b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddaecd325b673a667f5c4f9d9d1f0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecacb5be9416b84f964e4159a78159234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420956b84b289afa84ab8ff5f6a33780235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae7b9d5605212c429ecdc4c77b87c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cd0e274c743b2d31d1a55ae84fe73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f050da6e00c231e29df880726620ac8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde148186a735539598c8f943ceace30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac215a9946319084131f35327b4de0ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22861123da3083df11ff6304303f24a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44790be19e3e7dc3b885ca838de9320242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762e4fc18e399a283e50b21182c10bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c4b8ccf0fe3c540fd521223356150244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a318bca4529052bb1b360bf4a5b68f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0065c5b5bd0eea8f7010faca6dd38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e93a389272ea07b63192fe67c0c64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebf6da6409405909750232e9e93cb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef62a3b2b14a21e8228374a74f716b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eca3fd41ec1c6c2b96f872fd4e6687250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f87c72443720c7e6723e16aa8951b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abd2f3dd20e0e36dca3deb16758b25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dead7317ffd6db749ce0939dd18f523253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85581736cbba501791c7fb233d11c1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f703c19011e4ff2892cc96fa02960b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51f047b466b24945e48c9473c9d502256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424343c09a16f74015f76212430513257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25cda491e462e0fab0e7019a16d87d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b313e5121f1583f5a8bfe8a91696f90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7b98c8c203a75970f10d19bcd8f3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb26221d6d99deaefdf9bccb5d2b46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65539c81177e1889cdee3f522aa61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf341852e4490f62f4ec9f6fc4e2a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028f63604d1e4c2b40543f6a281a99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73acf66776e51daac650ea2c8937f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e592baa091d1a859c8dbec746613bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455850357e45024974b04e07066c87a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178aefec29207a0eee9c8b18b8d6856268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f002077c6b3f30e62483c122187ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f20d9ec2a06eee1d651f17b915bd80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b5cd952a8cb603847531f2d83e5a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a497f744cdb97660d58f012bbefa7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b9c2c2a10d686182e5078a6f68486273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b75108269b94e7025a30869805ba0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e34a8ae6acdb5767f26c6f2b7d8bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d520bef2521a7ea7246ca27b6ec0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8f79f7fb7e1a88b34b1fe3bb24c0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf61ff01c5d2146cbd783f0a53ba0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed0083b9b0a6a3e5b66b07dfa105d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f935ed0d8f038e22deb14e1dad474ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7343063f9f9d0cadba26281e6fbf1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add71a4102bc6dd60127dd21c92ac61e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a580636de30af69a29a4ed705897283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d628fbef809916f4a3fd790aeb39a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb59f1ac9e9e5a9a18ab5ca52ff996d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c1bef9bcc94733d042e4cc34bbfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd27acd7f53b73aa0cee0645352a9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4168c482cee91c8c0772132257ce931288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c5483b5387701c8fb730de041d000289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dea65c15394e0465568ce317c8875290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c443dd8988a3863804577709deb5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e96c4dbcef6912ab111910cb645ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196173d847a9cf5fda68f89b29b5ae1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c1ede28a1911105c421ad541b66a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27d1f5e48b8cc2739c7cdcac8480b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdff52bc24267d40121808c59ca8ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375df80425b9ad2065b4aa148304f64b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d19296f358a7a6dcd9c8220152ac9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaf560599af403c98ddd9fce9cdd5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f01bb7c278cae3c99ebc8437764ce9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57de568bc8e5e6d22a4aff6037057c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bdfccf9cdae1f31059e1416b46607302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e115272e632160cd6a8f9589e0c7490303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877f58377e13e793abfb8f8d1dd0e9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5291507ae1247b249f8e747ffa8d6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cbaeaf1bebb235a5471eb91d774cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac8d65b86b49cea5a4bc534bc4a00c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7881696fe63a1fd41593d8628c76f57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2495ae47467ba3fab40a88590bd091309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703535c378537272539fb0296d2e46c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5170db47f84341da5f88980d567c7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c669cf3fdde43beaa68d2253e621b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60aae479b3664cfcd22761fd876470313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7d964f2568ee50e1caedb87e04251314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c997496d75b1d92d748c2b620c8b9ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd56175fda7fcac029a9ef8580bbb6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7324ffe9837299e5f70a5784b410e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42e8486a0ebc47b2779f173ea5d6b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7a4d29479e0ff64a4b03c408d8d50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db8ab41eef7543b3bca75f7fca069a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b1b1045ec2afa061bbb1b83f58663321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b05c95c32da02083b06844b57099322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30634bd6b974159e7c6d73f407073323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7680691d19b34e102987975c81f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ca062644c03cab75cbe42ec8e256f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>