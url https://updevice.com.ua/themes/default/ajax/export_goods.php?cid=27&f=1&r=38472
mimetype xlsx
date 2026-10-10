--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db31ea211bbc25ab49638c1985ec7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593b08f464a4a260989286ef59c6c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5511ce7307e08aab1338984f160dbbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3042e25ddd0085620d88e7ef5d58e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8adfb557a5eea4fd54f2a86953130c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7465a17d1da31d97c842fee73a10a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c798849ce324402f19a6f7e54489c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3c8d34504fedc821b52fbe50bfe08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a945838edc002b646245afa338d4a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f247145c22db339e4d3438aa3216210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8353b2d58acee132005da56b67ec7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f64bb9b47476799b4797b59eb9d8a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ac820d42539e7692c98189af32b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddcbed1e9c7ce642b0bf401495cf4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c20f450f11e6be6e44d4afe2f3d47915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942628bf248ec1e867dbb904632786b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e9f579e59fcc54d1a79afa4655bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba027f476c837741efdcc1a514a6337518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e219c72e9bf08e82f1bdf23a3b94219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd28acb631c6f03ce777d169aeb81b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136687ee8c706ff9a3ae0347365f1cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae551b3886463d4278412a9ffd661c7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed09529e0955bbaab572cece6f8bcd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe87626fa01b6f8115a31bf3bf366524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac96a65d884a747771a981d1aa5c13525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290e69f8b4fe07d8806720ea47c36d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883601fc7d962fb1eb489f44eee7f3d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a23dd5cbc61383edce64e9c961d1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca76e54d64c7612721e8c9276a41cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980c8c53b77751662c62c5d77f5b61a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388666f37ee0e83495eb870cc0f66cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2331bc382983cb77e6d3413b046e2c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe1a2650e574efb8b1b9bd22a759f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afed83cc4dd143ab98a2fd31ca8726734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d2702445d6179f507c27103c0477d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b98726551984eb89713470784fea836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bb8e2580dc146e6e5f01077c8d57e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e904199d6596ded75a250ba8edc731438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbde604dc4036a2f691f76fd1b2e27639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed814f74fde5cae43784e0ccb89da28540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b93e50e4ed248b74e0900a1720426041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6adddc4564396c6548faaa5cdb2e5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa074d5c09eb91c3917bf29b7484019243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff54f37cd47968446427c2e0678af2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1240538e6ed8b45a2d5086e4add74345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333264e96e168e35f0ecefde045e2c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47b2e332e52327f4528dbf766dcb9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b996ef4698cf342eb8c86207a9884b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a14c3ac7a97ea5c27184eabbeec3b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499eb89934e1a27fe1e79761d4798e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23675855c601c057c72eb7dbce770f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48664370de9150b5c01afe4056235cc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce97a3a204839632690fff7cdbddec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf5a3aea609856eaf052ccb01d7ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f86bba5084008eb0b2f524fc20eb3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395768938d3e49e4ce293ae04b6d7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3bc091c51a01a43ad02e86541093f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc89d46fa2975efc48b08110f9596a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d60a30d3c6029edff08444df4a7fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17dc593cf65b31a6e7950e374d2b6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f283c18ece890165f07b037cceef9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f85731a0abf18e7280ee2afe7eaa3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fc421686b53f82533309f6c84dda563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648463122b009d245225817bec37ccd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc785fd853dfd9af92217f92897f3f3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d448c92b62831c768059792a679e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9192279006b8801de886d536458621e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e9c05cb1a077dde15690751f260a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b39f3210defff874a19620f8e14cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bbb2c21bd496eaec2be7246641b3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b7c2bfc5278d4768a9954307966a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecf6ec0635c3be167f688c79e31e3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd037dc30d1c0e501e438bce191cd7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc42fd869d10ce834237f08db4774474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d81839ca47ff7c3d857c464a3369d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139a76f3d668085fa443f1b2357ec9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998f25179b8abadad295babab76a1fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c5d91d9fa8795966c6fe0ccd671978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca718f2d38abce0fc6cf4916ebb2ab8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ec7f6f2597b7c8ab8fc989a9b106380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c0f914b13f11ee12ee9ba0cbe12ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a128ebe61ff09839df3bb762ba807e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e0116bcfbc0bf5e690758d28365083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97354796f278b29168415bbacc2f53fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab5f8be2b802ed7f2779745661f19585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b74da5e063a33f0b548902727013f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25685b7661bf2b2a693d6004dc51839387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d56c820a162d0ea367700bca964c7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee35df2246dc3b57999ec0653c60a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f9db8b9305e468333c3a9beda36490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1ef93a9d0bcd00f9e6994bf8ba52191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17439fa6cde0ae71c46b3a1f8962ee492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00951dece3818e7884bcf798bd43f09f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704829d496bf7ec72aa1ded0ab42674d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f0995b38340f2969aa3b6c6c5230495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd783e8254e5825774c2f7a5731e1f8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138cfa78dceff1121507470c7cf683897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f407d03e9dfd8b5a1aff210ade00b8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7ac148c90e9a9ea049dd37a7fed4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfddd81771ee22cec94fd6ef3ca781100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b2cd47697527249bba8cf7e73195e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab6ee90048c24640661697a0bd3e88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3292c628513376107b69262b7558103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed97139630a666bd16f95af29d3d33e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22203fd6f09ec6a9a4fbd72d29cd9556105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26183b6a6675259b45d21dda6ab396106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998faa8883f81ab8455c623e20e553f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040b9d6f5380fc2291970d6b79f00ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff717d94b2ef0b5c33036bb9afd9cfe3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a432b824dbb0d445d8efec9680abcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6a735a828cfe2f6254c830fd38669111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa37c180606ba460eabe9f4cbbd7092112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445e8589f2eb8fa6213409ddc1380dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edcdee6a022d092ce794fbf554cac7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d609a2bb0525929f4b844cfc870394115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09ae963b5983fe88272b247b282c32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dd09d31159966eaf92ca5ddf4df25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceab6fc968bad0a343ca4e67bbd41fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcea2fa1e75dc85399adcfddca6bef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14fadd9784dd4e897a37e0af08b34f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e3387ed46698ff0f1a10bacc90d32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ef610fce4a88deebef479bef7194c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa73b7ca15c365e45f983e21b0b88c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab235ef6542f74f9a9d235f922f148e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fab024f76f995e652c0a5f5626a42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ab581115abbd53f649de3418c3a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bab5cf55013330cf70d2d354133538127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ac6ed8996b38d04cc03b4e0d3f29e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a99d111e327ec9c7d4a5b284109932129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b2bf3ea686ea5419dd79adf4769c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d25ef4f360c45e4e477bfb56ac267131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eacdf2316edaf8ba65156f011616a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd435cec1e6daaf9ae34bda33145b2a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fef8fd7c90a11959d1f0da94b7956134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bde3204abcc074da0738422e860d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867073de0e4f071802b369ebf1379520136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f2f1260273ec73142433e2b41f56c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e169b338aaf12d2ffe0d8b23e18b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62353158a6314fe3dd26505416530fd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e351822efb080077f01196ac0d6018140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41189a339dc649ef936eec064019adc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c530d8b69dcc1e656dc5ed3a173469f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376fa7d1b06aa0dd3b2522632e62b52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01e12955d8a8274bedc53da21495ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf27fc65ed2e1168f5e71b5025d1cc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d58e502b42c366c61f145ed37652146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98774a58b59b8fb267c97005d3f2a445147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fd0a4a8164022d2fe2bb365d1bffe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b3925767e0594d1ecc34b5f736701149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab682ffc49af280ba4aded273e1ff0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8557e8fe30439bd638866d4d9832e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20021ac728697cd22156d94abdea9d76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7df50ac61c9521f5e5ebbe7d84e9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f6fb4b3ff05aa24b269f9cf6560cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b50fac9699309453e956d53e6fba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfafab85d0904965fa4fa809e55910a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca414ca7ac527fbf80bc859210f8cafe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219f75ccadb28399055d196a115b50b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60c783195a71677b19e016b98820ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8efc4453fb93fa5efbb177693e04bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc41241729b6a69f4041e87b91b7ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a98a4c4719888e3a54636573dace6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e556eb7f51035157312188f2993483163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c1497db8b1dfd67b57a9e62244273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d97f94b99794711a04bfb51f5e1ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf705085e07daffc626fecec811cdbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58db55d42b25fbc235e187377c8daa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80015e365e63fd2b1ea46629a2826ebf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe02db7c57eea06f3fd54fadb79c3d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aece61fb354023123d88f31619b546170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edeb48701ce62e98bc7664ad425f07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dbbd6f45c28b770d2232f6388589e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f39ebf048a1536ab171be81037bd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525845a92afae39e9afb1ef5b0f1831174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f0c7ce19741b922a409a7f4b177cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a616821be9908f5367a295a1d922b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883aed4d04cc90acc37a225668dc9ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a325e96d799d2c728848ed2d52e9163178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04872e96c81ad50531d97bda5e0b55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a05b5b8c0c04afbc1502c83eea7b5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663de48da76631eee4ae684368db018181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bedb3e30f30a92c915f0549903ce94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546185ac71dcf0d5e1831cbc747c85f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624772b5b90df178ab303795305626f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a66a76e4656bdbceb2d71f5a7608a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fd408e000d69c381b5ffbdd2702dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe89be0da8dac095a8355679e7b4203187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33e57079c1992146153ed506a118c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985122062b157139ef0993fdfff8bb1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aa7a9f3d2a2e17b8f14dd2eb23157190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d72c115b21540853e934e483a08a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41de11c386b2618251acf7627c40da7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa40b062bd238fe6fe6b70861605bae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdbce2eee40eb0b6e301e7cc96b2af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54f18ae0c5c973daf3abe5aa7c559f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e7ae73d80580da26b2771d24cb5f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c275cb7edc33fc6f9d71740194734b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab5588a47430cbdd2d0fd9429e06a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a865090788c191330598c4f6186daeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f20fa8cbf07c252f569600996c5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a6dfcd4566bae8ed9dc12f8d48e7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8984e370ffa96785becdb5c45769a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7957aab4def6929abd64fa36937d7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516108b0957e2651989517b394fdcac8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d52efc7da6e7af32e587ab4303456205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e5b775199f192b5220aff7b986af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e65b82552111e6f0a467efe1db569207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a24282223db527e70c9e39b89a42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdd7fe4aaefc6cc1bc8fe8b1c57f43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576b2e707a2f1bcab0ae93df8d5fa40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19ee605d318f56ab17503b355684dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a06cb937d8085b96957561bcd6bf1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ac769c61f7c019c7ac1746cf1833c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21541f94c053839db4f392214005c2ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ae67c954cb0e3d6075e49d088fc3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc9ab5c82757ffcf70a11bc4f7840d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a34d2094d6b122d9bf95a9220a701217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d7bf49f3cd86e27a22a1e4c388854218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a91240b70f9bb1c5fc908e8b7d741219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dba47c65386d1279d9ed5a759e7cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e695bed61f601cdd32a9c5836d43c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3952d335465c1dd5e3e9482fdd36ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac899639605ca52eed737e99b3b319223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5e75080efcba6dd47522ac3915091224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750ef77d358f84e02a5f18d1fb0e433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdf1c10b01acac347f311c75b80494226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de93410341d22173f6d1efbb1656cee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb71d3c9bed922c1a61c746b10b937228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbdf2125a0831022fa0cced24e215b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028964fe362aaeb4183288b9a9f6b447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556d842e2503f4dc3aa2ed68a216ebb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823859be2112d34dee1e82446a9454e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc897cf345c9788dc3dff3219b0fa8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf70f689a200a984f1557546bff19fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eb58f156736a05c18836b90a15050235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae71c76831d6ef4bfe78cc757b4b3e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bec76430f8bba5c9d32aeb92e9822237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a5cfab81848281bb6dcb2e025b712238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295debf5f8f3d17a6c8e78c3a2901f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05265fb0f8a3d1e2bc29dc3bb72e286f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996d70580bcf8b3f47715af2e7db24b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ed2f06956705077cdf652b402882c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174423a022f94c90e9c5c7109f8daed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b646dcc835066eb867f3b189d50353244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed221e6975938df4ac9ccda940ba804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534ad14533a520d593ce7d5cd64d837246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aca4f3ed2e7992b917222333f0533247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa135e6469da72114d1e9c920825bef7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b69c10e4bac7c93a229f4f479711b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b027a809c890c0f83b37e34fe1c6108250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5edc9520679487c609adb374bebd2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044f6532bb3b44e1b5f66f0a4d1b096252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c076a62e86bef9f79689bcec28ed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353692ea22c465b921bab2e31fdff77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f70465c8872a64db060a29dec2cd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd49b5e9703293469e6b6c0bcf9a1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60916e53c8de873b05f88589d71f517c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0025165faf37f758c54f7b20d4d8bd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c816ddc5cc7fb184ab2e50715399d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13de547977a14b910bf76421b2c3518260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941dd956dbf77023745f6c30a7620cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffb73c84515aee48f65c910ca30082262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeacdb91f8c165230df44680c38e583263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b7a044d3280b0db7ad644840b4983264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907319b225e39da653b3d3bb362559265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6265b8c260b15c2341d08dc27ffdcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072605c1069f7a8156371dd738dc1e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402caccb07137887a8fe0dbb10097fe5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586f52dc976fdd94e17816fbef39df3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f95413d1b809766edfbdc03f89b50e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614801b3046d7a68f098968ce767c3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222908a6234e1d50aef8fc7c762079b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742d206a24fecd7f0150f5a59022e6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d910f6b44b7df60e9e2286e010b7656274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a27bb3ba8a9df554d9d11b03c4d49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7108ace226c8421c123224c05a0c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b949470574400ac41b45fda2efbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184385a212d06e84a739adefe0c12806278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f110f16a89d75ac43f3583e21cba3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bdfcafeb804ac831c9ac7aa611d16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be23a50e1a9d60b3cccc33fe8f4e84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ac0209eeb3280f945bff979c813cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a5e445e52d7b4a008368f68ad29d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d704b8295c4dec79e6320e2bd5299d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bfd3f4403b740d7d2027b142f7951285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a457a3375fb58ff7a09b93d0c83a0cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e3ba65a5b0eb4021ac547a52372cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a440d0d64b57cd78c2031c21a4cce2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6998fcc7edd655d9d9f2b5f31c7d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690b68b7174e3a50e4d30bad0a320ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de7c2fc2524bed0d5caafeea6b1d2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e907277a665797c37bfcd10e55c2b6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e9171625a1bb3117da2e7fd49932293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb061481c3de10b638d4648562b6c6f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc3d23dac394f924fd997afd14470295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1020c72cd6ae4ca0eee7ac904f1009b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f7e64147f8f675cc58ad6b3280a56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c0948a00a84f3e60616d9eb9d5258298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e185e86ac49820fef0066ff3c2546299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78f4e6f3d27bec53dec67096ff41fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777d98b230b47a2038348db4929ae4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6257c27946dde51c25c24a79af05d5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcb41e316f1389424c62a6fd53acf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33567ebbb070b6b4cb56dd59347dcc42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd114e23286f11b55673b08090e060305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250816e5decfbef0e5c2a80ee94e103c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4253165da1b54214f7281e1c28f44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea11ee11edb41bb6bedf648a1fedb92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a88faddee12cf7f237c4b73f24c71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a099f0442af8aac7248953755dce6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322cf3c0e9f2a60ec9f72124c855a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c482e45a441665c63ff9514cdf86bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79874efa1c51eb2788594a1d74273cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b01395923479f1223c89c1bd48fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61613367b61da0c5f360c3aa70c23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e131937784329f9984a1d0ccba5b5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a9de99a45dd8c1254ced01e65e4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40c266214aac0a4ea29ffb77cb774318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab975cdd260de776884b4d848b9ac6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b9785fd59424074be4a523eb32e97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8403b19b487c84ddb72870185fce7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca5297d6b12bbc784b53302249b036322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc184d43ea1f90c5a0198107f0a8d15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdb815631252d2858d8038ac80bb2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda75be59f02bc403422808bd46daf5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc7fdfe82dbcd25b2fee3befbf760326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c29dece1cd26cb7fa757f1510567a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc83388c8164307956d8b42e400809a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c06f94d9148d11d9077a519ff699329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904be4d6c929415f70cf905e666825b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f79257775fc7aa4cf0a1cc176be94a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b744196acae3b700e00257afe5e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80224dc2aa4fcb2dc01b44094aa9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3236e498b24448a2417035d756aad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb94d363612f3fc9bbd10a5b86c387335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c9e27915cc53271e2af21c176c6b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c6edafbccbf26e5c11ceedaa83bf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4a73fc09f41e9674dfa64a308f425338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f075f0ffd97d8bc22f9a198c9c502b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40243d8e46698774f408587eeb8186c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee35603247677d959e49cbc76f73054341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4c37ddae911e7886b5eabb39875b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25560fa32440bf136e59305ce40d7fee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948f3c0937b8977607d222571edf2bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7831d16dc2136cd428b17ae6692dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed270a7563269e78508a55a63fb87b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea968cb9b194f5e8c7ea053c445328347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da938981c9b9a198ad56c11afbc45e7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f91ce873701fb33f915693bce7a072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312d6f89b6b658551147535e9b16e363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1c5f5ff571b3026e09e9f14a2e054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264afc2995dd3c71d0e209a39e0065ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374a94856e36f22a54e73aca06d67ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996b6d00931ba3858a3b56b11d8a7087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c9a550587e39448f6c62aad3928d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc71b9b08ad6c32d7750ffce53c98b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf64555afbdee12382786515f6919b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1390112c68ff0df5a990d57afebb0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078bc803ae80564e8f80498921af1d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002665c22b94f1abcea90b9d83b39a8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ad3c7f2127c27a71451b9a9dbaff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a9c998e5049d1cd12c69b0149bab115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14853ffb6160c172edf0cad44859ebd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c440c10edcd26d5e749aae1acaa8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ead497c81a7ed3296576233b7dfcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950c5942912929e0f0ff6328b89120419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e51006fbc4bf567b381908f6c83bb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25187d7037db773d014ffed1690f457021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c852519dc6e758d1dd1730f044ccd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7be18aae0b0650557b535aae315d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55cf02e575506fb75227811d56950724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61184a6aff52b7ff479e692e11686c8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766386ac5729f02a697bf380ea7fa94826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524bdd873e468cb26528564531aecd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca23f2df6bfdb32526a72a92d77c9e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c5b76a12d4318b0547b47dad22d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960bc9afd77868c441604c07e85444130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce965d8eb2bfda65e6c78cd32554276731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687f735924abb688e318a5f166730f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d934e7d299121830ae89214f88a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58462aaa1a273a952eb8958bdd00aa0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef629db5369dab6b500f414a89242abe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d78d8c470b30fe1bf4b25994c8f7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc4daf29b3a132d7b878ce5a0c9b1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f18a63f69f3837e1c27090230d15b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a89baf153dfc3317c8fa0b2f0861139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ed0b849eb5e607b284b2deb5f269240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dc60e1c1ccf209894d88c9964166e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e307f0165eb5d3307d6be7df7218ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2477206429a21449868f15220b3d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0f8866c64503e378903c05e6b030a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885452b21fa87b72371ea5f3a63610645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd5230ee0919b1d016651e99306eb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee3a243a5b1acdc2fdb1a61549c6d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44710ea8aad522888e53407ceb2ae86648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd85d8ef05ee4fa3a59274c75b2beaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a99a3a232284a1ecbc1f2b4476d8b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8e1a8e36e702b25d80682ca2c3e4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4228038ee258a039d3dea18e709bb9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dbfaad30efcf365d8b9e7a8eabb6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558379e4c2e2efad5ba6206f20160d0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affb75ed492b5ebc6ed442ce6484d2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ee4b742195f491801cfe6708e40456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe2b5d3977c1837a04e7ad67c14be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061223ad2372fed5ce83d7627f6a7f3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691f74b96e94b53cd57c685c69afecc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd3efdc36b62f73550717dd1e149460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c2b1c9f2617710b53823afdfa088161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0fed170b8e9f2e82cc3a52d8bcfaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0961dfd55c59043a208b4c947c62463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60333aac53c4ffd671f25a40f6141664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667d5de84a74aeea405abf2320ec25065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9dbf299c71150dc154557298e976666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c7921c36584186d9bc284fadf1b0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17d76270dfd0b696fea582dd0dba8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd42e83f5a559432d132b408f11381f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa904e75592e3e1065411585470825070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fb6e2124ec616e0bc635a4a974c1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78895c9d4ea6946c95adaf01636ffdf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a523153ef5c19febdf650175c03e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4264bef6877a199d4c91ccdec9962774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a4fed462e1445a606545a59c48b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b4b40e34c861c2ff907e6714b153776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4b52b7cc9699d2a04cda87367c54177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557adc499110a481241d6a85447b63578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91195b865e3451b7f82f8015acb52d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc317df9ad59cc4a2fa79b13ca8884aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e325760697a275f4e7b7b6dae84d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f80c6699e7942e795340f0cdbc468e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca32b2e4d79d690347d1e4b01bcdb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d51fb9587897a2212234fe179b71f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3441830387e6f0b9e0e41bdf73577c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc4ab786a18d22bc2743e3b0a7d04886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3b539d89cbd456a6d68bd87029e6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aa3f0ba979d07d3a8bd7331e572c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54614ccd440787386e769408f6363389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af09867e69b06adf100e14e510b0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802014ed6437609db1ec4be1c1d571f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d5bc6c2877c3a5ede5fa2d2fd424892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ebeb870f3eb4a09f213bfb5d1a90c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb5c75f64a0034f3bc31c140d1892094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed263d49ba216201e294c231ef65eff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74965dbabe84113dd9d1f18c15fb8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d17553021733e029c62efb8a292297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7f7838c8c16e1d9ad60b659a7d84a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ed5ce00b473cb0e57af3d3a1ccc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fc0da7187c3856e6275030bb037ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6581d921115898323b33f02ba1fbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81b75c97110b7d651b3765fa69e2b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4e4bd5dbbc57b05cfd92e06dcd3bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369319ab9ad186994208c2ece733dc20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8606a44f4a9b90b36d60470700856b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df660c20c9f3988d65c37150e396914106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cc7bb017e5c4b1f8125634da15299107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04645c1b652a4c08fafd1e8ad7457e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8cc6299e5e1e5996d790c47147cda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c34f351688779f7aa3dc760c65b9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576a60014b9d3d723103ceafd2397a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aecb84b48ad9715172d286be0de7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f741ba259a17ebb72f1118257e2d75a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ea9be88128b9c6358b7fe9fb52f59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7707bc8ccac3549249d79a512a87b10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e802ef48a68559de1b0e9940c55516116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc72c2f84a237e46340abcb4c97db7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeca6e58455ae59c840e3a06ec8d0ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a781ef798cf3d8cf2bb61af8eadbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae39f48a137a1b8ce24d4826d56341120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ba73d48fd276e3c0befe33c877cda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d97af95647e69633ae66b3b0709a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876bfdb2cc836942a8e6ced878f924e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7d64045823404bd341782c9bf82cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add9b8cb82257d4b5e3456383324283125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd335cfedf4ae2939adf83a162d9cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd126f7e9004c2f94fbaf2c449d0a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ba68432d78043c9bb91a67d5c1dd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e569abdebb25f456db1ca147c4e8ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c44a7fe3af75eb44c9e6bff4feb57f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16792c96c4219b864853bc2b2ab4b4f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f6f756bb4ba71455baedb113cbcfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153093c7f6e8ba7014eff159e9ccfb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc19982e398c16db3be416b631a04ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844be97c0140d5e176f854d1cd0500135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac7419e729e6412dea8241782e11f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098fedf72cd69dad544a3eafcbb9019137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f86840a0ae4a6a51577062bee824da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c2b07d243f03f68ccd2d923c93c3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8187432242839fb2bf2f2653962ebc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cd488b70865b0190030bb44d5b9d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06389e7187e420c74e4752c2b8f905c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d7695e84638143785ddb7757c04ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073081a67d06de344bb1205fb5e36cbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c7b5589631a9fdef6a7c9d818b4f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1101a7765489bad480eccb49c3a6e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7099980f664a6a6a83c32b982065e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b54a6105c6cc4541bb256384be4911148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5bfd35aab13490939b0dbbce7e5bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3d949172b9c660f6e02c123847f13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5e9071a37a3c262a562be73cd9fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c8f4b7c9a6d6b31850b105345d9e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc17fb7e9916ef2a7cc6c4e2d73b6c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f62db81219511d12a05a4d5ebc050154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b65636b67e8ddb9fd0f3a9f081df26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4a439aca2d7c72acabc96cb5dac37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c6d6371c0f5cbb14adae7a260f9e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20690adb81394055881c0e7dd8325f93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a5d66bc9d2da25f761d4657b84df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955915461c15eeab3df52bf8a45765b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1abe78ee872a9e579105719abcf334161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0f2854286c5759a526a1406012c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2032ade15218ea55ae329b57036c63e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb92e416593eeabacc9bf2c6a5017eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bf82a09adbca123d942fe21e7faef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fff391460e830ef932f9253bd2aa7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f5165a8de8e53b2699fd20c205eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46e014b75561eaa71d262274c980c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae9adad77eea681564167cad5ba13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea4e79b2615954747717df801fbbff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c1699ca13e504bce291ad3894b974171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad9c1b200fafb688da4e0c475808af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b11eff4c9c379952556389de95d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2078c8fe64f02e88504663ae43cde4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a87cff98c1f5548ad3a0801f0ea49b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a032211b7d20017996a0a4e7b5101d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a1c6fb2a729c7c01510956d12ab04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b20500790867789b72b091b41219178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d4ddc855e5d60e5925d14a51ad7f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1ea899cc591f2f7f32ac40cfa5a68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeace0b516a741d3288444ce2aca059181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62747db8bd910fb0340df7cfe21c09d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99486c8914444785d6244879c6054614183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426736a3e3c5eb485418ed4c3f0b2db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a50e4c666460bca8ba680549192dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624577ec617271e05120188a82917e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e139f9a4a4fd7d885fb53e0b806f32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce279055a69bac0fde4f960903c111a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371a4207e6bd417c3e214dbef9dcb9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921badcddf7f08ef079468a994a8939a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e35c537d9df01c23d3c9b496857b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf04459b75d948347cd5fa870b264c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9042ed07d0cba4707814990be4143a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fed1fb10d38b25a722f81472b7fffb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e1ac91c7bcd20f10f7b73f91bf5f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc941a69565aa1472a5907e9f4795b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43990a5fa6ef6b21d41d712f211d5e1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be739ca1fd7117f1b0f408c0f38147198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb9710a28347e209593a3a7bce9bd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de9693a4935bcdb8129835c1d25b29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74bf2a1d9b1925e0b22710aa989a49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dafad1f2966c3cdb5aa33ceff00f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d710f41d087e77dab1b624cc36c803203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f415e22f90ce1f183dbe8cd71af9b38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128d4e7bcb39db46b83c3c512b65222205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bda27045186718797e1a3618a01976206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341fc33ea293321baddd5b43905e11a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a12dd4c138a2f737aea2f6883b56a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3610f0566d6895bea0dd84b0eb0deb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd1db5c0e2e4849845b0067bebdb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704bebd29f6b8e7d8151eb3f9b6fc8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c61c7c481cc8b8ae7277e48b2511b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a236b87b7f572c4c5d0b69bdee52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aedc7017e193d7715aab712bc259c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd58cc1d08abf9dd15a120b62e715d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505152703d0a785ce5c682586c5bc90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dbb2a134cb0e4cb0d0bad9dcc4960217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c34bb1a2b6e6f6786f84702cfe7a48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6145413b02c3f8c084ff1d73107c52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa6e4addec83906f4a49ae633d7242220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16a9591f7112f7b437d4d048a53e69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce4eb0ca084b27be0eff89020181c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21cbf109772db1d82b4fcffa7960dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a299c3b903bf9ff2e0cb91534ae1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804e522e10e8da2a7517ff50df7c555225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de83cbb28161a3a32a240dad470eba3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1348f3eadb4222223cc59f0035249227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a0e75c403bca6a699f812ef5d607f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1ed3d4a5ed31d872bfe7a23d9d3f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0dfc5a335209d887d8bf6a0d902c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e605f679d99575bb70f8376531ba7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ee8686460b36dc749495bffa1f025232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d94a33c2748545279d5013ee7bd359233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a80f18112fcc97b6f18a974457fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7863658609c4c6173bec4296a734f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec157c28d512c99ff287af71873ca13a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724cb3aade72732b642025df0de4ad3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d32747f3ee2abf49ad6e89bf1cda5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bada7f7cad2a0c12fc79eb3bea6a124239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe6ef4dc00f6fa471805feed60721240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90eed44e076725b41d144bd0210d5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd703e9788da7f136d7f854f629d7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f66592ffbaee8b861d5955778d187243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928dee6f89de726a926d8e5dd71d9cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ed6898151dd0ef05c92372f9a5de3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44997ab66c04db0a6c5dcfcacbeef7d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815e8c5093094e142fa97006d723a5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48b7ae1f12a8b477b67491cee0e3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021568ebf29f3b56c9439b19d82ab55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d3266fc0c735f44a5feea39e1464c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649331c3fd1c95e1cc7ea7df3294469251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0596aaa3e73c6c389ddae6d1fa1d0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e07736664b1a527d95968a3b80668253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187caf39156051a7bab33e961b5d4fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acd18c6bc6bd4c3d0c075f306af88b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b4644abd46d992f6770a93b78929d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2a1a7a63437107be3f1cc7a3bb927257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cec405f6daf1bb23583d632a2cb378258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b073945889d9e966534cebcfe2d4033259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e86ac3ba28af36482bb61b1b3115e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583442f2d76e7b30965d0561daab3d16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd1f872e81f1af0a05d7172b4da695262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad5862c6a77254755e4346f839626e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c0a7ac2125659efed987b2f736e71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cb6dd18df4bc9c6db10e405ff6515265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02868af79b6a3abd856740387f2712ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283a5c1d660b781fb5524c16e33970d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbc319eb976ab293660ee7217485c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef80af5f7c3065a7e7bd151e886681269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f52182f7d2c81792fc8d565814c7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a477841323d5186d6b72937d8bef41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621743a6ab589b9827fc0f73ada29f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e835d4390502ce05feb853aea6442273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf5c2262ebb7a3272244ca60cf1399274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388208a15539decb7e860e4f931e1057275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18166c994d15909ad48ea12b807c2278276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208ba7198c7dcb7b0abf74bfbd2391b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ebaf8ae24b3b3f8f83e78933a8c43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed4355e45a1067d10b9037b732f267279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbedb12a6368040fb161f459669eea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f1eaabb6aee013971a6705bb7080d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81e1f0cd4699d651b73202158370bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850083517e64a9a1263295bf088b189f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172f04bc663e1faacf8b7eb6c0de98a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09eb78222be1aeee65ca88fd83db61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220eae4d6e54d224e741b5f48f54ef3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c01b64adb3f84cfbbccab9b5a8135287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eb8eaca440eb72858cb171854a889288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8d9af931b235c2a3de2ef0b37a06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd03a7680627dd4d78c9669d7b78a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9914c2691d73bdb1cd40c6630c3e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b2963fabf8e9bdb7071a76d164fd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d966919a18b4772aa2ab11d3ea491de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bf478f61839279676e68dc79cdd9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fed9d4fdda3916313d91b4dfad3952295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77068f2032a37c1941b16c29dec1945e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3067b71c3acc422e056a2fc80145d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27634982ce6b1209a93885e55c7712d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc932329b40fc8070797296069cdc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25912d565341d4790b23ba9e9f813b7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c173394ba9b0f9e4446a9de99adaaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896baa71c0f4c084c506645f9b2bfe07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421f0c2dcaec7e9f0b7e6eb889df9fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdee61812ccfee41238d5e32612955304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b08998494d23812f857483bb637493305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5321097394f275200bab482151b017306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946edaf1f7e2666cd0d877d5c48e9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d46778289afdb96bbed361cf353a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4098a13ca35cda3eb0d2a28a45aa79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b1c27b5fccef940ac8f6c4d39dd44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5dff0da65c4e116a189de8fd4ecb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d75a207f1d82a6ec3308c3522807312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aa9eebd1768fc63c53b08cc2c9296313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082be1f14453119c52001c949fc882d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9666a47b849dcbf25e96ca4fdc69832315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a31d8f96d3cbace280cff0bd461daf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaef2f44321c0121dcacd10d441bd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36594509fbef3224c38af640068507318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974c50ec9d7d35563f081c70befeb05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb55fe9df633e39c5b69468360def2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385b0a069012b72fac5e861274a04ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45907098cf84040454959b41010b8385322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42060f9f14384592f270d574c8f6a85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9094a0c5ef415f9831feaa65206792e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d3c250ea6376bdd6c3b24e8e0288d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>